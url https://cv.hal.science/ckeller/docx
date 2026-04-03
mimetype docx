--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of varieties, plant available Si and nutrients in straw Si and grain yield at the Mauguio experimental station (Southern France)</w:t>
+                <w:t xml:space="preserve">High-Resolution Mapping of Soil Organic Carbon Stocks Using Machine and Deep Learning Approaches Across Mediterranean Land Uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+                <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Keller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P A Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-024-07058-y⟩</w:t>
+              <w:t xml:space="preserve">Earth Systems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41748-025-00913-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345580v1</w:t>
+                <w:t xml:space="preserve">hal-05422430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Mapping of Soil Organic Carbon Stocks Using Machine and Deep Learning Approaches Across Mediterranean Land Uses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of varieties, plant available Si and nutrients in straw Si and grain yield at the Mauguio experimental station (Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas P A Saby</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Systems and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 511 (1-2), pp.1385-1398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41748-025-00913-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-024-07058-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422430v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability analysis of soil organic carbon content across land use types and its digital mapping using machine learning and deep learning algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 197 (5), pp.535. </w:t>
@@ -465,90 +465,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal Modelling of Soil Organic Carbon Stocks in a Semi-Arid Region Using a Multilayer Perceptron Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (5), pp.561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -576,347 +576,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedobiological properties of a lignite spoil heap in the Provence coal mine basin (south-east of France)</w:t>
+                <w:t xml:space="preserve">Validation of a new method for monitoring trace elements in Mediterranean cereal soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéven Criquet</w:t>
+                <w:t xml:space="preserve">Nada Lebbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Clouard</w:t>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+                <w:t xml:space="preserve">Michel Afram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Borschneck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35, pp.e00711. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (18), pp.6277-6293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03067319.2021.1953000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447677v1</w:t>
+                <w:t xml:space="preserve">hal-03337034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new method for monitoring trace elements in Mediterranean cereal soils</w:t>
+                <w:t xml:space="preserve">Pedobiological properties of a lignite spoil heap in the Provence coal mine basin (south-east of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Lebbos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 103 (18), pp.6277-6293. </w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.e00711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03067319.2021.1953000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337034v1</w:t>
+                <w:t xml:space="preserve">hal-04447677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of silicon in the supply of terrestrial ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -976,51 +976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allophanes, a significant soil pool of silicon for plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ratie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1149,51 +1149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pittatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, </w:t>
@@ -1244,51 +1244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedological characteristics of artificialized soils: A snapshot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1359,529 +1359,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Clay Minerals a Significant Source of Si for Crops? A Comparison of Amorphous Silica and the Roles of the Mineral Type and pH</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concentrations and transportation of metal and organochlorine pollutants in vegetables and risk assessment of human exposure in rural, urban and industrial environments (Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Rizwan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Roulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Enzo Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12633-020-00877-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (45), pp.64253-64267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-14604-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167062v1</w:t>
+                <w:t xml:space="preserve">hal-03310179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrations and transportation of metal and organochlorine pollutants in vegetables and risk assessment of human exposure in rural, urban and industrial environments (Bouches-du-Rhône, France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Raw and Gypsum Modified Bauxite Residues Affect Seed Germination, Enzyme Activities, and Root Development of Sinapis alba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Enzo Dauphin</w:t>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-14604-z⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (8), pp.309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-021-05232-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03310179v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal cryogenic processes control supra-permafrost pore water chemistry in two contrasting Cryosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 401, pp.115302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03274382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Raw and Gypsum Modified Bauxite Residues Affect Seed Germination, Enzyme Activities, and Root Development of Sinapis alba</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Are Clay Minerals a Significant Source of Si for Crops? A Comparison of Amorphous Silica and the Roles of the Mineral Type and pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Foulon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muhammad Rizwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 232 (8), pp.309. </w:t>
+              <w:t xml:space="preserve">Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-021-05232-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12633-020-00877-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295774v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
               </w:r>
@@ -1995,161 +1995,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Native Plants Growing on a Pb/Zn Mining Area in Eastern Morocco: Perspectives for Phytoremediation</w:t>
+                <w:t xml:space="preserve">Soil salinity and aridity specify plague foci in the United States of America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said El Hasnaoui</w:t>
+                <w:t xml:space="preserve">Remi Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Fahr</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gaëtan Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Levard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (11), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.6186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants9111458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63211-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985696v1</w:t>
+                <w:t xml:space="preserve">hal-02542154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters influencing run-off on vegetated urban soils: A case study in Marseilles, France</w:t>
               </w:r>
@@ -2161,51 +2144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 376, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2233,213 +2216,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil salinity and aridity specify plague foci in the United States of America</w:t>
+                <w:t xml:space="preserve">Screening of Native Plants Growing on a Pb/Zn Mining Area in Eastern Morocco: Perspectives for Phytoremediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Barbieri</w:t>
+                <w:t xml:space="preserve">Said El Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Texier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mouna Fahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Drancourt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.6186. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63211-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants9111458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542154v1</w:t>
+                <w:t xml:space="preserve">hal-02985696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of increasing concentrations of unamended and gypsum modified bauxite residues on soil microbial community functions and structure – A mesocosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2484,295 +2484,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of historical atmospheric pollution in an industrial area by dendrochemical approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lead, zinc, and copper redistributions in soils along a deposition gradient from emissions of a Pb-Ag smelter decommissioned 100 years ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Yung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+                <w:t xml:space="preserve">Romain Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Girardclos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.072⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 665, pp.502-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081477v1</w:t>
+                <w:t xml:space="preserve">hal-02073144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead, zinc, and copper redistributions in soils along a deposition gradient from emissions of a Pb-Ag smelter decommissioned 100 years ago</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+                <w:t xml:space="preserve">Evaluation of historical atmospheric pollution in an industrial area by dendrochemical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Guihou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+                <w:t xml:space="preserve">L Yung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">O Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 665, pp.502-512. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.116-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073144v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of root exudation of white lupine (Lupinus albus L.) on uranium phytoavailability in a naturally uranium-rich soil</w:t>
               </w:r>
@@ -2905,64 +2905,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal evolution of the temperature sensitivity of CO2 efflux in permafrost soils under control and warm conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3009,90 +3009,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of phytoliths for mitigating water stress in durum wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Anwar-Ul-Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3156,51 +3156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue des méthodes multiparamétriques pour l’estimation de la qualité des sols dans le cadre de l’aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3251,51 +3251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium minimization in wheat: A critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Rizwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shafaqat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3385,64 +3385,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teneurs naturelles et apports anthropiques en éléments traces dans les sols à l’ouest de l’étang de Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3523,51 +3523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon alleviates Cd stress of wheat seedlings (Triticum turgidum L. cv. Claudio) grown in hydroponics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rizwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -C. Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3778,51 +3778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of silicon on wheat seedlings (Triticum turgidum L.) grown in hydroponics and exposed to 0 to 30 µM Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rizwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3906,553 +3906,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of sulfur-bound reduced copper in bamboo exposed to high silicon and copper concentrations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparison of soil solution sampling techniques to assess metal fluxes from contaminated soil to groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coutelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Atteia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.12.024⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 186 (12), pp.8929-8941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-014-4055-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332730v1</w:t>
+                <w:t xml:space="preserve">hal-01458019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of soil solution sampling techniques to assess metal fluxes from contaminated soil to groundwater</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Increased CO2 fluxes under warming tests and soil solution chemistry in Histic and Turbic Cryosols, Salluit, Nunavik, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Atteia</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-014-4055-4⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.185-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458019v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased CO2 fluxes under warming tests and soil solution chemistry in Histic and Turbic Cryosols, Salluit, Nunavik, Canada</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessment of the 1% Na2CO3 technique to quantify the phytolith pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Guntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.10.007⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 216, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458015v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the 1% Na2CO3 technique to quantify the phytolith pool</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evidence of sulfur-bound reduced copper in bamboo exposed to high silicon and copper concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Braun</w:t>
+                <w:t xml:space="preserve">Patrick Cazevieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.10.014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 187, pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01458014v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lignite on pedogenetic processes and microbial functions in Mediterranean soils</w:t>
               </w:r>
@@ -4610,77 +4610,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredric Panfili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (9), pp.6482-6495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4752,77 +4752,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Panfili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 351 (1-2), pp.377-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4862,636 +4862,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of silicon on reducing cadmium toxicity in durum wheat (Triticum turgidum L. cv. Claudio W.) grown in a soil with aged contamination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of agriculture on the Si biogeochemical cycle: Input from phytolith studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Guntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.01.033⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (11-12), pp.739-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866997v1</w:t>
+                <w:t xml:space="preserve">hal-01440079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agriculture on the Si biogeochemical cycle: Input from phytolith studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of silicon on reducing cadmium toxicity in durum wheat (Triticum turgidum L. cv. Claudio W.) grown in a soil with aged contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Rizwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Miche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209-210, pp.326-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.01.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.004⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440079v1</w:t>
+                <w:t xml:space="preserve">hal-03866997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour la prise en compte des sols dans les documents d’urbanisme : application à deux communes du bassin minier de Provence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil quality assessment for spatial planning in urban and peri-urban areas- Municipalities of Gardanne and Rousset (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Les Observatoires Hommes-Milieux, 33, pp.11-24</w:t>
+              <w:t xml:space="preserve">The Bulletin of the European Land and Soil Alliance (ELSA) e.V. Local land &amp; soil news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40-41, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143214v1</w:t>
+                <w:t xml:space="preserve">hal-01787637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of plant silicon for crops: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Guntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (1), pp.201-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-011-0039-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil quality assessment for spatial planning in urban and peri-urban areas- Municipalities of Gardanne and Rousset (southern France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Rabot</w:t>
+                <w:t xml:space="preserve">Méthodologie pour la prise en compte des sols dans les documents d’urbanisme : application à deux communes du bassin minier de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Bulletin of the European Land and Soil Alliance (ELSA) e.V. Local land &amp; soil news</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40-41, pp.12-14</w:t>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les Observatoires Hommes-Milieux, 33, pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787637v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etalement urbain et changements globaux : l'urgence de considérer les sols et l'eau dans un modèle intégratif</w:t>
               </w:r>
@@ -5641,51 +5641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Günthardt-Goerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58 (1-3), pp.25-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5710,51 +5710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium tolerance and hyperaccumulation by Thlaspi caerulescens populations grown in hydroponics are related to plant uptake characteristics in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5844,51 +5844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixation of metals in soil constituents and potential remobilization by hyperaccumulating and non-hyperaccumulating plants: Results from an isotopic dilution study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5973,51 +5973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium Hyperaccumulation and Reproductive Traits in Natural Thlaspi caerulescens Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevena Basic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6120,51 +6120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vollenweider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58 (1-3), pp.64-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6241,51 +6241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56 (412), pp.765-775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6336,51 +6336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Martinoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 134 (2), pp.716-725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6405,51 +6405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal availability and soil toxicity after repeated croppings of Thlaspi caerulescens in metal contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6521,51 +6521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoextraction of Cd and Zn with &amp;lt;I&amp;gt;Thlaspi caerulescens&amp;lt;/I&amp;gt; in field trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19 (2), pp.144-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6599,51 +6599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root development and heavy metal phytoextraction efficiency: comparison of different plant species in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6759,51 +6759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kayser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19 (3), pp.187-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6850,51 +6850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the Rhizosphere of Metal-Accumulating Plants Evidenced by Chemical Extractants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 31 (5), pp.1561-1569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6954,51 +6954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Righi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7032,51 +7032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de l'alcalinité dans les eaux gravitaires - influence des métaux lourds contenus dans des composts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7153,230 +7153,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre Teneur en carbone Organique et Occupation du Sol : application aux sols de la Métropole Aix-Marseille Provence (TOODS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Oukhattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des projets lauréats ECCOREV et ITEM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FR 3098 ECCOREV; ITEM; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Avignon Université, May 2025, Avignon, France. pp.419-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363026v1</w:t>
+                <w:t xml:space="preserve">hal-05366342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Relation entre Teneur en carbone Organique et Occupation du Sol : application aux sols de la Métropole Aix-Marseille Provence (TOODS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Oukhattar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Avignon Université, May 2025, Avignon, France. pp.419-423</w:t>
+              <w:t xml:space="preserve">Journée de restitution des projets lauréats ECCOREV et ITEM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FR 3098 ECCOREV; ITEM; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366342v1</w:t>
+                <w:t xml:space="preserve">hal-05363026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium detoxification in Solanum nigrum and Solanum melongena through bounding to thiol compounds: a combined X-ray absorption spectroscopy and Cd stable isotopes perspective</w:t>
               </w:r>
@@ -7414,51 +7414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
@@ -7481,51 +7481,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound Cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
@@ -7560,434 +7560,425 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solanum nigrum and the non-accumulator Solanum melongena. Goldschmidt 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546578v1</w:t>
+                <w:t xml:space="preserve">hal-03549188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols : fonctions, services et multifonctionnalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Silicon isotopes: linking soil Si availability and plant Si strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agir avec les paysages-ressources de l’étang de Berre. Invité par l’école du Paysage et la Métropole Aix-Marseille Provence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549212v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du lignite sur les caractéristiques physico-chimiques et microbiologiques des sols : application aux sols du bassin minier de Provence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sols : fonctions, services et multifonctionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier scientifique du LMI AMIR : Activité minière responsable : Enjeux défis et solutions en province de Jerada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Oujda - Jerada, Morocco</w:t>
+              <w:t xml:space="preserve">Agir avec les paysages-ressources de l’étang de Berre. Invité par l’école du Paysage et la Métropole Aix-Marseille Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Marseille., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547740v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon isotopes: linking soil Si availability and plant Si strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du lignite sur les caractéristiques physico-chimiques et microbiologiques des sols : application aux sols du bassin minier de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Delvigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">F. Ziarellid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">F Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier scientifique du LMI AMIR : Activité minière responsable : Enjeux défis et solutions en province de Jerada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Oujda - Jerada, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547773v1</w:t>
+                <w:t xml:space="preserve">hal-03547740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator.</w:t>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound Cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
@@ -8022,845 +8013,854 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solanum nigrum and the non-accumulator Solanum melongena. Goldschmidt 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.3840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549188v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux du site de la fonderie de l’Oued El Heimer : Opportunités ou Menaces ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metagenomic insights into the microbial diversity of bauxite residues in the mining basin of Provence and the Marseille agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Levard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Smouni</w:t>
+                <w:t xml:space="preserve">Héloïse Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier scientifique du LMI AMIR : Activité minière responsable : Enjeux défis et solutions en province de Jerada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Oujda Jerada, Morocco</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547748v1</w:t>
+                <w:t xml:space="preserve">hal-04627031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic insights into the microbial diversity of bauxite residues in the mining basin of Provence and the Marseille agglomeration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+                <w:t xml:space="preserve">État des lieux du site de la fonderie de l’Oued El Heimer : Opportunités ou Menaces ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihaine Ben Nacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Verdier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">A. Smouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Atelier scientifique du LMI AMIR : Activité minière responsable : Enjeux défis et solutions en province de Jerada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Oujda Jerada, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627031v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil multifunctionality for urban planning: how to deal with limited knowledge on soils? Session SSS8.2 Urban and Peri-urban Soils for sustainable development: properties, degradation status and management challenges</w:t>
+                <w:t xml:space="preserve">Mapping soil multifunctionality for urban planning: how to deal with limited knowledge on soils?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Leroy</w:t>
+                <w:t xml:space="preserve">C. Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Guern</w:t>
+                <w:t xml:space="preserve">T Leroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Bechet</w:t>
+                <w:t xml:space="preserve">B. Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducommun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2020 - Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne - Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451405v1</w:t>
+                <w:t xml:space="preserve">hal-02481191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil multifunctionality for urban planning: how to deal with limited knowledge on soils?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sols urbains : fonctions, services et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2020 - Online</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Mondiale des Sols 2-4 décembre 2020 : Biodiversité des sols : un enjeu pour nos territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Marseille (Webminaire), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481191v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols urbains : fonctions, services et biodiversité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy by non-protein thiols in plants from the Solanum species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Fehlauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Mondiale des Sols 2-4 décembre 2020 : Biodiversité des sols : un enjeu pour nos territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Marseille (Webminaire), France</w:t>
+              <w:t xml:space="preserve">RST 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549302v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy by non-protein thiols in plants from the Solanum species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+                <w:t xml:space="preserve">Mapping soil multifunctionality for urban planning: how to deal with limited knowledge on soils? Session SSS8.2 Urban and Peri-urban Soils for sustainable development: properties, degradation status and management challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducommun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">EGU 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549523v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude écotoxicologique d’une friche industrielle contaminée par un cocktail de polluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Siegwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8902,51 +8902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spéciation et transferts sol-plante de quelques éléments traces métalliques et application à la phytoremédiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier international : « Mines orphelines »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Meknès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8997,77 +8997,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree rings in archaeology, climatology and ecology (trace)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, San Leucio-Caserta, Italy</w:t>
@@ -9096,64 +9096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approvisionnement durable en ressources : la recherche au CEREGE et méthodes analytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancement du Programme Structurant Interdisciplinaire et Partenarial (PSIP) « GEOressources, Développement Humain et Environnement (GEODHE) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9178,51 +9178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du silicium dans la culture du blé en France : biodisponibilité, bioaccumulation et effet sur les rendements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9230,51 +9230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Ackerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres COMIFER-Gemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t>
@@ -9297,2624 +9297,2624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’importance des sols urbains pour réduire le risque d’inondation dans une ville méditerranéenne (Marseille, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615270v1</w:t>
+                <w:t xml:space="preserve">hal-03549986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appauvrissement en silicium disponible des sols cultivés et conséquences à long terme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Keller</w:t>
+                <w:t xml:space="preserve">Projet MUSE : Vers une prise en compte de la multi­fonctionnalité des sols dans les documents d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Barboni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Rizwan</w:t>
+                <w:t xml:space="preserve">Fabienne Marseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-D Meunier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2018, Nancy, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549979v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemistry of Si and soil ecosystems services : emerging issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization and decision support for the management of industrial wastelands in urban peripheral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M Ciarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Annual Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">Urban peripheral. Intersol: “polluted sites and soils: a major challenge for major urban projects”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549783v1</w:t>
+                <w:t xml:space="preserve">hal-03549857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’importance des sols urbains pour réduire le risque d’inondation dans une ville méditerranéenne (Marseille, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criquet Stéven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549986v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet MUSE : Vers une prise en compte de la multi­fonctionnalité des sols dans les documents d’urbanisme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Guern</w:t>
+                <w:t xml:space="preserve">Chemical analysis of metallic trace elements of toxicological concern in Lebanese pita and risk characterization for the consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ouaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">54. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology Out of the Box</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791103v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criquet Stéven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549897v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and decision support for the management of industrial wastelands in urban peripheral</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appauvrissement en silicium disponible des sols cultivés et conséquences à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rizwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban peripheral. Intersol: “polluted sites and soils: a major challenge for major urban projects”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549857v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical analysis of metallic trace elements of toxicological concern in Lebanese pita and risk characterization for the consumers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogeochemistry of Si and soil ecosystems services : emerging issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology Out of the Box</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt Annual Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.791⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02733845v1</w:t>
+                <w:t xml:space="preserve">hal-03549783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation et Qualité des sols en Méditerranée (UrbaQualiSol-Med) : Retour d’expérience à Gardanne et Rousset et application d’un indice de polyvalence d’usage au 16ème arrondissement de Marseille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards inclusion of the ecosystem soil quality in the French urban planning: Review of existing tools and of remaining challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Franck-Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Wallon</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leguern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
+              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623896v1</w:t>
+                <w:t xml:space="preserve">hal-03550013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards inclusion of the ecosystem soil quality in the French urban planning: Review of existing tools and of remaining challenges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Leguern</w:t>
+                <w:t xml:space="preserve">Indicateurs de la qualité des sols dans les documents d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Colloque CGDD-MEEM et AllEnvi « Transition écologique : pour une interaction entre politiques publiques et recherches finalisées »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550013v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de la qualité des sols dans les documents d’urbanisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracing phytoavailable silicon in soils using silicon isotopes and Ge/Si ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CGDD-MEEM et AllEnvi « Transition écologique : pour une interaction entre politiques publiques et recherches finalisées »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Silicon, Silica &amp; their Isotopes: Biology, Biogeochemistry &amp; Biotechnology (IBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Blanes, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553821v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing phytoavailable silicon in soils using silicon isotopes and Ge/Si ratios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+                <w:t xml:space="preserve">Spatial-temporal changes of urban and peri-urban soil land-use: A state-of-the-art on measurement, drivers and effects of soil artificialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon, Silica &amp; their Isotopes: Biology, Biogeochemistry &amp; Biotechnology (IBIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Blanes, Spain</w:t>
+              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553133v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-temporal changes of urban and peri-urban soil land-use: A state-of-the-art on measurement, drivers and effects of soil artificialisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Ruas</w:t>
+                <w:t xml:space="preserve">The bauxite residue deposits of the mining basin of Provence: characterization and impacts on the physico-chemical and biological qualities of soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+                <w:t xml:space="preserve">Ninon Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">5th symposium LabEx DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553117v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bauxite residue deposits of the mining basin of Provence: characterization and impacts on the physico-chemical and biological qualities of soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Étude écosystémique d’un dépôt de résidus de bauxite en Provence : le cas du crassier du Griffon, Vitrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninon Viard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+                <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th symposium LabEx DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">Séminaire de l’OHM-BMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766513v1</w:t>
+                <w:t xml:space="preserve">hal-01766471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude écosystémique d’un dépôt de résidus de bauxite en Provence : le cas du crassier du Griffon, Vitrolles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+                <w:t xml:space="preserve">Urbanisation et Qualité des sols en Méditerranée (UrbaQualiSol-Med) : Retour d’expérience à Gardanne et Rousset et application d’un indice de polyvalence d’usage au 16ème arrondissement de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Fourrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ninon Viard</w:t>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Burot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’OHM-BMP</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766471v1</w:t>
+                <w:t xml:space="preserve">hal-04623896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Dépôts de Boues Rouges du Bassin Minier de Provence : Caractérisation et Impacts sur la Qualité Physico-Chimique et Biologique des Sols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">Préconisation d’utilisation des sols et qualité des sols en zone urbaine et péri-urbaine – application du bassin minier de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gachet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t>
+              <w:t xml:space="preserve">Journée Technique ADEME "Le sol acteur clé des territoires et du climat"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623648v1</w:t>
+                <w:t xml:space="preserve">hal-03553825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préconisation d’utilisation des sols et qualité des sols en zone urbaine et péri-urbaine – application du bassin minier de Provence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Silicon uptake in a repeated wheat cropping system - Impact on soil and Si pools and role of fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Robert</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rizwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique ADEME "Le sol acteur clé des territoires et du climat"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">EUROSOIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553825v1</w:t>
+                <w:t xml:space="preserve">hal-03553806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon uptake in a repeated wheat cropping system - Impact on soil and Si pools and role of fertilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Soil-plant-atmosphere transfer of organic and metal(oid) pollutants in an industrial and urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Miche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Istanboul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553806v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-plant-atmosphere transfer of organic and metal(oid) pollutants in an industrial and urban area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Roulier</w:t>
+                <w:t xml:space="preserve">Projet DORIS - Les dépôts de boues rouges du bassin minier de Provence : caractérisation et impacts sur la qualité physico-chimique et biologique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Miche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Keller</w:t>
+                <w:t xml:space="preserve">S. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSOIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Istanboul, Turkey</w:t>
+              <w:t xml:space="preserve"> Séminaire annuel de l'OHM Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Simiane-Collonge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553795v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet DORIS - Les dépôts de boues rouges du bassin minier de Provence : caractérisation et impacts sur la qualité physico-chimique et biologique des sols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant effect on Si concentration in soil solution and phytoavailable Si from various Si sources - Evidence from pot experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rizwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Allami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Séminaire annuel de l'OHM Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Simiane-Collonge, France</w:t>
+              <w:t xml:space="preserve">EUROSOIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766555v1</w:t>
+                <w:t xml:space="preserve">hal-03553816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant effect on Si concentration in soil solution and phytoavailable Si from various Si sources - Evidence from pot experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Phytoliths, agriculture and environmental stres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Anwar-Ul-Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSOIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">10th International Meeting on Phytolith Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553816v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoliths, agriculture and environmental stres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Levard</w:t>
+                <w:t xml:space="preserve">Les Dépôts de Boues Rouges du Bassin Minier de Provence : Caractérisation et Impacts sur la Qualité Physico-Chimique et Biologique des Sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criquet Stéven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Meeting on Phytolith Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554459v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lignite du Bassin Minier de Provence : influence sur les propriétés physico-chimiques et biologiques des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12008,51 +12008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Terrils du Bassin Minier de Provence »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12077,77 +12077,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Lignite des Terrils de Provence : spatialisation et influence sur les activités microbiennes des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12202,103 +12202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine- application du bassin minier de Provence - 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ajmone-Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Chambéry, France</w:t>
@@ -12327,51 +12327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12452,103 +12452,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine application du bassin minier de Provence - 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ajmone-Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du RMT Sols et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
@@ -12590,64 +12590,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lignite outcrop on microbial functioning in Mediterranean soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2012: Soil science for the benefit of mankind and environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12704,90 +12704,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Avignon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12806,579 +12806,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can vegetated urban soils reduce run-off? Case study in Marseille, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Réponses écotoxicologiques d’un cocktail de polluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Siegwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wageningen Soil Conference 2019: Understanding soil functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres nationales ADEME de la Recherche sur les Sites et Sols Pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557654v1</w:t>
+                <w:t xml:space="preserve">hal-03556330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses écotoxicologiques d’un cocktail de polluants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Can vegetated urban soils reduce run-off? Case study in Marseille, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres nationales ADEME de la Recherche sur les Sites et Sols Pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montrouge, France</w:t>
+              <w:t xml:space="preserve">Wageningen Soil Conference 2019: Understanding soil functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556330v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet MUSE : Vers une prise en compte de la multi­fonctionnalité des sols dans les documents d’urbanisme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Guern</w:t>
+                <w:t xml:space="preserve">Characterization and decision support for the management of industrial wastelands in urban periphery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ciarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t>
+              <w:t xml:space="preserve">Colloque INTERSOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791358v1</w:t>
+                <w:t xml:space="preserve">hal-03556332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and decision support for the management of industrial wastelands in urban periphery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+                <w:t xml:space="preserve">Projet MUSE : Vers une prise en compte de la multi­fonctionnalité des sols dans les documents d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INTERSOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556332v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et aide à la décision dans le cadre de la gestion d’une ancienne friche industrielle de périphérie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ciarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines durables : vecteur pour la transition écologique / Sustainable Urban Agricultures : Vector for the Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
@@ -13407,103 +13407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic contamination of wheat-cultivated soils in the Bekaa flatland of Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lebbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zürich, Switzerland</w:t>
@@ -13545,51 +13545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zn isotopes as tracers of a 166-year old Pb-Ag contamination in soils in National Parc of Calanques, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13627,103 +13627,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The terrestrial red mud deposits in Provence : Ongoing researches in soil science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, SFÉcologie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
@@ -13752,51 +13752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil quality assessment for spatial planning in urban and periurban areas (Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13903,263 +13903,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires, villes et campagnes face à l’étalement urbain et au changement climatique. Une démarche intégrative pour préserver les sols, l’eau et la production agricole.</w:t>
+                <w:t xml:space="preserve">Territoires, villes et campagnes face à l' étalement urbain et au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Reynders</w:t>
+                <w:t xml:space="preserve">Suzanne Reynders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lorraine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Descamps</w:t>
+                <w:t xml:space="preserve">Bernard Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">éditions Johanet, 152p, 2013, 979-10-91089-09-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336567v1</w:t>
+                <w:t xml:space="preserve">hal-02810897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires, villes et campagnes face à l' étalement urbain et au changement climatique</w:t>
+                <w:t xml:space="preserve">Territoires, villes et campagnes face à l’étalement urbain et au changement climatique. Une démarche intégrative pour préserver les sols, l’eau et la production agricole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Reynders</w:t>
+                <w:t xml:space="preserve">S. Reynders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lorraine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Descamps</w:t>
+                <w:t xml:space="preserve">B. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">éditions Johanet, 152p, 2013, 979-10-91089-09-8</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810897v1</w:t>
+                <w:t xml:space="preserve">hal-01336567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14229,51 +14229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bispo Antonio; Guellier Camille; Martin Elsa; Sapijanskas Jurgis; Soubelet Hélène; Chenu Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols. Intégrer leur multifonctionnalité pour une gestion durable</w:t>
@@ -14607,90 +14607,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience des territoires aux changements globaux : quelle démarche ? Quelles prespectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lorraine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -14757,51 +14757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14879,51 +14879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14988,77 +14988,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre Teneur en carbone Organique et Occupation du Sol : application aux sols de la Métropole Aix-Marseille Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ECCOREV FR 3098; CNRS UMR 7300 ESPACE; UM 34 CEREGE. 2024, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15089,64 +15089,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15224,51 +15224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ajmone-Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Biasioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15489,51 +15489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07058-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233; Houmma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00913-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13972-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02872-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00711" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01376-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018105v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ouedraogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115722" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pittatore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Angelini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2022.100034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115321" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00877-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03310179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roulier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Enzo Dauphin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14604-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03274382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115302" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05232-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116897" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02985696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Hasnaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9111458" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Sanz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114455" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barbieri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63211-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110847" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yung" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Girardclos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.072" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073144v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gelly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.092" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Henner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bredoire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tailliez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierrisnard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.04.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765457v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.12.089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458003v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafaqat Ali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Abbas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zia-Ur-Rehman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhir Hannan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.04.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charbonnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Babaguela" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Davidian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5351-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Davidian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2220-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4055-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.10.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV9VKH96-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458014v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Braun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0WC2T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clouard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Criquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzaioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.05.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVF2KBW9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric Panfili" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1703-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M9LQN72B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654586v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Panfili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0974-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4B92VZGC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866997v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.033" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3S2SPTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440079v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930510v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0039-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787637v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lambert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02002134v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine G&#252;nthardt-Goerg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02000057v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Diallo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevena Basic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Galland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353083v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hammer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mclaughlin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hamon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.12.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9V2N4V3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01494197v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanillas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Vittoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-872892" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02002116v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02000134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desantis Laura" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Frey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02000142v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Martinoia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353081v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2004.02.030" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCFRM76S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353077v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hammer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/SUM2002182" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353074v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kayser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Richner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brodbeck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022590609042" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353078v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayser" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/SUM2002183" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353069v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2002.1561" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785726v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Righi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985599546253" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785709v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Vedy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363026v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366342v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293831v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546578v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3840" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549212v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03547740v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarellid" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marzaioli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549188v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547748v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihaine Ben Nacib" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahr" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smouni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627031v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451405v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leroy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02481191v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guern" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leroi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11491" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549302v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549523v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549714v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Siegwald" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549624v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549678v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yung" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549642v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615270v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549979v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549783v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549986v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791103v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marseille" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549897v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549857v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ciarlo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733845v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouaini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebib" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.791" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623896v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wallon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550013v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Franck-Neel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leguern" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553821v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553117v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766513v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623648v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553825v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553806v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553795v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766555v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553816v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sha" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allami" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627110v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627101v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Math&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622562v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787623v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787622v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787633v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088381v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557654v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556330v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurette" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siegwald" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791358v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556332v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciarlo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556333v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556335v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556336v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelly" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451222v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570248v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336567v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynders" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Dangeard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Descamps" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810897v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynders" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Descamps" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420839v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336619v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecerf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336566v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452926v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787627v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biasioli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cormier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233; Houmma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00913-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07058-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13972-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02872-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clouard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00711" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01376-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018105v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ouedraogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115722" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pittatore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Angelini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2022.100034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115321" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03310179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roulier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Enzo Dauphin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14604-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05232-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03274382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115302" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00877-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116897" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barbieri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63211-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Sanz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114455" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02985696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Hasnaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9111458" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110847" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gelly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.092" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081477v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Girardclos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.072" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Henner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bredoire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tailliez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierrisnard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.04.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765457v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.12.089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458003v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafaqat Ali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Abbas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zia-Ur-Rehman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhir Hannan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.04.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charbonnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Babaguela" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Davidian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5351-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Davidian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2220-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458019v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutelot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4055-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.10.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV9VKH96-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458014v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Braun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0WC2T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clouard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Criquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzaioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.05.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVF2KBW9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric Panfili" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1703-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M9LQN72B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654586v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Panfili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0974-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4B92VZGC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440079v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866997v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3S2SPTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787637v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lambert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930510v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0039-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02002134v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine G&#252;nthardt-Goerg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02000057v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Diallo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevena Basic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Galland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353083v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hammer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mclaughlin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hamon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.12.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9V2N4V3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01494197v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanillas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Vittoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-872892" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02002116v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02000134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desantis Laura" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Frey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02000142v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Martinoia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353081v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2004.02.030" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCFRM76S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353077v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hammer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/SUM2002182" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353074v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kayser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Richner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brodbeck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022590609042" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353078v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayser" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/SUM2002183" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353069v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2002.1561" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785726v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Righi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985599546253" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785709v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Vedy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366342v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363026v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293831v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549188v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03547740v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarellid" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marzaioli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546578v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3840" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627031v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547748v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihaine Ben Nacib" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahr" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smouni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02481191v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guern" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leroi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11491" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549302v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549523v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451405v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leroy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549714v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Siegwald" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549624v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549678v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yung" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549642v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549986v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791103v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marseille" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549857v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ciarlo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549897v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733845v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbos" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouaini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebib" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.791" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615270v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549979v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549783v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550013v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Franck-Neel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leguern" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553821v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553117v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766513v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623896v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wallon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553825v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553806v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766555v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553816v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sha" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allami" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627110v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627101v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Math&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622562v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787623v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787622v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787633v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088381v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556330v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurette" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siegwald" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557654v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556332v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciarlo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791358v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556333v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556335v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556336v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelly" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451222v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570248v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810897v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynders" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Dangeard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Descamps" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336567v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynders" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Descamps" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420839v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336619v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecerf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336566v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452926v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787627v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biasioli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cormier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>