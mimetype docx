--- v1 (2026-04-03)
+++ v2 (2026-05-03)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Mapping of Soil Organic Carbon Stocks Using Machine and Deep Learning Approaches Across Mediterranean Land Uses</w:t>
+                <w:t xml:space="preserve">Impact of varieties, plant available Si and nutrients in straw Si and grain yield at the Mauguio experimental station (Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Oukhattar</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gadal</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Systems and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41748-025-00913-7⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 511 (1-2), pp.1385-1398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-024-07058-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422430v1</w:t>
+                <w:t xml:space="preserve">hal-05345580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of varieties, plant available Si and nutrients in straw Si and grain yield at the Mauguio experimental station (Southern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Resolution Mapping of Soil Organic Carbon Stocks Using Machine and Deep Learning Approaches Across Mediterranean Land Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Oukhattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+                <w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Keller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas P A Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 511 (1-2), pp.1385-1398. </w:t>
+              <w:t xml:space="preserve">Earth Systems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-024-07058-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41748-025-00913-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345580v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability analysis of soil organic carbon content across land use types and its digital mapping using machine learning and deep learning algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 197 (5), pp.535. </w:t>
@@ -465,90 +465,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal Modelling of Soil Organic Carbon Stocks in a Semi-Arid Region Using a Multilayer Perceptron Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Oukhattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gadal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (5), pp.561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -576,347 +576,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new method for monitoring trace elements in Mediterranean cereal soils</w:t>
+                <w:t xml:space="preserve">Pedobiological properties of a lignite spoil heap in the Provence coal mine basin (south-east of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Lebbos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 103 (18), pp.6277-6293. </w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.e00711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03067319.2021.1953000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337034v1</w:t>
+                <w:t xml:space="preserve">hal-04447677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedobiological properties of a lignite spoil heap in the Provence coal mine basin (south-east of France)</w:t>
+                <w:t xml:space="preserve">Validation of a new method for monitoring trace elements in Mediterranean cereal soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéven Criquet</w:t>
+                <w:t xml:space="preserve">Nada Lebbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Clouard</w:t>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+                <w:t xml:space="preserve">Michel Afram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Borschneck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35, pp.e00711. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (18), pp.6277-6293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03067319.2021.1953000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447677v1</w:t>
+                <w:t xml:space="preserve">hal-03337034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of silicon in the supply of terrestrial ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -976,51 +976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allophanes, a significant soil pool of silicon for plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ratie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1149,51 +1149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pittatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, </w:t>
@@ -1225,663 +1225,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedological characteristics of artificialized soils: A snapshot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Are Clay Minerals a Significant Source of Si for Crops? A Comparison of Amorphous Silica and the Roles of the Mineral Type and pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Béchet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muhammad Rizwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115321⟩</w:t>
+              <w:t xml:space="preserve">Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12633-020-00877-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293308v1</w:t>
+                <w:t xml:space="preserve">hal-03167062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrations and transportation of metal and organochlorine pollutants in vegetables and risk assessment of human exposure in rural, urban and industrial environments (Bouches-du-Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Roulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Roulier</w:t>
+                <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Enzo Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (45), pp.64253-64267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-021-14604-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Raw and Gypsum Modified Bauxite Residues Affect Seed Germination, Enzyme Activities, and Root Development of Sinapis alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Fourrier</w:t>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 232 (8), pp.309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11270-021-05232-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal cryogenic processes control supra-permafrost pore water chemistry in two contrasting Cryosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fouché</w:t>
+                <w:t xml:space="preserve">Michel Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 401, pp.115302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03274382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Clay Minerals a Significant Source of Si for Crops? A Comparison of Amorphous Silica and the Roles of the Mineral Type and pH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pedological characteristics of artificialized soils: A snapshot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Rizwan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 401, pp.115321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12633-020-00877-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167062v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
               </w:r>
@@ -1995,144 +1995,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil salinity and aridity specify plague foci in the United States of America</w:t>
+                <w:t xml:space="preserve">Screening of Native Plants Growing on a Pb/Zn Mining Area in Eastern Morocco: Perspectives for Phytoremediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Barbieri</w:t>
+                <w:t xml:space="preserve">Said El Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Texier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mouna Fahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Drancourt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.6186. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63211-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants9111458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542154v1</w:t>
+                <w:t xml:space="preserve">hal-02985696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters influencing run-off on vegetated urban soils: A case study in Marseilles, France</w:t>
               </w:r>
@@ -2144,51 +2161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 376, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2216,230 +2233,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Native Plants Growing on a Pb/Zn Mining Area in Eastern Morocco: Perspectives for Phytoremediation</w:t>
+                <w:t xml:space="preserve">Soil salinity and aridity specify plague foci in the United States of America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said El Hasnaoui</w:t>
+                <w:t xml:space="preserve">Remi Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Fahr</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gaëtan Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Levard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (11), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.6186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants9111458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63211-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985696v1</w:t>
+                <w:t xml:space="preserve">hal-02542154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of increasing concentrations of unamended and gypsum modified bauxite residues on soil microbial community functions and structure – A mesocosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Fourrier</w:t>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2484,295 +2484,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead, zinc, and copper redistributions in soils along a deposition gradient from emissions of a Pb-Ag smelter decommissioned 100 years ago</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of historical atmospheric pollution in an industrial area by dendrochemical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gelly</w:t>
+                <w:t xml:space="preserve">L Yung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">O Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.092⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.116-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073144v1</w:t>
+                <w:t xml:space="preserve">hal-02081477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of historical atmospheric pollution in an industrial area by dendrochemical approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+                <w:t xml:space="preserve">Lead, zinc, and copper redistributions in soils along a deposition gradient from emissions of a Pb-Ag smelter decommissioned 100 years ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Yung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Girardclos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 220, pp.116-126. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 665, pp.502-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081477v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of root exudation of white lupine (Lupinus albus L.) on uranium phytoavailability in a naturally uranium-rich soil</w:t>
               </w:r>
@@ -2905,64 +2905,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal evolution of the temperature sensitivity of CO2 efflux in permafrost soils under control and warm conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3009,90 +3009,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of phytoliths for mitigating water stress in durum wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Anwar-Ul-Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3156,51 +3156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue des méthodes multiparamétriques pour l’estimation de la qualité des sols dans le cadre de l’aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3251,51 +3251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium minimization in wheat: A critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Rizwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shafaqat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3385,64 +3385,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teneurs naturelles et apports anthropiques en éléments traces dans les sols à l’ouest de l’étang de Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3523,51 +3523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon alleviates Cd stress of wheat seedlings (Triticum turgidum L. cv. Claudio) grown in hydroponics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rizwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -C. Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3778,51 +3778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of silicon on wheat seedlings (Triticum turgidum L.) grown in hydroponics and exposed to 0 to 30 µM Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rizwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3906,553 +3906,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of soil solution sampling techniques to assess metal fluxes from contaminated soil to groundwater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of sulfur-bound reduced copper in bamboo exposed to high silicon and copper concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Coutelot</w:t>
+                <w:t xml:space="preserve">Patrick Cazevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sappin-Didier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Tella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-014-4055-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 187, pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458019v1</w:t>
+                <w:t xml:space="preserve">hal-01332730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased CO2 fluxes under warming tests and soil solution chemistry in Histic and Turbic Cryosols, Salluit, Nunavik, Canada</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparison of soil solution sampling techniques to assess metal fluxes from contaminated soil to groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coutelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Atteia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.10.007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 186 (12), pp.8929-8941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-014-4055-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01458015v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the 1% Na2CO3 technique to quantify the phytolith pool</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Increased CO2 fluxes under warming tests and soil solution chemistry in Histic and Turbic Cryosols, Salluit, Nunavik, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.10.014⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.185-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458014v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of sulfur-bound reduced copper in bamboo exposed to high silicon and copper concentrations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Assessment of the 1% Na2CO3 technique to quantify the phytolith pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Guntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cazevieille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Tella</w:t>
+                <w:t xml:space="preserve">Jean Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 216, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.12.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01332730v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lignite on pedogenetic processes and microbial functions in Mediterranean soils</w:t>
               </w:r>
@@ -4610,77 +4610,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredric Panfili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (9), pp.6482-6495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4720,471 +4720,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and variability of silicon, copper and zinc in different bamboo species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of silicon on reducing cadmium toxicity in durum wheat (Triticum turgidum L. cv. Claudio W.) grown in a soil with aged contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Rizwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Miche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209-210, pp.326-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.01.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-011-0974-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654586v1</w:t>
+                <w:t xml:space="preserve">hal-03866997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agriculture on the Si biogeochemical cycle: Input from phytolith studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Distribution and variability of silicon, copper and zinc in different bamboo species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Panfili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 351 (1-2), pp.377-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-0974-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440079v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of silicon on reducing cadmium toxicity in durum wheat (Triticum turgidum L. cv. Claudio W.) grown in a soil with aged contamination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of agriculture on the Si biogeochemical cycle: Input from phytolith studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Guntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.01.033⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (11-12), pp.739-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866997v1</w:t>
+                <w:t xml:space="preserve">hal-01440079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil quality assessment for spatial planning in urban and peri-urban areas- Municipalities of Gardanne and Rousset (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5252,77 +5252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of plant silicon for crops: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Guntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (1), pp.201-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5356,51 +5356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour la prise en compte des sols dans les documents d’urbanisme : application à deux communes du bassin minier de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5596,428 +5596,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and effects of cadmium in leaves of a cadmium-tolerant willow (Salix viminalis L.) : Part II Microlocalization and cellular effects of cadmium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadmium tolerance and hyperaccumulation by Thlaspi caerulescens populations grown in hydroponics are related to plant uptake characteristics in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vollenweider</w:t>
+                <w:t xml:space="preserve">Saliou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Günthardt-Goerg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">Nevena Basic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 58 (1-3), pp.25-40</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (7), pp.673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002134v1</w:t>
+                <w:t xml:space="preserve">hal-02000057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium tolerance and hyperaccumulation by Thlaspi caerulescens populations grown in hydroponics are related to plant uptake characteristics in the field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fixation of metals in soil constituents and potential remobilization by hyperaccumulating and non-hyperaccumulating plants: Results from an isotopic dilution study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Galland</w:t>
+                <w:t xml:space="preserve">Michael Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 143 (3), pp.407-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2005.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000057v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixation of metals in soil constituents and potential remobilization by hyperaccumulating and non-hyperaccumulating plants: Results from an isotopic dilution study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Localization and effects of cadmium in leaves of a cadmium-tolerant willow (Salix viminalis L.) : Part II Microlocalization and cellular effects of cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vollenweider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Günthardt-Goerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58 (1-3), pp.25-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03353083v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium Hyperaccumulation and Reproductive Traits in Natural Thlaspi caerulescens Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevena Basic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6107,64 +6107,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and effects of cadmium in leaves of a cadmium-tolerant willow (Salix viminalis L.) : I. Macrolocalization and phytotoxic effects of cadmium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vollenweider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58 (1-3), pp.64-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6228,64 +6228,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desantis Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56 (412), pp.765-775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6336,51 +6336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Martinoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 134 (2), pp.716-725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6405,64 +6405,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal availability and soil toxicity after repeated croppings of Thlaspi caerulescens in metal contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 131 (2), pp.243-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6521,51 +6521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoextraction of Cd and Zn with &amp;lt;I&amp;gt;Thlaspi caerulescens&amp;lt;/I&amp;gt; in field trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19 (2), pp.144-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6599,64 +6599,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root development and heavy metal phytoextraction efficiency: comparison of different plant species in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Kayser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6759,51 +6759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kayser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19 (3), pp.187-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6850,51 +6850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the Rhizosphere of Metal-Accumulating Plants Evidenced by Chemical Extractants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 31 (5), pp.1561-1569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6954,51 +6954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Righi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7032,51 +7032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de l'alcalinité dans les eaux gravitaires - influence des métaux lourds contenus dans des composts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7119,413 +7119,396 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Relation entre Teneur en carbone Organique et Occupation du Sol : application aux sols de la Métropole Aix-Marseille Provence (TOODS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Oukhattar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Avignon Université, May 2025, Avignon, France. pp.419-423</w:t>
+              <w:t xml:space="preserve">Journée de restitution des projets lauréats ECCOREV et ITEM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FR 3098 ECCOREV; ITEM; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366342v1</w:t>
+                <w:t xml:space="preserve">hal-05363026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre Teneur en carbone Organique et Occupation du Sol : application aux sols de la Métropole Aix-Marseille Provence (TOODS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Oukhattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gadal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des projets lauréats ECCOREV et ITEM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FR 3098 ECCOREV; ITEM; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Avignon Université, May 2025, Avignon, France. pp.419-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363026v1</w:t>
+                <w:t xml:space="preserve">hal-05366342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium detoxification in Solanum nigrum and Solanum melongena through bounding to thiol compounds: a combined X-ray absorption spectroscopy and Cd stable isotopes perspective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation spatiale du stock de carbone organique du sol dans la Métropole Aix-Marseille-Provence à l’aide de modèles d’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Oukhattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
+              <w:t xml:space="preserve">GEODATA DAYS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIGEO, Sep 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293831v1</w:t>
+                <w:t xml:space="preserve">hal-05590516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator.</w:t>
+                <w:t xml:space="preserve">Cadmium detoxification in Solanum nigrum and Solanum melongena through bounding to thiol compounds: a combined X-ray absorption spectroscopy and Cd stable isotopes perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
@@ -7539,446 +7522,446 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Till Fehlauer</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solanum nigrum and the non-accumulator Solanum melongena. Goldschmidt 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549188v1</w:t>
+                <w:t xml:space="preserve">hal-04293831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon isotopes: linking soil Si availability and plant Si strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les sols : fonctions, services et multifonctionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agir avec les paysages-ressources de l’étang de Berre. Invité par l’école du Paysage et la Métropole Aix-Marseille Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Marseille., France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547773v1</w:t>
+                <w:t xml:space="preserve">hal-03549212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols : fonctions, services et multifonctionnalité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact du lignite sur les caractéristiques physico-chimiques et microbiologiques des sols : application aux sols du bassin minier de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ziarellid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Marzaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agir avec les paysages-ressources de l’étang de Berre. Invité par l’école du Paysage et la Métropole Aix-Marseille Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Marseille., France</w:t>
+              <w:t xml:space="preserve">Atelier scientifique du LMI AMIR : Activité minière responsable : Enjeux défis et solutions en province de Jerada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Oujda - Jerada, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549212v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du lignite sur les caractéristiques physico-chimiques et microbiologiques des sols : application aux sols du bassin minier de Provence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Marzaioli</w:t>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound Cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier scientifique du LMI AMIR : Activité minière responsable : Enjeux défis et solutions en province de Jerada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.3840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547740v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound Cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
@@ -8013,4210 +7996,4210 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solanum nigrum and the non-accumulator Solanum melongena. Goldschmidt 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546578v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic insights into the microbial diversity of bauxite residues in the mining basin of Provence and the Marseille agglomeration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Silicon isotopes: linking soil Si availability and plant Si strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627031v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux du site de la fonderie de l’Oued El Heimer : Opportunités ou Menaces ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Smouni</w:t>
+                <w:t xml:space="preserve">Metagenomic insights into the microbial diversity of bauxite residues in the mining basin of Provence and the Marseille agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier scientifique du LMI AMIR : Activité minière responsable : Enjeux défis et solutions en province de Jerada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Oujda Jerada, Morocco</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547748v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil multifunctionality for urban planning: how to deal with limited knowledge on soils?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Moulin</w:t>
+                <w:t xml:space="preserve">État des lieux du site de la fonderie de l’Oued El Heimer : Opportunités ou Menaces ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihaine Ben Nacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Smouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2020 - Online</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier scientifique du LMI AMIR : Activité minière responsable : Enjeux défis et solutions en province de Jerada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Oujda Jerada, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481191v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols urbains : fonctions, services et biodiversité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping soil multifunctionality for urban planning: how to deal with limited knowledge on soils?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Leroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducommun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Mondiale des Sols 2-4 décembre 2020 : Biodiversité des sols : un enjeu pour nos territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2020 - Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne - Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549302v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy by non-protein thiols in plants from the Solanum species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sols urbains : fonctions, services et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée Mondiale des Sols 2-4 décembre 2020 : Biodiversité des sols : un enjeu pour nos territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Marseille (Webminaire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549523v1</w:t>
+                <w:t xml:space="preserve">hal-03549302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil multifunctionality for urban planning: how to deal with limited knowledge on soils? Session SSS8.2 Urban and Peri-urban Soils for sustainable development: properties, degradation status and management challenges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Moulin</w:t>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy by non-protein thiols in plants from the Solanum species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Fehlauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">RST 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451405v1</w:t>
+                <w:t xml:space="preserve">hal-03549523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude écotoxicologique d’une friche industrielle contaminée par un cocktail de polluants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+                <w:t xml:space="preserve">Mapping soil multifunctionality for urban planning: how to deal with limited knowledge on soils? Session SSS8.2 Urban and Peri-urban Soils for sustainable development: properties, degradation status and management challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducommun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes Rencontres nationales de la Recherche sur les sites et sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549714v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spéciation et transferts sol-plante de quelques éléments traces métalliques et application à la phytoremédiation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Étude écotoxicologique d’une friche industrielle contaminée par un cocktail de polluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Siegwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier international : « Mines orphelines »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Meknès, Morocco</w:t>
+              <w:t xml:space="preserve">Quatrièmes Rencontres nationales de la Recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549624v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of dendrochemical methods for the evaluation of the contemporary history of an industrial area (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spéciation et transferts sol-plante de quelques éléments traces métalliques et application à la phytoremédiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree rings in archaeology, climatology and ecology (trace)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, San Leucio-Caserta, Italy</w:t>
+              <w:t xml:space="preserve">Atelier international : « Mines orphelines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Meknès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549678v1</w:t>
+                <w:t xml:space="preserve">hal-03549624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement durable en ressources : la recherche au CEREGE et méthodes analytiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of dendrochemical methods for the evaluation of the contemporary history of an industrial area (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancement du Programme Structurant Interdisciplinaire et Partenarial (PSIP) « GEOressources, Développement Humain et Environnement (GEODHE) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Tree rings in archaeology, climatology and ecology (trace)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, San Leucio-Caserta, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549642v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du silicium dans la culture du blé en France : biodisponibilité, bioaccumulation et effet sur les rendements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approvisionnement durable en ressources : la recherche au CEREGE et méthodes analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres COMIFER-Gemas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Lancement du Programme Structurant Interdisciplinaire et Partenarial (PSIP) « GEOressources, Développement Humain et Environnement (GEODHE) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556753v1</w:t>
+                <w:t xml:space="preserve">hal-03549642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’importance des sols urbains pour réduire le risque d’inondation dans une ville méditerranéenne (Marseille, France)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rôle du silicium dans la culture du blé en France : biodisponibilité, bioaccumulation et effet sur les rendements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Ackerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">14. Rencontres COMIFER-Gemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549986v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet MUSE : Vers une prise en compte de la multi­fonctionnalité des sols dans les documents d’urbanisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
+                <w:t xml:space="preserve">Criquet Stéven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Marseille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Guern</w:t>
+                <w:t xml:space="preserve">A. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2018, Nancy, France. 6 p</w:t>
+              <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791103v1</w:t>
+                <w:t xml:space="preserve">hal-03549897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and decision support for the management of industrial wastelands in urban peripheral</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L’importance des sols urbains pour réduire le risque d’inondation dans une ville méditerranéenne (Marseille, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban peripheral. Intersol: “polluted sites and soils: a major challenge for major urban projects”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549857v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Projet MUSE : Vers une prise en compte de la multi­fonctionnalité des sols dans les documents d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Gomez</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2018, Nancy, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549897v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical analysis of metallic trace elements of toxicological concern in Lebanese pita and risk characterization for the consumers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Chebib</w:t>
+                <w:t xml:space="preserve">Characterization and decision support for the management of industrial wastelands in urban peripheral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M Ciarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology Out of the Box</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urban peripheral. Intersol: “polluted sites and soils: a major challenge for major urban projects”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733845v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
+                <w:t xml:space="preserve">Chemical analysis of metallic trace elements of toxicological concern in Lebanese pita and risk characterization for the consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ouaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">54. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology Out of the Box</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615270v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appauvrissement en silicium disponible des sols cultivés et conséquences à long terme</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criquet Stéven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549979v1</w:t>
+                <w:t xml:space="preserve">hal-04615270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemistry of Si and soil ecosystems services : emerging issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">Appauvrissement en silicium disponible des sols cultivés et conséquences à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rizwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Annual Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549783v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards inclusion of the ecosystem soil quality in the French urban planning: Review of existing tools and of remaining challenges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biogeochemistry of Si and soil ecosystems services : emerging issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Leguern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Goldschmidt Annual Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550013v1</w:t>
+                <w:t xml:space="preserve">hal-03549783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de la qualité des sols dans les documents d’urbanisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Keller</w:t>
+                <w:t xml:space="preserve">Towards inclusion of the ecosystem soil quality in the French urban planning: Review of existing tools and of remaining challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Franck-Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leguern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CGDD-MEEM et AllEnvi « Transition écologique : pour une interaction entre politiques publiques et recherches finalisées »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553821v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing phytoavailable silicon in soils using silicon isotopes and Ge/Si ratios</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indicateurs de la qualité des sols dans les documents d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon, Silica &amp; their Isotopes: Biology, Biogeochemistry &amp; Biotechnology (IBIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Blanes, Spain</w:t>
+              <w:t xml:space="preserve">Colloque CGDD-MEEM et AllEnvi « Transition écologique : pour une interaction entre politiques publiques et recherches finalisées »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553133v1</w:t>
+                <w:t xml:space="preserve">hal-03553821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-temporal changes of urban and peri-urban soil land-use: A state-of-the-art on measurement, drivers and effects of soil artificialisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+                <w:t xml:space="preserve">Tracing phytoavailable silicon in soils using silicon isotopes and Ge/Si ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Silicon, Silica &amp; their Isotopes: Biology, Biogeochemistry &amp; Biotechnology (IBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Blanes, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553117v1</w:t>
+                <w:t xml:space="preserve">hal-03553133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bauxite residue deposits of the mining basin of Provence: characterization and impacts on the physico-chemical and biological qualities of soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+                <w:t xml:space="preserve">Spatial-temporal changes of urban and peri-urban soil land-use: A state-of-the-art on measurement, drivers and effects of soil artificialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th symposium LabEx DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766513v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude écosystémique d’un dépôt de résidus de bauxite en Provence : le cas du crassier du Griffon, Vitrolles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The bauxite residue deposits of the mining basin of Provence: characterization and impacts on the physico-chemical and biological qualities of soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christopher Burot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’OHM-BMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
+              <w:t xml:space="preserve">5th symposium LabEx DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766471v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation et Qualité des sols en Méditerranée (UrbaQualiSol-Med) : Retour d’expérience à Gardanne et Rousset et application d’un indice de polyvalence d’usage au 16ème arrondissement de Marseille</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude écosystémique d’un dépôt de résidus de bauxite en Provence : le cas du crassier du Griffon, Vitrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+              <w:t xml:space="preserve">Séminaire de l’OHM-BMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623896v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préconisation d’utilisation des sols et qualité des sols en zone urbaine et péri-urbaine – application du bassin minier de Provence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Robert</w:t>
+                <w:t xml:space="preserve">Urbanisation et Qualité des sols en Méditerranée (UrbaQualiSol-Med) : Retour d’expérience à Gardanne et Rousset et application d’un indice de polyvalence d’usage au 16ème arrondissement de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique ADEME "Le sol acteur clé des territoires et du climat"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553825v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon uptake in a repeated wheat cropping system - Impact on soil and Si pools and role of fertilization</w:t>
+                <w:t xml:space="preserve">Préconisation d’utilisation des sols et qualité des sols en zone urbaine et péri-urbaine – application du bassin minier de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Rizwan</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSOIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Journée Technique ADEME "Le sol acteur clé des territoires et du climat"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553806v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-plant-atmosphere transfer of organic and metal(oid) pollutants in an industrial and urban area</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon uptake in a repeated wheat cropping system - Impact on soil and Si pools and role of fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rizwan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Istanboul, Turkey</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553795v1</w:t>
+                <w:t xml:space="preserve">hal-03553806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet DORIS - Les dépôts de boues rouges du bassin minier de Provence : caractérisation et impacts sur la qualité physico-chimique et biologique des sols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+                <w:t xml:space="preserve">Soil-plant-atmosphere transfer of organic and metal(oid) pollutants in an industrial and urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Miche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Séminaire annuel de l'OHM Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Simiane-Collonge, France</w:t>
+              <w:t xml:space="preserve">EUROSOIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Istanboul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766555v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant effect on Si concentration in soil solution and phytoavailable Si from various Si sources - Evidence from pot experiments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet DORIS - Les dépôts de boues rouges du bassin minier de Provence : caractérisation et impacts sur la qualité physico-chimique et biologique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSOIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve"> Séminaire annuel de l'OHM Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Simiane-Collonge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553816v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoliths, agriculture and environmental stres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Plant effect on Si concentration in soil solution and phytoavailable Si from various Si sources - Evidence from pot experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rizwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Allami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Meeting on Phytolith Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">EUROSOIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554459v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Dépôts de Boues Rouges du Bassin Minier de Provence : Caractérisation et Impacts sur la Qualité Physico-Chimique et Biologique des Sols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+                <w:t xml:space="preserve">Phytoliths, agriculture and environmental stres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Anwar-Ul-Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t>
+              <w:t xml:space="preserve">10th International Meeting on Phytolith Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623648v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lignite du Bassin Minier de Provence : influence sur les propriétés physico-chimiques et biologiques des sols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les Dépôts de Boues Rouges du Bassin Minier de Provence : Caractérisation et Impacts sur la Qualité Physico-Chimique et Biologique des Sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criquet Stéven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virgile Calvert</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Terrils du Bassin Minier de Provence »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627110v1</w:t>
+                <w:t xml:space="preserve">hal-04623648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation géophysique des terrils du &amp;quot;BMP&amp;quot; : structures et processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E Mathé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Hermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Terrils du Bassin Minier de Provence »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Lignite des Terrils de Provence : spatialisation et influence sur les activités microbiennes des sols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Le lignite du Bassin Minier de Provence : influence sur les propriétés physico-chimiques et biologiques des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Meyreuil, France</w:t>
+              <w:t xml:space="preserve">Journée « Terrils du Bassin Minier de Provence »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622562v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine- application du bassin minier de Provence - 1</w:t>
               </w:r>
@@ -12254,51 +12237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ajmone-Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Chambéry, France</w:t>
@@ -12321,366 +12304,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le Lignite des Terrils de Provence : spatialisation et influence sur les activités microbiennes des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
+              <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Meyreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742060v1</w:t>
+                <w:t xml:space="preserve">hal-04622562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine application du bassin minier de Provence - 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Keller</w:t>
+                <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Ajmone-Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du RMT Sols et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787622v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine application du bassin minier de Provence - 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ajmone-Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du RMT Sols et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact of lignite outcrop on microbial functioning in Mediterranean soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2012: Soil science for the benefit of mankind and environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12690,199 +12798,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Avignon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses écotoxicologiques d’un cocktail de polluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Siegwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12901,73 +13009,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Rencontres nationales ADEME de la Recherche sur les Sites et Sols Pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can vegetated urban soils reduce run-off? Case study in Marseille, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12996,833 +13104,833 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wageningen Soil Conference 2019: Understanding soil functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and decision support for the management of industrial wastelands in urban periphery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Ciarlo</w:t>
+                <w:t xml:space="preserve">Projet MUSE : Vers une prise en compte de la multi­fonctionnalité des sols dans les documents d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E. Mathe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+                <w:t xml:space="preserve">Fabienne Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INTERSOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556332v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet MUSE : Vers une prise en compte de la multi­fonctionnalité des sols dans les documents d’urbanisme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Guern</w:t>
+                <w:t xml:space="preserve">Characterization and decision support for the management of industrial wastelands in urban periphery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ciarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t>
+              <w:t xml:space="preserve">Colloque INTERSOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791358v1</w:t>
+                <w:t xml:space="preserve">hal-03556332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et aide à la décision dans le cadre de la gestion d’une ancienne friche industrielle de périphérie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ciarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines durables : vecteur pour la transition écologique / Sustainable Urban Agricultures : Vector for the Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic contamination of wheat-cultivated soils in the Bekaa flatland of Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lebbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zn isotopes as tracers of a 166-year old Pb-Ag contamination in soils in National Parc of Calanques, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The terrestrial red mud deposits in Provence : Ongoing researches in soil science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, SFÉcologie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil quality assessment for spatial planning in urban and periurban areas (Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13841,51 +13949,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress of the European Confederation of Soil Science Societies (EUROSOIL 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13895,265 +14003,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires, villes et campagnes face à l' étalement urbain et au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Reynders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lorraine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Johanet, 152p, 2013, 979-10-91089-09-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires, villes et campagnes face à l’étalement urbain et au changement climatique. Une démarche intégrative pour préserver les sols, l’eau et la production agricole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lorraine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14163,296 +14271,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils intégrés d'aide à la décision pour une meilleure gestion des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bispo Antonio; Guellier Camille; Martin Elsa; Sapijanskas Jurgis; Soubelet Hélène; Chenu Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols. Intégrer leur multifonctionnalité pour une gestion durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.285-310, 2016, Savoir Faire (Quae), 978-2-7592-2392-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La disparition des habitats naturels et agricoles vue par le programme Astuce et Tic.</w:t>
+                <w:t xml:space="preserve">La disparition des habitats naturels et agricoles vue par le programme Astuce et Tic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lorraine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. de Mordant de Massiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ecologie et conservation d’une steppe méditerranéenne. La plaine de Crau.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14462,265 +14570,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations méthodologiques pour le montage de projets collaboratifs entre auteurs de la Recherche et des Territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Raous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience des territoires aux changements globaux : quelle démarche ? Quelles prespectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lorraine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14730,619 +14838,619 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025, 780 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934694v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation entre Teneur en carbone Organique et Occupation du Sol : application aux sols de la Métropole Aix-Marseille Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Oukhattar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ECCOREV FR 3098; CNRS UMR 7300 ESPACE; UM 34 CEREGE. 2024, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04828558v1</w:t>
+                <w:t xml:space="preserve">hal-04452926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre Teneur en carbone Organique et Occupation du Sol : application aux sols de la Métropole Aix-Marseille Provence</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">ECCOREV FR 3098; CNRS UMR 7300 ESPACE; UM 34 CEREGE. 2024, pp.55</w:t>
+                <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452926v1</w:t>
+                <w:t xml:space="preserve">hal-04828558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisation d’utilisation des sols et qualité des sols en zone urbaine et péri-urbaine – Application du bassin minier de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ajmone-Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Biasioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final GESSOL. 2013, 273 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId421"/>
+      <w:footerReference w:type="default" r:id="rId422"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15489,51 +15597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233; Houmma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00913-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07058-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13972-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02872-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clouard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00711" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01376-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018105v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ouedraogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115722" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pittatore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Angelini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2022.100034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115321" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03310179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roulier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Enzo Dauphin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14604-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05232-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03274382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115302" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00877-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116897" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barbieri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63211-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Sanz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114455" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02985696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Hasnaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9111458" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110847" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gelly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.092" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081477v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Girardclos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.072" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Henner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bredoire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tailliez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierrisnard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.04.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765457v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.12.089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458003v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafaqat Ali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Abbas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zia-Ur-Rehman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhir Hannan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.04.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charbonnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Babaguela" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Davidian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5351-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Davidian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2220-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458019v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutelot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4055-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.10.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV9VKH96-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458014v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Braun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0WC2T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clouard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Criquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzaioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.05.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVF2KBW9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric Panfili" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1703-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M9LQN72B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654586v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Panfili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0974-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4B92VZGC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440079v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866997v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3S2SPTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787637v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lambert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930510v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0039-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02002134v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine G&#252;nthardt-Goerg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02000057v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Diallo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevena Basic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Galland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353083v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hammer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mclaughlin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hamon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.12.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9V2N4V3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01494197v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanillas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Vittoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-872892" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02002116v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02000134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desantis Laura" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Frey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02000142v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Martinoia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353081v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2004.02.030" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCFRM76S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353077v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hammer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/SUM2002182" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353074v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kayser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Richner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brodbeck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022590609042" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353078v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayser" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/SUM2002183" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353069v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2002.1561" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785726v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Righi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985599546253" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785709v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Vedy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366342v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363026v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293831v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549188v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03547740v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarellid" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marzaioli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546578v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3840" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627031v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547748v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihaine Ben Nacib" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahr" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smouni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02481191v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guern" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leroi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11491" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549302v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549523v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451405v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leroy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549714v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Siegwald" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549624v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549678v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yung" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549642v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549986v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791103v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marseille" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549857v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ciarlo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549897v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733845v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbos" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouaini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebib" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.791" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615270v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549979v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549783v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550013v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Franck-Neel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leguern" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553821v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553117v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766513v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623896v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wallon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553825v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553806v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766555v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553816v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sha" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allami" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627110v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627101v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Math&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622562v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787623v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787622v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787633v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088381v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556330v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurette" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siegwald" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557654v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556332v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciarlo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791358v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556333v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556335v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556336v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelly" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451222v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570248v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810897v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynders" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Dangeard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Descamps" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336567v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynders" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Descamps" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420839v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336619v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecerf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336566v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452926v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787627v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biasioli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cormier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07058-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233; Houmma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00913-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13972-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02872-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00711" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01376-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018105v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ouedraogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115722" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pittatore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Angelini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2022.100034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00877-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03310179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roulier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Enzo Dauphin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14604-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05232-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03274382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115302" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115321" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116897" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02985696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Hasnaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9111458" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Sanz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114455" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barbieri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63211-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110847" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yung" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Girardclos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.072" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073144v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gelly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.092" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Henner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bredoire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tailliez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierrisnard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.04.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765457v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.12.089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458003v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafaqat Ali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Abbas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zia-Ur-Rehman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhir Hannan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.04.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charbonnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Babaguela" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Davidian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5351-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Davidian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2220-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4055-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.10.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV9VKH96-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458014v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Braun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0WC2T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clouard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Criquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzaioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.05.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVF2KBW9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric Panfili" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1703-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M9LQN72B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866997v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3S2SPTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654586v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Panfili" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0974-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4B92VZGC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440079v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787637v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lambert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930510v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0039-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02000057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Diallo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevena Basic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Galland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hammer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mclaughlin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hamon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.12.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9V2N4V3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02002134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine G&#252;nthardt-Goerg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01494197v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanillas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Vittoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-872892" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02002116v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02000134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desantis Laura" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Frey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02000142v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Martinoia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353081v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2004.02.030" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCFRM76S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353077v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hammer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/SUM2002182" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353074v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kayser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Richner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brodbeck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022590609042" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353078v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayser" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/SUM2002183" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353069v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2002.1561" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785726v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Righi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985599546253" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785709v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Vedy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363026v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366342v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590516v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293831v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549212v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03547740v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarellid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marzaioli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546578v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3840" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549188v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627031v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihaine Ben Nacib" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahr" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smouni" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02481191v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guern" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leroi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11491" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549523v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451405v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549714v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Siegwald" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549624v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549678v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yung" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549642v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549897v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549986v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791103v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marseille" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549857v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ciarlo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733845v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouaini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebib" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.791" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615270v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549979v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549783v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550013v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Franck-Neel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leguern" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553821v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553117v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766513v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623896v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wallon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553825v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553806v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553795v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766555v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553816v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sha" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allami" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623648v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627101v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Math&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627110v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787623v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622562v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787622v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787633v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088381v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556330v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurette" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siegwald" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557654v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791358v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556332v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciarlo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556333v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556335v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556336v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451222v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570248v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810897v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynders" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Dangeard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Descamps" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336567v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynders" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Descamps" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420839v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336619v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecerf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336566v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452926v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787627v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biasioli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cormier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>