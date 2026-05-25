--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1329,559 +1329,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrations and transportation of metal and organochlorine pollutants in vegetables and risk assessment of human exposure in rural, urban and industrial environments (Bouches-du-Rhône, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pedological characteristics of artificialized soils: A snapshot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+                <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Roulier</w:t>
+                <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles-Enzo Dauphin</w:t>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-14604-z⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 401, pp.115321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03310179v1</w:t>
+                <w:t xml:space="preserve">hal-03293308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Raw and Gypsum Modified Bauxite Residues Affect Seed Germination, Enzyme Activities, and Root Development of Sinapis alba</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal cryogenic processes control supra-permafrost pore water chemistry in two contrasting Cryosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Fourrier</w:t>
+                <w:t xml:space="preserve">Michel Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Luglia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-021-05232-x⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 401, pp.115302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295774v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03274382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal cryogenic processes control supra-permafrost pore water chemistry in two contrasting Cryosols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concentrations and transportation of metal and organochlorine pollutants in vegetables and risk assessment of human exposure in rural, urban and industrial environments (Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Roulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fouché</w:t>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bouchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Allard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles-Enzo Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115302⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (45), pp.64253-64267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-14604-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03274382v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedological characteristics of artificialized soils: A snapshot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+                <w:t xml:space="preserve">How Raw and Gypsum Modified Bauxite Residues Affect Seed Germination, Enzyme Activities, and Root Development of Sinapis alba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Delolme</w:t>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 401, pp.115321. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (8), pp.309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-021-05232-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293308v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
               </w:r>
@@ -2053,51 +2053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (11), pp.1-23. </w:t>
@@ -2356,90 +2356,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of increasing concentrations of unamended and gypsum modified bauxite residues on soil microbial community functions and structure – A mesocosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2490,77 +2490,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of historical atmospheric pollution in an industrial area by dendrochemical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2918,51 +2918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3385,64 +3385,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teneurs naturelles et apports anthropiques en éléments traces dans les sols à l’ouest de l’étang de Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4163,77 +4163,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased CO2 fluxes under warming tests and soil solution chemistry in Histic and Turbic Cryosols, Salluit, Nunavik, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4849,440 +4849,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and variability of silicon, copper and zinc in different bamboo species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of agriculture on the Si biogeochemical cycle: Input from phytolith studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Guntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Panfili</w:t>
+                <w:t xml:space="preserve">Jerome Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 351 (1-2), pp.377-387. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (11-12), pp.739-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-011-0974-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654586v1</w:t>
+                <w:t xml:space="preserve">hal-01440079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agriculture on the Si biogeochemical cycle: Input from phytolith studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution and variability of silicon, copper and zinc in different bamboo species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jerome Labreuche</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Panfili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 351 (1-2), pp.377-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-0974-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440079v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil quality assessment for spatial planning in urban and peri-urban areas- Municipalities of Gardanne and Rousset (southern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie pour la prise en compte des sols dans les documents d’urbanisme : application à deux communes du bassin minier de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Keller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Rabot</w:t>
+                <w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Bulletin of the European Land and Soil Alliance (ELSA) e.V. Local land &amp; soil news</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40-41, pp.12-14</w:t>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les Observatoires Hommes-Milieux, 33, pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787637v1</w:t>
+                <w:t xml:space="preserve">hal-01143214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of plant silicon for crops: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Guntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5301,197 +5297,201 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (1), pp.201-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-011-0039-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour la prise en compte des sols dans les documents d’urbanisme : application à deux communes du bassin minier de Provence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">Soil quality assessment for spatial planning in urban and peri-urban areas- Municipalities of Gardanne and Rousset (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.L. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Les Observatoires Hommes-Milieux, 33, pp.11-24</w:t>
+              <w:t xml:space="preserve">The Bulletin of the European Land and Soil Alliance (ELSA) e.V. Local land &amp; soil news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40-41, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143214v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etalement urbain et changements globaux : l'urgence de considérer les sols et l'eau dans un modèle intégratif</w:t>
               </w:r>
@@ -6502,282 +6502,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoextraction of Cd and Zn with &amp;lt;I&amp;gt;Thlaspi caerulescens&amp;lt;/I&amp;gt; in field trials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Root development and heavy metal phytoextraction efficiency: comparison of different plant species in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hammer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Achim Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Richner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brodbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/SUM2002182⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 249 (1), pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1022590609042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353077v1</w:t>
+                <w:t xml:space="preserve">hal-03353074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root development and heavy metal phytoextraction efficiency: comparison of different plant species in the field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoextraction of Cd and Zn with &amp;lt;I&amp;gt;Thlaspi caerulescens&amp;lt;/I&amp;gt; in field trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 249 (1), pp.67-81. </w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (2), pp.144-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1022590609042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/SUM2002182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353074v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoextraction of Cd and Zn with &amp;lt;I&amp;gt;Salix viminalis&amp;lt;/I&amp;gt; in field trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kayser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6837,51 +6837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the Rhizosphere of Metal-Accumulating Plants Evidenced by Chemical Extractants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7589,1067 +7589,1067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols : fonctions, services et multifonctionnalité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact du lignite sur les caractéristiques physico-chimiques et microbiologiques des sols : application aux sols du bassin minier de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ziarellid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Marzaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agir avec les paysages-ressources de l’étang de Berre. Invité par l’école du Paysage et la Métropole Aix-Marseille Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Marseille., France</w:t>
+              <w:t xml:space="preserve">Atelier scientifique du LMI AMIR : Activité minière responsable : Enjeux défis et solutions en province de Jerada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Oujda - Jerada, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549212v1</w:t>
+                <w:t xml:space="preserve">hal-03547740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du lignite sur les caractéristiques physico-chimiques et microbiologiques des sols : application aux sols du bassin minier de Provence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Marzaioli</w:t>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound Cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier scientifique du LMI AMIR : Activité minière responsable : Enjeux défis et solutions en province de Jerada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.3840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547740v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound Cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sols : fonctions, services et multifonctionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agir avec les paysages-ressources de l’étang de Berre. Invité par l’école du Paysage et la Métropole Aix-Marseille Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Marseille., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2021.3840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03546578v1</w:t>
+                <w:t xml:space="preserve">hal-03549212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Till Fehlauer</w:t>
+                <w:t xml:space="preserve">Silicon isotopes: linking soil Si availability and plant Si strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solanum nigrum and the non-accumulator Solanum melongena. Goldschmidt 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549188v1</w:t>
+                <w:t xml:space="preserve">hal-03547773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon isotopes: linking soil Si availability and plant Si strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solanum nigrum and the non-accumulator Solanum melongena. Goldschmidt 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03547773v1</w:t>
+                <w:t xml:space="preserve">hal-03549188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic insights into the microbial diversity of bauxite residues in the mining basin of Provence and the Marseille agglomeration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">État des lieux du site de la fonderie de l’Oued El Heimer : Opportunités ou Menaces ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Verdier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">C. Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihaine Ben Nacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Smouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Atelier scientifique du LMI AMIR : Activité minière responsable : Enjeux défis et solutions en province de Jerada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Oujda Jerada, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627031v1</w:t>
+                <w:t xml:space="preserve">hal-03547748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux du site de la fonderie de l’Oued El Heimer : Opportunités ou Menaces ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Fahr</w:t>
+                <w:t xml:space="preserve">Metagenomic insights into the microbial diversity of bauxite residues in the mining basin of Provence and the Marseille agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Smouni</w:t>
+                <w:t xml:space="preserve">Héloïse Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier scientifique du LMI AMIR : Activité minière responsable : Enjeux défis et solutions en province de Jerada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Oujda Jerada, Morocco</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547748v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil multifunctionality for urban planning: how to deal with limited knowledge on soils?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sols urbains : fonctions, services et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2020 - Online</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Mondiale des Sols 2-4 décembre 2020 : Biodiversité des sols : un enjeu pour nos territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Marseille (Webminaire), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481191v1</w:t>
+                <w:t xml:space="preserve">hal-03549302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols urbains : fonctions, services et biodiversité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping soil multifunctionality for urban planning: how to deal with limited knowledge on soils?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Leroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducommun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Mondiale des Sols 2-4 décembre 2020 : Biodiversité des sols : un enjeu pour nos territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2020 - Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne - Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549302v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption spectroscopy by non-protein thiols in plants from the Solanum species</w:t>
               </w:r>
@@ -8799,64 +8799,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducommun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
@@ -8879,221 +8879,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude écotoxicologique d’une friche industrielle contaminée par un cocktail de polluants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spéciation et transferts sol-plante de quelques éléments traces métalliques et application à la phytoremédiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes Rencontres nationales de la Recherche sur les sites et sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier international : « Mines orphelines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Meknès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549714v1</w:t>
+                <w:t xml:space="preserve">hal-03549624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spéciation et transferts sol-plante de quelques éléments traces métalliques et application à la phytoremédiation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude écotoxicologique d’une friche industrielle contaminée par un cocktail de polluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Siegwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier international : « Mines orphelines »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Meknès, Morocco</w:t>
+              <w:t xml:space="preserve">Quatrièmes Rencontres nationales de la Recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549624v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of dendrochemical methods for the evaluation of the contemporary history of an industrial area (France)</w:t>
               </w:r>
@@ -9105,77 +9105,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree rings in archaeology, climatology and ecology (trace)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, San Leucio-Caserta, Italy</w:t>
@@ -9338,51 +9338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Ackerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres COMIFER-Gemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t>
@@ -9424,51 +9424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criquet Stéven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9530,372 +9530,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’importance des sols urbains pour réduire le risque d’inondation dans une ville méditerranéenne (Marseille, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
+                <w:t xml:space="preserve">Characterization and decision support for the management of industrial wastelands in urban peripheral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M Ciarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Urban peripheral. Intersol: “polluted sites and soils: a major challenge for major urban projects”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549986v1</w:t>
+                <w:t xml:space="preserve">hal-03549857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet MUSE : Vers une prise en compte de la multi­fonctionnalité des sols dans les documents d’urbanisme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+                <w:t xml:space="preserve">L’importance des sols urbains pour réduire le risque d’inondation dans une ville méditerranéenne (Marseille, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2018, Nancy, France. 6 p</w:t>
+              <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791103v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and decision support for the management of industrial wastelands in urban peripheral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+                <w:t xml:space="preserve">Projet MUSE : Vers une prise en compte de la multi­fonctionnalité des sols dans les documents d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James M Ciarlo</w:t>
+                <w:t xml:space="preserve">Fabienne Marseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E. Mathe</w:t>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban peripheral. Intersol: “polluted sites and soils: a major challenge for major urban projects”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2018, Nancy, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549857v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical analysis of metallic trace elements of toxicological concern in Lebanese pita and risk characterization for the consumers</w:t>
               </w:r>
@@ -10041,51 +10041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criquet Stéven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10140,51 +10140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appauvrissement en silicium disponible des sols cultivés et conséquences à long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10324,510 +10324,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards inclusion of the ecosystem soil quality in the French urban planning: Review of existing tools and of remaining challenges</w:t>
+                <w:t xml:space="preserve">Spatial-temporal changes of urban and peri-urban soil land-use: A state-of-the-art on measurement, drivers and effects of soil artificialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Franck-Neel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Leguern</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550013v1</w:t>
+                <w:t xml:space="preserve">hal-03553117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de la qualité des sols dans les documents d’urbanisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Keller</w:t>
+                <w:t xml:space="preserve">Towards inclusion of the ecosystem soil quality in the French urban planning: Review of existing tools and of remaining challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Franck-Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leguern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CGDD-MEEM et AllEnvi « Transition écologique : pour une interaction entre politiques publiques et recherches finalisées »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553821v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing phytoavailable silicon in soils using silicon isotopes and Ge/Si ratios</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indicateurs de la qualité des sols dans les documents d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon, Silica &amp; their Isotopes: Biology, Biogeochemistry &amp; Biotechnology (IBIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Blanes, Spain</w:t>
+              <w:t xml:space="preserve">Colloque CGDD-MEEM et AllEnvi « Transition écologique : pour une interaction entre politiques publiques et recherches finalisées »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553133v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-temporal changes of urban and peri-urban soil land-use: A state-of-the-art on measurement, drivers and effects of soil artificialisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+                <w:t xml:space="preserve">Tracing phytoavailable silicon in soils using silicon isotopes and Ge/Si ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Silicon, Silica &amp; their Isotopes: Biology, Biogeochemistry &amp; Biotechnology (IBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Blanes, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553117v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bauxite residue deposits of the mining basin of Provence: characterization and impacts on the physico-chemical and biological qualities of soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10895,77 +10895,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude écosystémique d’un dépôt de résidus de bauxite en Provence : le cas du crassier du Griffon, Vitrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11046,51 +11046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11135,588 +11135,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préconisation d’utilisation des sols et qualité des sols en zone urbaine et péri-urbaine – application du bassin minier de Provence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Keller</w:t>
+                <w:t xml:space="preserve">Projet DORIS - Les dépôts de boues rouges du bassin minier de Provence : caractérisation et impacts sur la qualité physico-chimique et biologique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Robert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique ADEME "Le sol acteur clé des territoires et du climat"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve"> Séminaire annuel de l'OHM Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Simiane-Collonge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553825v1</w:t>
+                <w:t xml:space="preserve">hal-01766555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon uptake in a repeated wheat cropping system - Impact on soil and Si pools and role of fertilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Plant effect on Si concentration in soil solution and phytoavailable Si from various Si sources - Evidence from pot experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Barboni</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rizwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Allami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553806v1</w:t>
+                <w:t xml:space="preserve">hal-03553816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-plant-atmosphere transfer of organic and metal(oid) pollutants in an industrial and urban area</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Préconisation d’utilisation des sols et qualité des sols en zone urbaine et péri-urbaine – application du bassin minier de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSOIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Istanboul, Turkey</w:t>
+              <w:t xml:space="preserve">Journée Technique ADEME "Le sol acteur clé des territoires et du climat"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553795v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet DORIS - Les dépôts de boues rouges du bassin minier de Provence : caractérisation et impacts sur la qualité physico-chimique et biologique des sols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon uptake in a repeated wheat cropping system - Impact on soil and Si pools and role of fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rizwan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Séminaire annuel de l'OHM Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Simiane-Collonge, France</w:t>
+              <w:t xml:space="preserve">EUROSOIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766555v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant effect on Si concentration in soil solution and phytoavailable Si from various Si sources - Evidence from pot experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Soil-plant-atmosphere transfer of organic and metal(oid) pollutants in an industrial and urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Miche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Istanboul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553816v1</w:t>
+                <w:t xml:space="preserve">hal-03553795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoliths, agriculture and environmental stres</w:t>
               </w:r>
@@ -11754,51 +11754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Anwar-Ul-Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Meeting on Phytolith Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Aix-en-Provence, France</w:t>
@@ -11827,103 +11827,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Dépôts de Boues Rouges du Bassin Minier de Provence : Caractérisation et Impacts sur la Qualité Physico-Chimique et Biologique des Sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criquet Stéven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t>
@@ -11946,510 +11946,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation géophysique des terrils du &amp;quot;BMP&amp;quot; : structures et processus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le lignite du Bassin Minier de Provence : influence sur les propriétés physico-chimiques et biologiques des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E Mathé</w:t>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Parisot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virgile Calvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Terrils du Bassin Minier de Provence »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627101v1</w:t>
+                <w:t xml:space="preserve">hal-04627110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lignite du Bassin Minier de Provence : influence sur les propriétés physico-chimiques et biologiques des sols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéven Criquet</w:t>
+                <w:t xml:space="preserve">Caractérisation géophysique des terrils du &amp;quot;BMP&amp;quot; : structures et processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Terrils du Bassin Minier de Provence »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627110v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine- application du bassin minier de Provence - 1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+                <w:t xml:space="preserve">Le Lignite des Terrils de Provence : spatialisation et influence sur les activités microbiennes des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Étude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Meyreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787623v1</w:t>
+                <w:t xml:space="preserve">hal-04622562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Lignite des Terrils de Provence : spatialisation et influence sur les activités microbiennes des sols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virgile Calvert</w:t>
+                <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine- application du bassin minier de Provence - 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ajmone-Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Meyreuil, France</w:t>
+              <w:t xml:space="preserve">Journées d'Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622562v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine</w:t>
               </w:r>
@@ -12560,103 +12560,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine application du bassin minier de Provence - 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ajmone-Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du RMT Sols et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
@@ -12711,51 +12711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2012: Soil science for the benefit of mankind and environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12914,579 +12914,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses écotoxicologiques d’un cocktail de polluants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Can vegetated urban soils reduce run-off? Case study in Marseille, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres nationales ADEME de la Recherche sur les Sites et Sols Pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montrouge, France</w:t>
+              <w:t xml:space="preserve">Wageningen Soil Conference 2019: Understanding soil functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556330v1</w:t>
+                <w:t xml:space="preserve">hal-03557654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can vegetated urban soils reduce run-off? Case study in Marseille, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Réponses écotoxicologiques d’un cocktail de polluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Siegwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wageningen Soil Conference 2019: Understanding soil functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres nationales ADEME de la Recherche sur les Sites et Sols Pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557654v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet MUSE : Vers une prise en compte de la multi­fonctionnalité des sols dans les documents d’urbanisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and decision support for the management of industrial wastelands in urban periphery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ciarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Guern</w:t>
+                <w:t xml:space="preserve">P.-E. Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t>
+              <w:t xml:space="preserve">Colloque INTERSOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791358v1</w:t>
+                <w:t xml:space="preserve">hal-03556332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and decision support for the management of industrial wastelands in urban periphery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Ciarlo</w:t>
+                <w:t xml:space="preserve">Projet MUSE : Vers une prise en compte de la multi­fonctionnalité des sols dans les documents d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Marseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E. Mathe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INTERSOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556332v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et aide à la décision dans le cadre de la gestion d’une ancienne friche industrielle de périphérie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ciarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines durables : vecteur pour la transition écologique / Sustainable Urban Agricultures : Vector for the Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
@@ -13509,329 +13509,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic contamination of wheat-cultivated soils in the Bekaa flatland of Lebanon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zn isotopes as tracers of a 166-year old Pb-Ag contamination in soils in National Parc of Calanques, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Daou</w:t>
+                <w:t xml:space="preserve">R. Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ouaini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Z Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556335v1</w:t>
+                <w:t xml:space="preserve">hal-03556336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn isotopes as tracers of a 166-year old Pb-Ag contamination in soils in National Parc of Calanques, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metallic contamination of wheat-cultivated soils in the Bekaa flatland of Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gelly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Keller</w:t>
+                <w:t xml:space="preserve">R. Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Fekiacova</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Ouaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556336v1</w:t>
+                <w:t xml:space="preserve">hal-03556335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The terrestrial red mud deposits in Provence : Ongoing researches in soil science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, SFÉcologie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
@@ -14011,263 +14011,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires, villes et campagnes face à l' étalement urbain et au changement climatique</w:t>
+                <w:t xml:space="preserve">Territoires, villes et campagnes face à l’étalement urbain et au changement climatique. Une démarche intégrative pour préserver les sols, l’eau et la production agricole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Reynders</w:t>
+                <w:t xml:space="preserve">S. Reynders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lorraine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Descamps</w:t>
+                <w:t xml:space="preserve">B. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">éditions Johanet, 152p, 2013, 979-10-91089-09-8</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810897v1</w:t>
+                <w:t xml:space="preserve">hal-01336567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires, villes et campagnes face à l’étalement urbain et au changement climatique. Une démarche intégrative pour préserver les sols, l’eau et la production agricole.</w:t>
+                <w:t xml:space="preserve">Territoires, villes et campagnes face à l' étalement urbain et au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Reynders</w:t>
+                <w:t xml:space="preserve">Suzanne Reynders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lorraine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Descamps</w:t>
+                <w:t xml:space="preserve">Bernard Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">éditions Johanet, 152p, 2013, 979-10-91089-09-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336567v1</w:t>
+                <w:t xml:space="preserve">hal-02810897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14715,90 +14715,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience des territoires aux changements globaux : quelle démarche ? Quelles prespectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lorraine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -14865,51 +14865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15075,51 +15075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15184,77 +15184,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15319,64 +15319,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisation d’utilisation des sols et qualité des sols en zone urbaine et péri-urbaine – Application du bassin minier de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ajmone-Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Biasioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15597,51 +15597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07058-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233; Houmma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00913-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13972-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02872-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00711" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01376-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018105v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ouedraogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115722" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pittatore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Angelini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2022.100034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00877-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03310179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roulier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Enzo Dauphin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14604-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05232-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03274382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115302" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115321" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116897" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02985696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Hasnaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9111458" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Sanz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114455" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barbieri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63211-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110847" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yung" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Girardclos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.072" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073144v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gelly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.092" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Henner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bredoire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tailliez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierrisnard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.04.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765457v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.12.089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458003v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafaqat Ali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Abbas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zia-Ur-Rehman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhir Hannan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.04.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charbonnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Babaguela" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Davidian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5351-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Davidian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2220-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4055-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.10.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV9VKH96-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458014v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Braun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0WC2T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clouard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Criquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzaioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.05.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVF2KBW9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric Panfili" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1703-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M9LQN72B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866997v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3S2SPTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654586v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Panfili" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0974-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4B92VZGC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440079v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787637v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lambert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930510v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0039-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02000057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Diallo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevena Basic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Galland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hammer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mclaughlin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hamon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.12.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9V2N4V3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02002134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine G&#252;nthardt-Goerg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01494197v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanillas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Vittoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-872892" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02002116v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02000134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desantis Laura" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Frey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02000142v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Martinoia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353081v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2004.02.030" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCFRM76S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353077v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hammer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/SUM2002182" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353074v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kayser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Richner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brodbeck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022590609042" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353078v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayser" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/SUM2002183" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353069v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2002.1561" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785726v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Righi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985599546253" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785709v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Vedy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363026v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366342v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590516v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293831v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549212v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03547740v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarellid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marzaioli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546578v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3840" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549188v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627031v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihaine Ben Nacib" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahr" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smouni" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02481191v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guern" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leroi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11491" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549523v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451405v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549714v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Siegwald" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549624v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549678v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yung" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549642v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549897v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549986v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791103v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marseille" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549857v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ciarlo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733845v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouaini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebib" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.791" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615270v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549979v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549783v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550013v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Franck-Neel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leguern" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553821v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553117v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766513v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623896v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wallon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553825v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553806v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553795v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766555v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553816v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sha" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allami" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623648v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627101v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Math&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627110v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787623v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622562v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787622v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787633v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088381v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556330v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurette" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siegwald" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557654v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791358v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556332v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciarlo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556333v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556335v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556336v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451222v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570248v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810897v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynders" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Dangeard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Descamps" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336567v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynders" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Descamps" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420839v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336619v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecerf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336566v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452926v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787627v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biasioli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cormier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07058-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233; Houmma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00913-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13972-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02872-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00711" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01376-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018105v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ouedraogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115722" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pittatore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Angelini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2022.100034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00877-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115321" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03274382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115302" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03310179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roulier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Enzo Dauphin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14604-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05232-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116897" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02985696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Hasnaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9111458" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Sanz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114455" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barbieri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63211-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110847" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yung" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Girardclos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.072" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073144v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gelly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.092" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Henner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bredoire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tailliez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierrisnard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.04.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765457v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.12.089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458003v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafaqat Ali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Abbas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zia-Ur-Rehman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhir Hannan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.04.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charbonnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Babaguela" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Davidian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5351-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Davidian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2220-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4055-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.10.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV9VKH96-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458014v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Braun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0WC2T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clouard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Criquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzaioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.05.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVF2KBW9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric Panfili" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1703-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M9LQN72B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866997v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3S2SPTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440079v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Panfili" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0974-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4B92VZGC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930510v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0039-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787637v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lambert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02000057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Diallo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevena Basic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Galland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hammer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mclaughlin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hamon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.12.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9V2N4V3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02002134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine G&#252;nthardt-Goerg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01494197v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanillas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Vittoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-872892" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02002116v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02000134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desantis Laura" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Frey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02000142v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Martinoia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353081v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2004.02.030" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCFRM76S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353074v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kayser" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Richner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brodbeck" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022590609042" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353077v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hammer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/SUM2002182" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353078v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayser" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/SUM2002183" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353069v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2002.1561" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785726v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Righi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985599546253" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785709v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Vedy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363026v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366342v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590516v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293831v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03547740v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarellid" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marzaioli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3840" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549212v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549188v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547748v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihaine Ben Nacib" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahr" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smouni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627031v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549302v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02481191v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guern" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leroi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11491" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549523v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451405v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549624v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549714v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Siegwald" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549678v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yung" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549642v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549897v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549857v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ciarlo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549986v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791103v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marseille" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733845v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouaini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebib" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.791" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615270v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549979v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549783v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553117v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550013v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Franck-Neel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leguern" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553821v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766513v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623896v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wallon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766555v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553816v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sha" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allami" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553825v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553806v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553795v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miche" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623648v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627110v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627101v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Math&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622562v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787623v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787622v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787633v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088381v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557654v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556330v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurette" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siegwald" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556332v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciarlo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791358v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556333v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556336v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelly" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556335v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaini" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451222v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570248v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336567v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynders" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Dangeard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Descamps" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810897v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynders" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Descamps" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420839v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336619v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecerf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336566v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452926v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787627v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biasioli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cormier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>