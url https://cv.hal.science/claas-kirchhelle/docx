--- v0 (2026-03-20)
+++ v1 (2026-05-11)
@@ -550,425 +550,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Sustainability Assessment of Pharmaceuticals: Time to Acknowledge Pollution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A research agenda advancing climate change and antimicrobial resistance as interconnected issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Moermond</w:t>
+                <w:t xml:space="preserve">Kelly Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Snape</w:t>
+                <w:t xml:space="preserve">Bianca van Bavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter Hehenkamp</w:t>
+                <w:t xml:space="preserve">Lea Berrang Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Badger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00914⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-025-02507-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300201v1</w:t>
+                <w:t xml:space="preserve">hal-05379572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A research agenda advancing climate change and antimicrobial resistance as interconnected issues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historicising the “Empty Pipeline”: How Antibiotic Innovation Became a Market Failure (1980–2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Berrang Ford</w:t>
+                <w:t xml:space="preserve">Nadya Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerry Badger</w:t>
+                <w:t xml:space="preserve">Mirza Yanira Alas Portillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Carter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erin Lindsey Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vagneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claas Kirchhelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-025-02507-7⟩</w:t>
+              <w:t xml:space="preserve">Public Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.e163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pub.2025.10067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379572v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historicising the “Empty Pipeline”: How Antibiotic Innovation Became a Market Failure (1980–2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadya Wells</w:t>
+                <w:t xml:space="preserve">Environmental Sustainability Assessment of Pharmaceuticals: Time to Acknowledge Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Thornber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Pfleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirza Yanira Alas Portillo</w:t>
+                <w:t xml:space="preserve">Caroline Moermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Lindsey Paterson</w:t>
+                <w:t xml:space="preserve">Jason Snape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Vagneron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wouter Hehenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1, pp.e163. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/pub.2025.10067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376729v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial Resistance: Just Transitions for Shared Futures</w:t>
               </w:r>
@@ -1234,425 +1234,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Jack Li, Conquest of Invisible Enemes. A Human History of Antiviral Drugs. Oxford: Oxford University Press, 2022, 262 pages.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Addressing the Research and Development Gaps in Modern Phage Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Azeredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed Buurman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Krause Haaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metascience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11016-024-01012-5⟩</w:t>
+              <w:t xml:space="preserve">PHAGE: Therapy, Applications, and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/phage.2023.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738677v1</w:t>
+                <w:t xml:space="preserve">hal-04661554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Special Issue: Variable Viruses—The Past, Present, and Future of Bacteriophage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Brives</w:t>
+                <w:t xml:space="preserve">Standards and Their Containers: Introduction to the Thematic Issue on Histories of Microbial Pathogens from the Colonial to the Postcolonial Eras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aro Velmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHAGE: Therapy, Applications, and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/phage.2024.0007⟩</w:t>
+              <w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Standards Standards and their Containers – Histories of Microbial Pathogens from the Colonial to the Postcolonial Eras, 10 (1–2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17351/ests2023.1419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585619v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standards and Their Containers: Introduction to the Thematic Issue on Histories of Microbial Pathogens from the Colonial to the Postcolonial Eras</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jie Jack Li, Conquest of Invisible Enemes. A Human History of Antiviral Drugs. Oxford: Oxford University Press, 2022, 262 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17351/ests2023.1419⟩</w:t>
+              <w:t xml:space="preserve">Metascience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11016-024-01012-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04818309v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the Research and Development Gaps in Modern Phage Therapy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to the Special Issue: Variable Viruses—The Past, Present, and Future of Bacteriophage Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Krause Haaber</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claas Kirchhelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHAGE: Therapy, Applications, and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 5 (1), pp.30-39. </w:t>
+              <w:t xml:space="preserve">, 2024, Variable Viruses, 5 (1), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/phage.2023.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/phage.2024.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661554v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxes of the antibiotic pipeline</w:t>
               </w:r>
@@ -1766,490 +1766,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between Centralization and Fragmentation: The Past, Present, and Future of Phage Collections</w:t>
+                <w:t xml:space="preserve">A just transition for antimicrobial resistance: planning for an equitable and sustainable future with antimicrobial resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Resch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Brives</w:t>
+                <w:t xml:space="preserve">Sheila Rose Varadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
+                <w:t xml:space="preserve">Clare Isobel Rosina Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Hodges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claas Kirchhelle</w:t>
+                <w:t xml:space="preserve">Kym Weed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Masud Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caesar Atuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHAGE: Therapy, Applications, and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/phage.2023.0043⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 403 (10446), pp.2766-2767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)01687-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585658v1</w:t>
+                <w:t xml:space="preserve">hal-04661548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northern Normal: Laboratory Networks, Microbial Culture Collections, and Taxonomies of Power (1939–2000)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shifting targets: typhoid's transformation from an environmental to a vaccine-preventable disease, 1940–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Palanco Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Kirchhelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (4), pp.e232-e244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(23)00500-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17351/ests2023.1445⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04818298v1</w:t>
+                <w:t xml:space="preserve">hal-04661568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting targets: typhoid's transformation from an environmental to a vaccine-preventable disease, 1940–2019</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Northern Normal: Laboratory Networks, Microbial Culture Collections, and Taxonomies of Power (1939–2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Kirchhelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1–2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17351/ests2023.1445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(23)00500-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04661568v1</w:t>
+                <w:t xml:space="preserve">hal-04818298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A just transition for antimicrobial resistance: planning for an equitable and sustainable future with antimicrobial resistance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Between Centralization and Fragmentation: The Past, Present, and Future of Phage Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kym Weed</w:t>
+                <w:t xml:space="preserve">Grégory Resch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syed Masud Ahmed</w:t>
+                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caesar Atuire</w:t>
+                <w:t xml:space="preserve">Francesca Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claas Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 403 (10446), pp.2766-2767. </w:t>
+              <w:t xml:space="preserve">PHAGE: Therapy, Applications, and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Variable Viruses, 5 (1), pp.22-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)01687-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/phage.2023.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661548v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Antibiocene – towards an eco-social analysis of humanity’s antimicrobial footprint</w:t>
               </w:r>
@@ -3408,51 +3408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic Arrivals in Africa: A Case Study of Yaws and Syphilis in Malawi, Zimbabwe and Uganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Palanco Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salome Manyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3568,51 +3568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakshi Saldanha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vanderslott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3666,1674 +3666,1674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the history of helminth prevalence in the UK</w:t>
+                <w:t xml:space="preserve">Governing Global Antimicrobial Resistance: 6 Key Lessons From the Paris Climate Agreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Ryan</w:t>
+                <w:t xml:space="preserve">Isaac Weldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrik Flammer</w:t>
+                <w:t xml:space="preserve">Susan Rogers van Katwyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Nicholson</w:t>
+                <w:t xml:space="preserve">Gian Luca Burci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Loe</w:t>
+                <w:t xml:space="preserve">Thana de Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Reeves</w:t>
+                <w:t xml:space="preserve">Mark Eccleston-Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (4), pp.e0010312. </w:t>
+              <w:t xml:space="preserve">American Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (4), pp.553-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2105/AJPH.2021.306695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661539v1</w:t>
+                <w:t xml:space="preserve">hal-04661523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing Global Antimicrobial Resistance: 6 Key Lessons From the Paris Climate Agreement</w:t>
+                <w:t xml:space="preserve">Reconstructing the history of helminth prevalence in the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Weldon</w:t>
+                <w:t xml:space="preserve">Hannah Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Rogers van Katwyk</w:t>
+                <w:t xml:space="preserve">Patrik Flammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gian Luca Burci</w:t>
+                <w:t xml:space="preserve">Rebecca Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thana de Campos</w:t>
+                <w:t xml:space="preserve">Louise Loe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Eccleston-Turner</w:t>
+                <w:t xml:space="preserve">Ben Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 112 (4), pp.553-557. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (4), pp.e0010312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2105/AJPH.2021.306695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661523v1</w:t>
+                <w:t xml:space="preserve">hal-04661539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waves of attention: patterns and themes of international antimicrobial resistance reports, 1945–2020</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: The Need for Harmonised International Guidelines ahead of COVID-19 Human Infection Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claas Kirchhelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vanderslott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjgh-2021-006909⟩</w:t>
+              <w:t xml:space="preserve">Public Health Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/phrs.2021.1603962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901694v1</w:t>
+                <w:t xml:space="preserve">hal-04661553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIMble innovation—a networked model for public antibiotic trials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adam Roberts</w:t>
+                <w:t xml:space="preserve">In favour of a bespoke COVID-19 vaccines compensation scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Fairgrieve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraint Howells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Kirchhelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vanderslott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2666-5247(21)00182-8⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.448-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(21)00065-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661541v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">There is no market for new antibiotics: this allows an open approach to research and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Klug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahima Idiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Blaskovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Klug</w:t>
+                <w:t xml:space="preserve">Frank von Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Dowson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wellcome Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, pp.146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.16847.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In favour of a bespoke COVID-19 vaccines compensation scheme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geraint Howells</w:t>
+                <w:t xml:space="preserve">History Teaches Us That Confronting Antibiotic Resistance Requires Stronger Global Collective Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Podolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Gradmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bård Hobaek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(21)00065-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Law, Medicine and Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (S3), pp.27-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jlme.12271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999601v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The Need for Harmonised International Guidelines ahead of COVID-19 Human Infection Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NIMble innovation—a networked model for public antibiotic trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Kirchhelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samantha Vanderslott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/phrs.2021.1603962⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (11), pp.e637-e644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2666-5247(21)00182-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661553v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History Teaches Us That Confronting Antibiotic Resistance Requires Stronger Global Collective Action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Scott Podolsky</w:t>
+                <w:t xml:space="preserve">Waves of attention: patterns and themes of international antimicrobial resistance reports, 1945–2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Overton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bud</w:t>
+                <w:t xml:space="preserve">Nicolas Fortané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Broom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Gradmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claas Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Law, Medicine and Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jlme.12271⟩</w:t>
+              <w:t xml:space="preserve">BMJ Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjgh-2021-006909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04661518v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Use of Existing International Legal Mechanisms to Manage the Global Antimicrobial Commons: Identifying Legal Hooks and Institutional Mandates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isaac Weldon</w:t>
+                <w:t xml:space="preserve">Make it new: reformism and British public health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claas Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Giubilini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gordon Dougan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Care Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10728-020-00393-y⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (6), pp.e231-e232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2666-5247(20)30143-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661527v1</w:t>
+                <w:t xml:space="preserve">hal-04661560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make it new: reformism and British public health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governing the Global Antimicrobial Commons: Introduction to Special Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Savulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Giubilini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Rogers van Katwyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2666-5247(20)30143-9⟩</w:t>
+              <w:t xml:space="preserve">Health Care Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10728-019-00388-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661560v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing the Global Antimicrobial Commons: Introduction to Special Issue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Setting the agenda for social science research on the human microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Savulescu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Susan Rogers van Katwyk</w:t>
+                <w:t xml:space="preserve">Beth Greenhough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cressida Jervis Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Lorimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Lezaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Mcleod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Care Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10728-019-00388-4⟩</w:t>
+              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41599-020-0388-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661550v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting the standard: multidisciplinary hallmarks for structural, equitable and tracked antibiotic policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Broom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komatra Chuengsatiansup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Pinto Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Global Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (9), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjgh-2020-003091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting the agenda for social science research on the human microbiome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Javier Lezaun</w:t>
+                <w:t xml:space="preserve">Exploring Models for an International Legal Agreement on the Global Antimicrobial Commons: Lessons from Climate Agreements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Rogers van Katwyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Giubilini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claas Kirchhelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Weldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Mcleod</w:t>
+                <w:t xml:space="preserve">Mark Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (1), </w:t>
+              <w:t xml:space="preserve">Health Care Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.25-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41599-020-0388-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10728-019-00389-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068385v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Inter)nationalising the antibiotic research and development pipeline</w:t>
               </w:r>
@@ -5417,161 +5417,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Models for an International Legal Agreement on the Global Antimicrobial Commons: Lessons from Climate Agreements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Making Use of Existing International Legal Mechanisms to Manage the Global Antimicrobial Commons: Identifying Legal Hooks and Institutional Mandates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Rogers van Katwyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Weldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Giubilini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Care Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 31 (1), pp.25-46. </w:t>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.9-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10728-019-00389-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10728-020-00393-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661513v1</w:t>
+                <w:t xml:space="preserve">hal-04661527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water and Filth: Reevaluating the First Era of Sanitary Typhoid Intervention (1840–1940)</w:t>
               </w:r>
@@ -5700,51 +5700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Anne Dyson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Dougan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 69 (Supplement_5), pp.S388-S394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5954,265 +5954,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A roadmap for sustainably governing the global antimicrobial commons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Rogers van Katwyk</w:t>
+                <w:t xml:space="preserve">Typhoid—From Past to Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claas Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manica Balasegaram</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew Pollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vanderslott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(19)32767-9⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (Supplement_5), pp.S375-S376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661524v1</w:t>
+                <w:t xml:space="preserve">hal-04661537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typhoid—From Past to Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claas Kirchhelle</w:t>
+                <w:t xml:space="preserve">A roadmap for sustainably governing the global antimicrobial commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Rogers van Katwyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manica Balasegaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Boriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Pollard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeremy Farrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Giubilini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 69 (Supplement_5), pp.S375-S376. </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 394 (10211), pp.1788-1789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(19)32767-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661537v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Song: Antibiotic Regulation in British Livestock Production (1953–2006)</w:t>
               </w:r>
@@ -6270,183 +6270,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharming animals: a global history of antibiotics in food production (1935–2017)</w:t>
+                <w:t xml:space="preserve">Toxic Tales—Recent Histories of Pollution, Poisoning, and Pesticides (ca. 1800–2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palgrave Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (1), pp.96. </w:t>
+              <w:t xml:space="preserve">NTM Zeitschrift für Geschichte der Wissenschaften, Technik und Medizin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.213-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41599-018-0152-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00048-018-0190-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661509v1</w:t>
+                <w:t xml:space="preserve">hal-04661525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic Tales—Recent Histories of Pollution, Poisoning, and Pesticides (ca. 1800–2010)</w:t>
+                <w:t xml:space="preserve">Pharming animals: a global history of antibiotics in food production (1935–2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NTM Zeitschrift für Geschichte der Wissenschaften, Technik und Medizin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (2), pp.213-229. </w:t>
+              <w:t xml:space="preserve">Palgrave Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00048-018-0190-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41599-018-0152-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661525v1</w:t>
+                <w:t xml:space="preserve">hal-04661509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patchwork regulation won’t stop antimicrobial resistance</w:t>
               </w:r>
@@ -6702,51 +6702,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Thematic Issue - Standards and their containers. Histories of Microbial Pathogens from the Colonial to the Postcolonial Eras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aro Velmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7376,51 +7376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Northern Normal – Laboratory Networks, Microbial Culture Collections, and Taxonomies of Power (1939-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7496,51 +7496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Boucrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Rose Varadan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">British Academy Just Transitions for AMR Project. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7571,77 +7571,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Financial Models for Antibiotic Development (2000-2016). Witness Seminar conducted by the DryAP project and in collaboration with the Global Health Centre, Geneva Graduate Institute.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirza Alas Portillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Lindsey Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadya Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vagneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Kirchhelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7959,51 +7959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Thornber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bentham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Pfleger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Kirchhelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Adshead" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanplh.2025.101404" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2025.0298" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Boucrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Varadan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pub.2026.10114" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459060v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Alas Portillo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa Doron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anah&#237; Dreser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101315" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moermond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Snape" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hehenkamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00914" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Moon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca van Bavel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Berrang Ford" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Badger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-025-02507-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Wells" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Yanira Alas Portillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Lindsey Paterson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vagneron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pub.2025.10067" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara de Wit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Waltz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pub.2025.10093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pub.2025.10065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Roberts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44259-025-00128-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-024-01012-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brives" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/phage.2024.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aro Velmet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.1419" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661554v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Turner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Azeredo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Buurman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Green" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Krause Haaber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/phage.2023.0045" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G&#243;mez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gradmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Leisner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03211-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Resch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Hodges" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/phage.2023.0043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kirchhelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.1445" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661568v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Webster" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Palanco Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00500-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661548v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Rose Varadan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Isobel Rosina Chandler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kym Weed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Masud Ahmed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caesar Atuire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01687-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-023-02127-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661556v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Fairgrieve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rizzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Halabi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint Howells" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/phrs.2023.1605973" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Glover" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Singer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(22)00235-X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(23)00250-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Podolsky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jme.2022.78" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Borghetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dahan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Goldberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlac083" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661543v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(22)00225-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Balayannis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brazier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(22)00309-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661544v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2022-069999" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/shm/hkac019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Manyau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dixon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Macpherson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nayiga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.9.3.5633" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Saldanha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vanderslott" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjulika Vaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2022-008733" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661539v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Ryan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Flammer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nicholson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Loe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Reeves" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010312" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661523v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Weldon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rogers van Katwyk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Burci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thana de Campos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Eccleston-Turner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2021.306695" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901694v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Overton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Broom" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raymond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2021-006909" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661541v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(21)00182-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661516v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Klug" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Idiris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaskovich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank von Delft" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dowson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.16847.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999601v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Holm" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(21)00065-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661553v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/phrs.2021.1603962" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661518v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd Hobaek" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jlme.12271" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXVDJL9V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Giubilini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harrison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10728-020-00393-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661560v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Dougan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(20)30143-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661550v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hoffman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Savulescu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10728-019-00388-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141444v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Atkinson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komatra Chuengsatiansup" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pinto Ferreira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2020-003091" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068385v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Greenhough" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cressida Jervis Read" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Lorimer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lezaun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mcleod" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-0388-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661519v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30552-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661513v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10728-019-00389-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661529v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maile Phillips" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Pitzer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz610" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661521v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Anne Dyson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz556" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661528v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsnr.2019.0020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661520v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.18302.1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661524v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manica Balasegaram" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Boriello" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Farrar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(19)32767-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661537v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pollard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz551" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661517v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/bhm.2018.0029" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661509v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-018-0152-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661525v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00048-018-0190-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661571v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-07454-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661522v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endeavour.2016.03.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665014v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Uek&#246;tter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818321v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661559v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661532v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62792-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661512v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661564v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665003v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781789209440" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665009v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Singer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661549v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197335v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661566v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Holm" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Thornber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bentham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Pfleger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Kirchhelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Adshead" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanplh.2025.101404" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2025.0298" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Boucrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Varadan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pub.2026.10114" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459060v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Alas Portillo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa Doron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anah&#237; Dreser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101315" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379572v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Moon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca van Bavel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Berrang Ford" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Badger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-025-02507-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Wells" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Yanira Alas Portillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Lindsey Paterson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vagneron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pub.2025.10067" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moermond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Snape" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hehenkamp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00914" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara de Wit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Waltz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pub.2025.10093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pub.2025.10065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Roberts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44259-025-00128-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Turner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Azeredo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Buurman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Green" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Krause Haaber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/phage.2023.0045" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aro Velmet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.1419" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-024-01012-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585619v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brives" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/phage.2024.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G&#243;mez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gradmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Leisner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03211-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Rose Varadan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Isobel Rosina Chandler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kym Weed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Masud Ahmed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caesar Atuire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01687-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Webster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Palanco Lopez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00500-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kirchhelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.1445" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585658v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Resch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Hodges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/phage.2023.0043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-023-02127-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661556v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Fairgrieve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rizzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Halabi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint Howells" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/phrs.2023.1605973" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Glover" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Singer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(22)00235-X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(23)00250-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Podolsky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jme.2022.78" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Borghetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dahan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Goldberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlac083" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661543v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(22)00225-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Balayannis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brazier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(22)00309-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661544v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2022-069999" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/shm/hkac019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Manyau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dixon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Macpherson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nayiga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.9.3.5633" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Saldanha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vanderslott" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjulika Vaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2022-008733" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661523v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Weldon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rogers van Katwyk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Burci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thana de Campos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Eccleston-Turner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2021.306695" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661539v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Ryan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Flammer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nicholson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Loe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Reeves" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010312" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661553v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/phrs.2021.1603962" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999601v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Holm" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(21)00065-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661516v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Klug" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Idiris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaskovich" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank von Delft" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dowson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.16847.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd Hobaek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jlme.12271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXVDJL9V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(21)00182-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901694v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Overton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Broom" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raymond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2021-006909" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661560v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Dougan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(20)30143-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661550v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hoffman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Savulescu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Giubilini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10728-019-00388-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068385v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Greenhough" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cressida Jervis Read" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Lorimer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lezaun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mcleod" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-0388-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141444v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Atkinson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komatra Chuengsatiansup" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pinto Ferreira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2020-003091" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661513v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harrison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10728-019-00389-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661519v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30552-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661527v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10728-020-00393-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661529v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maile Phillips" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Pitzer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz610" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661521v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Anne Dyson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz556" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661528v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsnr.2019.0020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661520v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.18302.1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661537v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pollard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz551" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manica Balasegaram" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Boriello" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Farrar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(19)32767-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661517v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/bhm.2018.0029" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661525v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00048-018-0190-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661509v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-018-0152-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661571v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-07454-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661522v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endeavour.2016.03.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665014v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Uek&#246;tter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818321v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661559v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661532v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62792-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661512v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661564v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665003v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781789209440" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665009v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Singer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661549v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197335v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661566v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Holm" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>