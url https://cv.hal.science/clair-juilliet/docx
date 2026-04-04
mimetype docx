--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -350,433 +350,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de &amp;quot;mai-juin 1968&amp;quot; sur la régulation sociale. Le cas de deux entreprises d'État en Haute-Garonne (1960-1975)</w:t>
+                <w:t xml:space="preserve">Introduction : Contenus et espaces de la formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36 (2), https://shs.cairn.info/revue-french-politics-culture-and-society-2018-2-page-77?lang=fr</w:t>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles), vol.09 - 10 (2), pp. 13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484860v1</w:t>
+                <w:t xml:space="preserve">hal-03033045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un système de formation professionnelle pour les ouvriers de l'industrie aéronautique : le cas de la SNCASE de Toulouse (1944-1956)</w:t>
+                <w:t xml:space="preserve">L'impact de &amp;quot;mai-juin 1968&amp;quot; sur la régulation sociale. Le cas de deux entreprises d'État en Haute-Garonne (1960-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles), vol.09 - 10 (2), pp. 73-96</w:t>
+              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (2), https://shs.cairn.info/revue-french-politics-culture-and-society-2018-2-page-77?lang=fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040035v1</w:t>
+                <w:t xml:space="preserve">hal-05484860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de « mai-juin 1968 » sur la régulation sociale : Le cas de deux entreprises d’État en Haute-Garonne (1960-1975)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire un système de formation professionnelle pour les ouvriers de l'industrie aéronautique : le cas de la SNCASE de Toulouse (1944-1956)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles), vol.09 - 10 (2), pp. 73-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01889484v1</w:t>
+                <w:t xml:space="preserve">hal-03040035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Former la main-d’œuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'impact de « mai-juin 1968 » sur la régulation sociale : Le cas de deux entreprises d’État en Haute-Garonne (1960-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Llopart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (2), pp.75-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/fpcs.2018.360204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030592v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Contenus et espaces de la formation professionnelle</w:t>
+                <w:t xml:space="preserve">Introduction : Former la main-d’œuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles), vol.09 - 10 (2), pp. 13-20</w:t>
+              <w:t xml:space="preserve">, 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles), vol.09 - 10 (1), pp.9-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033045v1</w:t>
+                <w:t xml:space="preserve">hal-03030592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Pour une histoire sociale et culturelle de l'aéronautique au XXe siècle</w:t>
               </w:r>
@@ -838,174 +838,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01542081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occuper une usine de haute technologie : l'exemple de Sud-Aviation Toulouse en mai-juin 1968</w:t>
+                <w:t xml:space="preserve">Stratégies patronales de rénovation du dialogue social dans les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La discrimination syndicale en question : la situation en France, 145, pp.147-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.6917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01541932v1</w:t>
+                <w:t xml:space="preserve">halshs-01542067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies patronales de rénovation du dialogue social dans les années 1970</w:t>
+                <w:t xml:space="preserve">Occuper une usine de haute technologie : l'exemple de Sud-Aviation Toulouse en mai-juin 1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 289, pp.83 à 104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/travailemploi.6917⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01542067v1</w:t>
+                <w:t xml:space="preserve">halshs-01541932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat : Marché du futur, usine du futur, avion du futur : quelles perspectives pour l'industrie aéronautique ?</w:t>
               </w:r>
@@ -1386,266 +1386,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles) – I/II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former la main-d’œuvre industrielle en France. Acteurs, contenus et territoires (fin XIXe-XXe siècles) - I/II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Llopart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, vol.09 - 10 (1), 195 p., 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">vol.09 - 10 (1), 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789678v1</w:t>
+                <w:t xml:space="preserve">halshs-01585663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles) – II/II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles) – I/II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Juilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, vol.09 - 10 (2), 193 p., 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles)</w:t>
+              <w:t xml:space="preserve">, vol.09 - 10 (1), 195 p., 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789718v1</w:t>
+                <w:t xml:space="preserve">hal-03789678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former la main-d’œuvre industrielle en France. Acteurs, contenus et territoires (fin XIXe-XXe siècles) - I/II</w:t>
+                <w:t xml:space="preserve">Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles) – II/II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">vol.09 - 10 (1), 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles)</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol.09 - 10 (2), 193 p., 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01585663v1</w:t>
+                <w:t xml:space="preserve">hal-03789718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3658,51 +3658,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BDEBB93"/>
+    <w:nsid w:val="78F63BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3889,51 +3889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clair-juilliet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2049-0805" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241427940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484947v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Juilliet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.113.0060" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.102.0019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Llopart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2018.360204" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030592v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6917" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.1155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Regagnon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789718v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04885807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542074v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9a4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u97d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04826939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u94y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04821308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u940" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04819026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u93c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u938" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u934" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92r" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u917" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u916" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91h" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clair-juilliet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2049-0805" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241427940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484947v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Juilliet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.113.0060" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.102.0019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Llopart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2018.360204" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6917" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.1155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Regagnon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04885807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542074v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9a4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u97d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04826939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u94y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04821308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u940" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04819026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u93c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u938" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u934" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92r" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u917" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u916" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91h" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>