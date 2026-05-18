--- v1 (2026-04-04)
+++ v2 (2026-05-18)
@@ -350,433 +350,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Contenus et espaces de la formation professionnelle</w:t>
+                <w:t xml:space="preserve">L'impact de &amp;quot;mai-juin 1968&amp;quot; sur la régulation sociale. Le cas de deux entreprises d'État en Haute-Garonne (1960-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles), vol.09 - 10 (2), pp. 13-20</w:t>
+              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (2), https://shs.cairn.info/revue-french-politics-culture-and-society-2018-2-page-77?lang=fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033045v1</w:t>
+                <w:t xml:space="preserve">hal-05484860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de &amp;quot;mai-juin 1968&amp;quot; sur la régulation sociale. Le cas de deux entreprises d'État en Haute-Garonne (1960-1975)</w:t>
+                <w:t xml:space="preserve">Construire un système de formation professionnelle pour les ouvriers de l'industrie aéronautique : le cas de la SNCASE de Toulouse (1944-1956)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36 (2), https://shs.cairn.info/revue-french-politics-culture-and-society-2018-2-page-77?lang=fr</w:t>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles), vol.09 - 10 (2), pp. 73-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484860v1</w:t>
+                <w:t xml:space="preserve">hal-03040035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un système de formation professionnelle pour les ouvriers de l'industrie aéronautique : le cas de la SNCASE de Toulouse (1944-1956)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'impact de « mai-juin 1968 » sur la régulation sociale : Le cas de deux entreprises d’État en Haute-Garonne (1960-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Llopart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (2), pp.75-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/fpcs.2018.360204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040035v1</w:t>
+                <w:t xml:space="preserve">halshs-01889484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de « mai-juin 1968 » sur la régulation sociale : Le cas de deux entreprises d’État en Haute-Garonne (1960-1975)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : Former la main-d’œuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Juilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles), vol.09 - 10 (1), pp.9-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3167/fpcs.2018.360204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01889484v1</w:t>
+                <w:t xml:space="preserve">hal-03030592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Former la main-d’œuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles)</w:t>
+                <w:t xml:space="preserve">Introduction : Contenus et espaces de la formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles), vol.09 - 10 (1), pp.9-28</w:t>
+              <w:t xml:space="preserve">, 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles), vol.09 - 10 (2), pp. 13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030592v1</w:t>
+                <w:t xml:space="preserve">hal-03033045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Pour une histoire sociale et culturelle de l'aéronautique au XXe siècle</w:t>
               </w:r>
@@ -838,174 +838,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01542081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies patronales de rénovation du dialogue social dans les années 1970</w:t>
+                <w:t xml:space="preserve">Occuper une usine de haute technologie : l'exemple de Sud-Aviation Toulouse en mai-juin 1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 289, pp.83 à 104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01542067v1</w:t>
+                <w:t xml:space="preserve">halshs-01541932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occuper une usine de haute technologie : l'exemple de Sud-Aviation Toulouse en mai-juin 1968</w:t>
+                <w:t xml:space="preserve">Stratégies patronales de rénovation du dialogue social dans les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La discrimination syndicale en question : la situation en France, 145, pp.147-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.6917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01541932v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01542067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat : Marché du futur, usine du futur, avion du futur : quelles perspectives pour l'industrie aéronautique ?</w:t>
               </w:r>
@@ -1386,266 +1386,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former la main-d’œuvre industrielle en France. Acteurs, contenus et territoires (fin XIXe-XXe siècles) - I/II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles) – I/II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Juilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">vol.09 - 10 (1), 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol.09 - 10 (1), 195 p., 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01585663v1</w:t>
+                <w:t xml:space="preserve">hal-03789678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles) – I/II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles) – II/II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Llopart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, vol.09 - 10 (1), 195 p., 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles)</w:t>
+              <w:t xml:space="preserve">, vol.09 - 10 (2), 193 p., 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789678v1</w:t>
+                <w:t xml:space="preserve">hal-03789718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles) – II/II</w:t>
+                <w:t xml:space="preserve">Former la main-d’œuvre industrielle en France. Acteurs, contenus et territoires (fin XIXe-XXe siècles) - I/II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Llopart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, vol.09 - 10 (2), 193 p., 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles)</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">vol.09 - 10 (1), 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789718v1</w:t>
+                <w:t xml:space="preserve">halshs-01585663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2457,311 +2457,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jaurès dans La Dépêche (Mondes Sociaux)</w:t>
+                <w:t xml:space="preserve">Les forces aériennes françaises ont une histoire (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/u92z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/u938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818732v1</w:t>
+                <w:t xml:space="preserve">hal-04818930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Guerre à travers ses témoins (Mondes Sociaux)</w:t>
+                <w:t xml:space="preserve">Jean Jaurès dans La Dépêche (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/u92h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/u92z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808702v1</w:t>
+                <w:t xml:space="preserve">hal-04818732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où va l’industrie aéronautique mondiale ? (Mondes Sociaux)</w:t>
+                <w:t xml:space="preserve">La Grande Guerre à travers ses témoins (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/u93c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/u92h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819026v1</w:t>
+                <w:t xml:space="preserve">hal-04808702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forces aériennes françaises ont une histoire (Mondes Sociaux)</w:t>
+                <w:t xml:space="preserve">Où va l’industrie aéronautique mondiale ? (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Juilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/u938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/u93c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818930v1</w:t>
+                <w:t xml:space="preserve">hal-04819026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie quotidienne dans les tranchées (Mondes Sociaux)</w:t>
               </w:r>
@@ -3658,51 +3658,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78F63BD3"/>
+    <w:nsid w:val="DCBADB4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3889,51 +3889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clair-juilliet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2049-0805" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241427940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484947v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Juilliet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.113.0060" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.102.0019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Llopart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2018.360204" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6917" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.1155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Regagnon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04885807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542074v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9a4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u97d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04826939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u94y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04821308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u940" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04819026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u93c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u938" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u934" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92r" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u917" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u916" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91h" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clair-juilliet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2049-0805" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241427940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484947v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Juilliet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.113.0060" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.102.0019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Llopart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2018.360204" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030592v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6917" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.1155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Regagnon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789718v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04885807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542074v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9a4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u97d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04826939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u94y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04821308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u940" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u938" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92h" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04819026v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u93c" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u934" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92r" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u917" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u916" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91h" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>