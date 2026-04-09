--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clair-Yves BOQUIEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Clair-Yves BOQUIEN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur en nutrition humaine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes et fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1983 - Ingénieur Agronome Institut National Agronomique Paris-Grignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988 - Docteur en Sciences des Aliments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de Recherches Classe Exceptionnelle - INRAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2010 - Directeur au sein du bureau de l’Association Européenne des Banques de lait (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et membre des groupes de travail (lait maternel, banques de lait)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - Directeur Centre de Recherche en Nutrition Humaine - Ouest</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRNH-Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">( 2019-2022) & directeur-adjoint (2015-2019 et 2022 - 2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - 2022 Membre commission d’évaluation CE21 (« Food and Food systems ») de l’Agence Nationale de la Recherche (ANR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - Chargé de mission scientifique auprès du Haut Conseil de l'Evaluation de la Recherche et de l'Enseignement Supérieur (HCERES)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 - 2025 Vice-Président de l’Association Européenne des Banques de lait (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985-93 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Doctorat et post-docs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985-88 : Thèse en sciences (INRA Jouy-en-Josas) - 1988-89 : Post-doc à INRA Nouzilly</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989: Chargé Recherches INRA Thiverval-Grignon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988-89 Post-doc INRAE Tours - Nouzilly</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 Post-doc à l’université CORNELL (Ithaca, NY)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fermentation lactique et production d’arôme / texture de produits laitiers frais</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-2004 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Disponibilité INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société DANONE -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chef de projet au Centre de Recherche DANONE de Plessis-Robinson</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fermentation lactique et propriétés organoleptiques des produits laitiers frais (yoghourts et fromages frais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaire de plusieurs projets Européens (Programmes-cadres FP1 à FP3)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chargé de Recherches</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 1280 INRAE Université Nantes</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Physio-pathologie des Adaptations Nutritionnelles)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : nutrition périnatale et programmation nutritionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La composition nutritionnelle du lait maternel et les conséquences sur la croissance et la santé de l’enfant allaité, conformément à l’hypothèse de la programmation nutritionnelle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le flux de lait maternel de la mère à sa descendance dans des essais de supplémentation nutritonnelle dans un modèle animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences scientifiques en nutrition humaine, physiologie, et métabolisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compétences en recherche translationnelle, combinant les:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Etudes sur cohorte, en collaboration étroite avec les cliniciens du service de Néonatologie du CHU de Nantes, (cohorte LACTACOL de nouveau-nés prématurés allaités)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Etudes en expérimentation animale (Utilisation du modèle animal rongeur (rat) pour expérimentations de preuve de concept).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur de plus de 50 publications scientifiques, les plus récentes dans le domaine de la nutrition périnatale et de la composition du lait maternel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Partenaire de projetsindustriels (Nestlé, SAVENCIA, PANAM, VALOREX, France Bébé Nutrition)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur à la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (décision éditoriale en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pre-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">post-reviewing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de manuscrits)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Révision d'une dizaine de manuscrits par an</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisateur de symposiums internationaux à Nantes et Membre du comité scientifique de plusieurs congrès internationaux sur le lait maternel & nutrition périnatale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploration of the Breast Milk Nutriome, Exposome and Microbiome and their Links to Early Growth in Preterm Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.110268. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2026.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of maternal diet with nutritional and chemical exposure markers in human milk from the LACTACOL cohort of preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David-Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (4), pp.157. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-025-03658-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New alternatives to holder pasteurization in processing donor milk in human milk banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido E Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Peila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Escuder-Vieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1409381. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2024.1409381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegan/vegetarian diet and human milk donation: An EMBA survey across European milk banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Gandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Bzikowska‐jura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Karcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Wesolowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal and Child Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mcn.13564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs du lait maternel associés à la croissance pondérale post-natale et la composition corporelle à 2 ans du prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e10. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk oligosaccharides in breast milk and 2-year outcome in preterm infants: An exploratory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hartweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (9), pp.1896-1905. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2022.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast milk protein content at week 3 after birth and neurodevelopmental outcome in preterm infants fed fortified breast milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (7), pp.3959-3969. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-021-02562-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Arginine Supplementation during Gestation and Lactation Increases Milk Yield and Mammary Lipogenesis in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Sirvins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Aguesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151 (5), pp.2188-2198. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxab152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenugreek Stimulates the Expression of Genes Involved in Milk Synthesis and Milk Flow through Modulation of Insulin/GH/IGF-1 Axis and Oxytocin Secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (10), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11101208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous exploration of nutrients and pollutants in human milk and their impact on preterm infant growth: An integrative cross-platform approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Cano-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.109018. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2019.109018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Alexandre-Gouabau et al. “Comprehensive Preterm Breast Milk Metabotype Associated with Optimal Infant Early Growth Pattern”, Nutrients, 2019, 11, 528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David-Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.162. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12010162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the editor: clarifying some aspects and the terminology of individualized human milk fortification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Arslanoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.135. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12887-019-1491-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02294624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fenugreek on Milk Production in Rodent Models of Lactation Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Aguesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Ouguerram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.2571. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11112571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortification of human milk for preterm infants: update and recommendations of the european milk bank association (emba) working group on human milk fortification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Arslanoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2019.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for the establishment and operation of human milk banks in europe: A consensus statement from the european milk bank association (EMBA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Gebauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grovslien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radmila Mileusnic-Milenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2019.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of donor human milk: update and recommendations from the european milk bank association (EMBA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido E. Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Billeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffin Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cavallarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2019.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive preterm breast milk metabotype associated with optimal infant early growth pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11030528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Milk: An Ideal Food for Nutrition of Preterm Newborn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2018.00295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.164. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10020164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait maternel : un aliment idéal pour la nutrition du nouveau-né (En lien avec sa croissance et son devenir neuro-moteur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Citrulline Supplementation and Later Exposure to a High Fructose Diet in Rats Born with a Low Birth Weight: A Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Ouguerram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu9040375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of water turnover method to measure mother's milk flow in a rat model: Application to dams receiving a low protein diet during gestation and lactation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palvadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0180550. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Country-specific chemical signatures of persistent organic pollutants (POPs) in breast milk of French, Danish and Finnish women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Main</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. E. Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.728-738. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.07.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High protein intake in neonatal period induces glomerular hypertrophy and sclerosis in adulthood in rats born with IUGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Boubred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise E. Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79 (1), pp.22-26. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/pr.2015.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MANOE, Maîtrise Allergène NutritiOn Enfant. Etude de la réactivité de patients allergiques à des faibles doses d'allergènes (blé, œuf, lait, arachide). Détection et quantification des allergènes présents à faibles doses dans des matrices alimentaires complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tranquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Echasserieau-Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513583543955866E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration Adjustment of the Mid-infrared Analyzer for an Accurate Determination of the Macronutrient Composition of Human Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Lactation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0890334415588513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Leptin but Not Human Milk Macronutrient Concentration Distinguishes Normal-Weight from Obese Mothers at 1-Month Postpartum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Frasquet-Darrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.e0168568. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher concentrations of branched-chain amino acids in breast milk of obese mothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferchaud Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (11-12), pp.1295-1298. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nut.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of bisphenol A and related substitutes/analogues in human breast milk using gas chromatography-tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Deceuninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 407 (9), pp.2485 - 2497. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-015-8469-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal protein restriction affects milk free amino acid and fatty acid profile in lactating rats: potential role on pup growth and metabolic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin-Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (7), pp.784-795. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiRNA Analysis by Quantitative PCR in Preterm Human Breast Milk Reveals Daily Fluctuations of hsa-miR-16-5p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Floris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Joram-Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0140488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal supplementation with n-3 long chain polyunsaturated fatty acids during perinatal period alleviates the metabolic syndrome disturbances in adult hamster pups fed a high-fat diet after weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Kasbi-Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ulmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (7), pp.726-733. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2014.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of UPLC-ESI-MS/MS to quantitate free amino acid concentrations in micro-samples of mammalian milk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferchaud Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.622. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2193-1801-2-622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term metabolic impact of high protein neonatal feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (5), pp.741-748. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The apparent breastfeeding paradox in very preterm infants: relationship between breast feeding, early weight gain and neurodevelopment based on results from two cohorts, EPIPAGE and LIFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2012-000834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical strategy based on liquidchromatography-high resolution mass spectrometry for measuringperfluorinated compounds in human breast milk: Application to thegeneration of preliminary data regarding perinatal exposure in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Kadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Veyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Barbarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Pagliuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (3), pp.473 - 480. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial dynamics of co- and separately entrapped mixed cultures of mesophilic lactic acid bacteria during the continuous prefermentation of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20, pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an immobilized cell bioreactor for the continuous inoculation of milk in fresh cheese manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18 (1), pp.56-61. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.jim.2900362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of diacetyl production by Lactococcus lactis ssp. lactis CNRZ 483 through oxygen control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79, pp.775-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusable solid phase immunoassay for the detection of citrate lyase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chrzavzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 320, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process performance of continuous inoculation and acidification of milk with immobilized lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sodini-Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 78, pp.1407-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on diacetyl and acetoin production by Lactococcus lactis subsp. lactis biovar diacetilactis CNRZ 483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 62, pp.123-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of citrate lyase by enzyme-linked immunosorbent assay for determining the population of Lactococcus lactis subsp. lactis biovar diacetylactis in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nakache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (1-2), pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for the determination of aroma compounds in dairy products : a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Xanthopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 61 (2), pp.289-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dilution rate and cell immobilization on plasmid stability during continuous cultures of recombinant strains of Lactococcus lactis subsp. lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine d'Angio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (1), pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmid stability in recombinant strains of Lactococcus lactis subsp. lactis during continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine d'Angio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 116 (1), pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet combiné de l'oxygène et de la température sur l'acidification et les productions de diacétyle et d'acétoïne par Lactococcus lactis subsp lactis biovar diacetylactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 74 (2), pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l'immunochimie en agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunoanalyse et Biologie Spécialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of initial oxygen concentration on diacetyl and acetoin production by Lactococcus lactis subsp. lactis biovar diacetylactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 59 (6), pp.1893-1897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of peptidases in lactococci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S.T. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Pos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 58 (1), pp.285-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch cultures of recombinant Lactococcus lactis subsp. lactis in a stirred fermentor. II. Plasmid transfer in mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 37 (3), pp.364-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch cultures of recombinant Lactococcus lactis subsp. lactis in a stirred fermentor. I. Effect of plasmid content on bacterial growth and on genetic stability in pure cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 37 (3), pp.358-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound treatment for harvesting an aminopeptidase from lactic acid bacteria and quantitation of the enzyme by enzyme-linked immunosorbent assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nakache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paraf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 57 (8), pp.2211-2216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic methods for determining populations of Streptococcus cremoris AM2 and Leuconostoc lactis CNRZ 1091 in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 30 (4), pp.402-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une aminopeptidase chez Streptococcus cremoris AM2 et d'une α-galactosidase chez Leuconostoc lactis CNRZ 1091</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 69 (1), pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation d'une aminopeptidase chez Streptococcus cremoris AM2 et d'une alpha-galactosidase chez Leuconostoc lactis CNRZ 1091</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 69, pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of an aminopeptidase from Lactococcus lactis subsp. cremoris AM2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Phan Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 55 (9), pp.2308-2314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fermentation conditions on growth of Streptococcus cremoris AM2 and Leuconostoc lactis CNRZ 1091 in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desmazeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 54 (10), pp.2527-2531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenes de cooperation et d'inhibition entre les bacteries lactiques utilisees en industrie laitiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 67, pp.149-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de coopération et d'inhibition entre les bactéries lactiques utilisées en industrie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E. Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 67 (2), pp.149-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination des populations de Streptococcus cremoris 380 et Leuconostoc lactis 1091 en cultures pures et mixtes par methode enzymatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02857749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clair-Yves BOQUIEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Clair-Yves BOQUIEN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur en nutrition humaine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes et fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1983 - Ingénieur Agronome Institut National Agronomique Paris-Grignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988 - Docteur en Sciences des Aliments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de Recherches Classe Exceptionnelle - INRAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2010 - Directeur au sein du bureau de l’Association Européenne des Banques de lait (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et membre des groupes de travail (lait maternel, banques de lait)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - Directeur Centre de Recherche en Nutrition Humaine - Ouest</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRNH-Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">( 2019-2022) & directeur-adjoint (2015-2019 et 2022 - 2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - 2022 Membre commission d’évaluation CE21 (« Food and Food systems ») de l’Agence Nationale de la Recherche (ANR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - Chargé de mission scientifique auprès du Haut Conseil de l'Evaluation de la Recherche et de l'Enseignement Supérieur (HCERES)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 - 2025 Vice-Président de l’Association Européenne des Banques de lait (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985-93 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Doctorat et post-docs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985-88 : Thèse en sciences (INRA Jouy-en-Josas) - 1988-89 : Post-doc à INRA Nouzilly</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989: Chargé Recherches INRA Thiverval-Grignon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988-89 Post-doc INRAE Tours - Nouzilly</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 Post-doc à l’université CORNELL (Ithaca, NY)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fermentation lactique et production d’arôme / texture de produits laitiers frais</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-2004 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Disponibilité INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société DANONE -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chef de projet au Centre de Recherche DANONE de Plessis-Robinson</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fermentation lactique et propriétés organoleptiques des produits laitiers frais (yoghourts et fromages frais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaire de plusieurs projets Européens (Programmes-cadres FP1 à FP3)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chargé de Recherches</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 1280 INRAE Université Nantes</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Physio-pathologie des Adaptations Nutritionnelles)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : nutrition périnatale et programmation nutritionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La composition nutritionnelle du lait maternel et les conséquences sur la croissance et la santé de l’enfant allaité, conformément à l’hypothèse de la programmation nutritionnelle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le flux de lait maternel de la mère à sa descendance dans des essais de supplémentation nutritonnelle dans un modèle animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences scientifiques en nutrition humaine, physiologie, et métabolisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compétences en recherche translationnelle, combinant les:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Etudes sur cohorte, en collaboration étroite avec les cliniciens du service de Néonatologie du CHU de Nantes, (cohorte LACTACOL de nouveau-nés prématurés allaités)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Etudes en expérimentation animale (Utilisation du modèle animal rongeur (rat) pour expérimentations de preuve de concept).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur de plus de 50 publications scientifiques, les plus récentes dans le domaine de la nutrition périnatale et de la composition du lait maternel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Partenaire de projetsindustriels (Nestlé, SAVENCIA, PANAM, VALOREX, France Bébé Nutrition)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur à la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (décision éditoriale en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pre-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">post-reviewing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de manuscrits)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Révision d'une dizaine de manuscrits par an</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisateur de symposiums internationaux à Nantes et Membre du comité scientifique de plusieurs congrès internationaux sur le lait maternel & nutrition périnatale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploration of the Breast Milk Nutriome, Exposome and Microbiome and their Links to Early Growth in Preterm Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 151, pp.110268. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2026.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of maternal diet with nutritional and chemical exposure markers in human milk from the LACTACOL cohort of preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David-Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (4), pp.157. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-025-03658-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New alternatives to holder pasteurization in processing donor milk in human milk banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido E Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Peila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Escuder-Vieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1409381. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2024.1409381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegan/vegetarian diet and human milk donation: An EMBA survey across European milk banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Gandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Bzikowska‐jura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Karcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Wesolowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal and Child Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mcn.13564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs du lait maternel associés à la croissance pondérale post-natale et la composition corporelle à 2 ans du prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e10. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk oligosaccharides in breast milk and 2-year outcome in preterm infants: An exploratory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hartweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (9), pp.1896-1905. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2022.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast milk protein content at week 3 after birth and neurodevelopmental outcome in preterm infants fed fortified breast milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (7), pp.3959-3969. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-021-02562-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Arginine Supplementation during Gestation and Lactation Increases Milk Yield and Mammary Lipogenesis in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Sirvins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Aguesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151 (5), pp.2188-2198. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxab152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenugreek Stimulates the Expression of Genes Involved in Milk Synthesis and Milk Flow through Modulation of Insulin/GH/IGF-1 Axis and Oxytocin Secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (10), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11101208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous exploration of nutrients and pollutants in human milk and their impact on preterm infant growth: An integrative cross-platform approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Cano-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.109018. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2019.109018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Alexandre-Gouabau et al. “Comprehensive Preterm Breast Milk Metabotype Associated with Optimal Infant Early Growth Pattern”, Nutrients, 2019, 11, 528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David-Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.162. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12010162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the editor: clarifying some aspects and the terminology of individualized human milk fortification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Arslanoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.135. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12887-019-1491-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02294624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortification of human milk for preterm infants: update and recommendations of the european milk bank association (emba) working group on human milk fortification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Arslanoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2019.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for the establishment and operation of human milk banks in europe: A consensus statement from the european milk bank association (EMBA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Gebauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grovslien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radmila Mileusnic-Milenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2019.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fenugreek on Milk Production in Rodent Models of Lactation Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Aguesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Ouguerram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.2571. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11112571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of donor human milk: update and recommendations from the european milk bank association (EMBA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido E. Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Billeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffin Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cavallarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2019.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive preterm breast milk metabotype associated with optimal infant early growth pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11030528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Milk: An Ideal Food for Nutrition of Preterm Newborn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2018.00295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.164. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10020164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait maternel : un aliment idéal pour la nutrition du nouveau-né (En lien avec sa croissance et son devenir neuro-moteur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Citrulline Supplementation and Later Exposure to a High Fructose Diet in Rats Born with a Low Birth Weight: A Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Ouguerram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu9040375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of water turnover method to measure mother's milk flow in a rat model: Application to dams receiving a low protein diet during gestation and lactation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palvadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0180550. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Country-specific chemical signatures of persistent organic pollutants (POPs) in breast milk of French, Danish and Finnish women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Main</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. E. Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.728-738. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.07.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High protein intake in neonatal period induces glomerular hypertrophy and sclerosis in adulthood in rats born with IUGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Boubred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise E. Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79 (1), pp.22-26. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/pr.2015.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration Adjustment of the Mid-infrared Analyzer for an Accurate Determination of the Macronutrient Composition of Human Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Lactation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0890334415588513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MANOE, Maîtrise Allergène NutritiOn Enfant. Etude de la réactivité de patients allergiques à des faibles doses d'allergènes (blé, œuf, lait, arachide). Détection et quantification des allergènes présents à faibles doses dans des matrices alimentaires complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tranquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Echasserieau-Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513583543955866E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Leptin but Not Human Milk Macronutrient Concentration Distinguishes Normal-Weight from Obese Mothers at 1-Month Postpartum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Frasquet-Darrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.e0168568. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher concentrations of branched-chain amino acids in breast milk of obese mothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferchaud Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (11-12), pp.1295-1298. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nut.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of bisphenol A and related substitutes/analogues in human breast milk using gas chromatography-tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Deceuninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 407 (9), pp.2485 - 2497. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-015-8469-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiRNA Analysis by Quantitative PCR in Preterm Human Breast Milk Reveals Daily Fluctuations of hsa-miR-16-5p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Floris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Joram-Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0140488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal protein restriction affects milk free amino acid and fatty acid profile in lactating rats: potential role on pup growth and metabolic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin-Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (7), pp.784-795. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal supplementation with n-3 long chain polyunsaturated fatty acids during perinatal period alleviates the metabolic syndrome disturbances in adult hamster pups fed a high-fat diet after weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Kasbi-Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ulmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (7), pp.726-733. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2014.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of UPLC-ESI-MS/MS to quantitate free amino acid concentrations in micro-samples of mammalian milk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferchaud Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.622. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2193-1801-2-622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term metabolic impact of high protein neonatal feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (5), pp.741-748. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The apparent breastfeeding paradox in very preterm infants: relationship between breast feeding, early weight gain and neurodevelopment based on results from two cohorts, EPIPAGE and LIFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2012-000834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical strategy based on liquidchromatography-high resolution mass spectrometry for measuringperfluorinated compounds in human breast milk: Application to thegeneration of preliminary data regarding perinatal exposure in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Kadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Veyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Barbarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Pagliuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (3), pp.473 - 480. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial dynamics of co- and separately entrapped mixed cultures of mesophilic lactic acid bacteria during the continuous prefermentation of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20, pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an immobilized cell bioreactor for the continuous inoculation of milk in fresh cheese manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18 (1), pp.56-61. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.jim.2900362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of diacetyl production by Lactococcus lactis ssp. lactis CNRZ 483 through oxygen control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79, pp.775-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusable solid phase immunoassay for the detection of citrate lyase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chrzavzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 320, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process performance of continuous inoculation and acidification of milk with immobilized lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sodini-Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 78, pp.1407-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on diacetyl and acetoin production by Lactococcus lactis subsp. lactis biovar diacetilactis CNRZ 483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 62, pp.123-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of citrate lyase by enzyme-linked immunosorbent assay for determining the population of Lactococcus lactis subsp. lactis biovar diacetylactis in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nakache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (1-2), pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for the determination of aroma compounds in dairy products : a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Xanthopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 61 (2), pp.289-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dilution rate and cell immobilization on plasmid stability during continuous cultures of recombinant strains of Lactococcus lactis subsp. lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine d'Angio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (1), pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmid stability in recombinant strains of Lactococcus lactis subsp. lactis during continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine d'Angio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 116 (1), pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet combiné de l'oxygène et de la température sur l'acidification et les productions de diacétyle et d'acétoïne par Lactococcus lactis subsp lactis biovar diacetylactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 74 (2), pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l'immunochimie en agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunoanalyse et Biologie Spécialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of initial oxygen concentration on diacetyl and acetoin production by Lactococcus lactis subsp. lactis biovar diacetylactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 59 (6), pp.1893-1897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of peptidases in lactococci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S.T. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Pos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 58 (1), pp.285-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch cultures of recombinant Lactococcus lactis subsp. lactis in a stirred fermentor. II. Plasmid transfer in mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 37 (3), pp.364-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch cultures of recombinant Lactococcus lactis subsp. lactis in a stirred fermentor. I. Effect of plasmid content on bacterial growth and on genetic stability in pure cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 37 (3), pp.358-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound treatment for harvesting an aminopeptidase from lactic acid bacteria and quantitation of the enzyme by enzyme-linked immunosorbent assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nakache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paraf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 57 (8), pp.2211-2216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une aminopeptidase chez Streptococcus cremoris AM2 et d'une α-galactosidase chez Leuconostoc lactis CNRZ 1091</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 69 (1), pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic methods for determining populations of Streptococcus cremoris AM2 and Leuconostoc lactis CNRZ 1091 in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 30 (4), pp.402-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation d'une aminopeptidase chez Streptococcus cremoris AM2 et d'une alpha-galactosidase chez Leuconostoc lactis CNRZ 1091</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 69, pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of an aminopeptidase from Lactococcus lactis subsp. cremoris AM2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Phan Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 55 (9), pp.2308-2314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fermentation conditions on growth of Streptococcus cremoris AM2 and Leuconostoc lactis CNRZ 1091 in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desmazeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 54 (10), pp.2527-2531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenes de cooperation et d'inhibition entre les bacteries lactiques utilisees en industrie laitiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 67, pp.149-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de coopération et d'inhibition entre les bactéries lactiques utilisées en industrie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E. Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 67 (2), pp.149-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination des populations de Streptococcus cremoris 380 et Leuconostoc lactis 1091 en cultures pures et mixtes par methode enzymatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02857749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A8FA175"/>
+    <w:nsid w:val="F1047B58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DF76FEFD"/>
+    <w:nsid w:val="1EAFBBC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E9D978C"/>
+    <w:nsid w:val="6454A4C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europeanmilkbanking.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crnh-ouest.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.angers-nantes.inra.fr/phan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido E Moro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Peila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Escuder-Vieco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1409381" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Gandino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bzikowska&#8208;jura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Karcz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Cassidy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Wesolowska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moulazem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moyon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croyal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourdel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hartweg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipu Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boscher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02562-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sirvins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gandon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab152" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11101208" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02294624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertac Arslanoglu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline King" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lamireau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tonetto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-019-1491-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112571" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2019.00076" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Weaver" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Gebauer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grovslien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Mileusnic-Milenovic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2019.00053" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido E. Moro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Billeaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buffin Rachel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calvo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavallarin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2019.00049" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2018.00295" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.07.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thang Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9040375" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palvadeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180550" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Main" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Virtanen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.07.069" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H3XQHXL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633522v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boubred" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buffat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2015.176" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652907v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau-Laporte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513583543955866E12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487353v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334415588513" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frasquet-Darrieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Gaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Christin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168568" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2016.05.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB5X1TGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637449v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8469-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin-Agnoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.02.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q0Q1BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641551v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Floris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joram-Gauvard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140488" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636983v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi-Chadli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.03.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MZMT49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nael" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-622" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415274v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.02.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WBTJPHC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Picaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2012-000834" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Kadar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarossa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Pagliuca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.077" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6HJ0WL1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sodini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jim.2900362" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2LDZ6LFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693291v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boumerdassi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmazeaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690813v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joyeux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chrzavzez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sodini-Gallot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bassit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706973v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. David" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nakache" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hartley" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707272v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Xanthopoulos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706891v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine d'Angio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706358v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929382v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bassit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Picque" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corrieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710931v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711819v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707933v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S.T. Tan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Pos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Alami" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703024v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709309v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paraf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727478v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Desmazeaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corrieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724365v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721915v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neviani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Phan Thanh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gripon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722294v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desmazeaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726095v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929090v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Juillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Spinnler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857749v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europeanmilkbanking.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crnh-ouest.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.angers-nantes.inra.fr/phan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido E Moro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Peila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Escuder-Vieco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1409381" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Gandino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bzikowska&#8208;jura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Karcz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Cassidy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Wesolowska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moulazem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moyon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croyal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourdel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hartweg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipu Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boscher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02562-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sirvins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gandon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab152" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11101208" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02294624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertac Arslanoglu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline King" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lamireau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tonetto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-019-1491-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2019.00076" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Weaver" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Gebauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grovslien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Mileusnic-Milenovic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2019.00053" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112571" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido E. Moro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Billeaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buffin Rachel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calvo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavallarin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2019.00049" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2018.00295" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.07.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thang Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9040375" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palvadeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180550" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Main" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Virtanen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.07.069" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H3XQHXL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633522v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boubred" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buffat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2015.176" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334415588513" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau-Laporte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513583543955866E12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frasquet-Darrieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Gaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Christin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168568" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2016.05.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB5X1TGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637449v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8469-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641551v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Floris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joram-Gauvard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140488" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin-Agnoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.02.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q0Q1BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636983v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi-Chadli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.03.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MZMT49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nael" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-622" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415274v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.02.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WBTJPHC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Picaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2012-000834" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Kadar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarossa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Pagliuca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.077" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6HJ0WL1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sodini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jim.2900362" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2LDZ6LFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693291v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boumerdassi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmazeaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690813v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joyeux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chrzavzez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sodini-Gallot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bassit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706973v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. David" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nakache" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hartley" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707272v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Xanthopoulos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706891v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine d'Angio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706358v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929382v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bassit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Picque" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corrieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710931v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711819v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707933v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S.T. Tan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Pos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Alami" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703024v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709309v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paraf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929150v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Desmazeaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corrieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727478v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724365v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721915v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neviani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Phan Thanh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gripon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722294v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desmazeaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726095v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929090v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Juillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Spinnler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857749v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>