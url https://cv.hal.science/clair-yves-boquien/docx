--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clair-Yves BOQUIEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Clair-Yves BOQUIEN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur en nutrition humaine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes et fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1983 - Ingénieur Agronome Institut National Agronomique Paris-Grignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988 - Docteur en Sciences des Aliments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de Recherches Classe Exceptionnelle - INRAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2010 - Directeur au sein du bureau de l’Association Européenne des Banques de lait (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et membre des groupes de travail (lait maternel, banques de lait)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - Directeur Centre de Recherche en Nutrition Humaine - Ouest</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRNH-Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">( 2019-2022) & directeur-adjoint (2015-2019 et 2022 - 2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - 2022 Membre commission d’évaluation CE21 (« Food and Food systems ») de l’Agence Nationale de la Recherche (ANR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - Chargé de mission scientifique auprès du Haut Conseil de l'Evaluation de la Recherche et de l'Enseignement Supérieur (HCERES)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 - 2025 Vice-Président de l’Association Européenne des Banques de lait (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985-93 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Doctorat et post-docs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985-88 : Thèse en sciences (INRA Jouy-en-Josas) - 1988-89 : Post-doc à INRA Nouzilly</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989: Chargé Recherches INRA Thiverval-Grignon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988-89 Post-doc INRAE Tours - Nouzilly</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 Post-doc à l’université CORNELL (Ithaca, NY)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fermentation lactique et production d’arôme / texture de produits laitiers frais</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-2004 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Disponibilité INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société DANONE -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chef de projet au Centre de Recherche DANONE de Plessis-Robinson</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fermentation lactique et propriétés organoleptiques des produits laitiers frais (yoghourts et fromages frais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaire de plusieurs projets Européens (Programmes-cadres FP1 à FP3)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chargé de Recherches</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 1280 INRAE Université Nantes</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Physio-pathologie des Adaptations Nutritionnelles)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : nutrition périnatale et programmation nutritionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La composition nutritionnelle du lait maternel et les conséquences sur la croissance et la santé de l’enfant allaité, conformément à l’hypothèse de la programmation nutritionnelle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le flux de lait maternel de la mère à sa descendance dans des essais de supplémentation nutritonnelle dans un modèle animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences scientifiques en nutrition humaine, physiologie, et métabolisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compétences en recherche translationnelle, combinant les:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Etudes sur cohorte, en collaboration étroite avec les cliniciens du service de Néonatologie du CHU de Nantes, (cohorte LACTACOL de nouveau-nés prématurés allaités)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Etudes en expérimentation animale (Utilisation du modèle animal rongeur (rat) pour expérimentations de preuve de concept).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur de plus de 50 publications scientifiques, les plus récentes dans le domaine de la nutrition périnatale et de la composition du lait maternel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Partenaire de projetsindustriels (Nestlé, SAVENCIA, PANAM, VALOREX, France Bébé Nutrition)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur à la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (décision éditoriale en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pre-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">post-reviewing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de manuscrits)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Révision d'une dizaine de manuscrits par an</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisateur de symposiums internationaux à Nantes et Membre du comité scientifique de plusieurs congrès internationaux sur le lait maternel & nutrition périnatale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploration of the Breast Milk Nutriome, Exposome and Microbiome and their Links to Early Growth in Preterm Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 151, pp.110268. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2026.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of maternal diet with nutritional and chemical exposure markers in human milk from the LACTACOL cohort of preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David-Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (4), pp.157. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-025-03658-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New alternatives to holder pasteurization in processing donor milk in human milk banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido E Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Peila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Escuder-Vieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1409381. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2024.1409381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegan/vegetarian diet and human milk donation: An EMBA survey across European milk banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Gandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Bzikowska‐jura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Karcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Wesolowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal and Child Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mcn.13564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs du lait maternel associés à la croissance pondérale post-natale et la composition corporelle à 2 ans du prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e10. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk oligosaccharides in breast milk and 2-year outcome in preterm infants: An exploratory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hartweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (9), pp.1896-1905. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2022.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast milk protein content at week 3 after birth and neurodevelopmental outcome in preterm infants fed fortified breast milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (7), pp.3959-3969. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-021-02562-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Arginine Supplementation during Gestation and Lactation Increases Milk Yield and Mammary Lipogenesis in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Sirvins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Aguesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151 (5), pp.2188-2198. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxab152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenugreek Stimulates the Expression of Genes Involved in Milk Synthesis and Milk Flow through Modulation of Insulin/GH/IGF-1 Axis and Oxytocin Secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (10), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11101208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous exploration of nutrients and pollutants in human milk and their impact on preterm infant growth: An integrative cross-platform approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Cano-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.109018. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2019.109018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Alexandre-Gouabau et al. “Comprehensive Preterm Breast Milk Metabotype Associated with Optimal Infant Early Growth Pattern”, Nutrients, 2019, 11, 528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David-Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.162. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12010162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the editor: clarifying some aspects and the terminology of individualized human milk fortification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Arslanoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.135. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12887-019-1491-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02294624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortification of human milk for preterm infants: update and recommendations of the european milk bank association (emba) working group on human milk fortification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Arslanoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2019.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for the establishment and operation of human milk banks in europe: A consensus statement from the european milk bank association (EMBA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Gebauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grovslien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radmila Mileusnic-Milenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2019.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fenugreek on Milk Production in Rodent Models of Lactation Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Aguesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Ouguerram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.2571. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11112571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of donor human milk: update and recommendations from the european milk bank association (EMBA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido E. Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Billeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffin Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cavallarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2019.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive preterm breast milk metabotype associated with optimal infant early growth pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11030528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Milk: An Ideal Food for Nutrition of Preterm Newborn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2018.00295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.164. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10020164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait maternel : un aliment idéal pour la nutrition du nouveau-né (En lien avec sa croissance et son devenir neuro-moteur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Citrulline Supplementation and Later Exposure to a High Fructose Diet in Rats Born with a Low Birth Weight: A Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Ouguerram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu9040375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of water turnover method to measure mother's milk flow in a rat model: Application to dams receiving a low protein diet during gestation and lactation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palvadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0180550. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Country-specific chemical signatures of persistent organic pollutants (POPs) in breast milk of French, Danish and Finnish women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Main</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. E. Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.728-738. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.07.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High protein intake in neonatal period induces glomerular hypertrophy and sclerosis in adulthood in rats born with IUGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Boubred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise E. Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79 (1), pp.22-26. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/pr.2015.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration Adjustment of the Mid-infrared Analyzer for an Accurate Determination of the Macronutrient Composition of Human Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Lactation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0890334415588513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MANOE, Maîtrise Allergène NutritiOn Enfant. Etude de la réactivité de patients allergiques à des faibles doses d'allergènes (blé, œuf, lait, arachide). Détection et quantification des allergènes présents à faibles doses dans des matrices alimentaires complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tranquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Echasserieau-Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513583543955866E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Leptin but Not Human Milk Macronutrient Concentration Distinguishes Normal-Weight from Obese Mothers at 1-Month Postpartum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Frasquet-Darrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.e0168568. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher concentrations of branched-chain amino acids in breast milk of obese mothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferchaud Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (11-12), pp.1295-1298. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nut.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of bisphenol A and related substitutes/analogues in human breast milk using gas chromatography-tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Deceuninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 407 (9), pp.2485 - 2497. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-015-8469-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiRNA Analysis by Quantitative PCR in Preterm Human Breast Milk Reveals Daily Fluctuations of hsa-miR-16-5p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Floris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Joram-Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0140488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal protein restriction affects milk free amino acid and fatty acid profile in lactating rats: potential role on pup growth and metabolic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin-Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (7), pp.784-795. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal supplementation with n-3 long chain polyunsaturated fatty acids during perinatal period alleviates the metabolic syndrome disturbances in adult hamster pups fed a high-fat diet after weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Kasbi-Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ulmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (7), pp.726-733. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2014.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of UPLC-ESI-MS/MS to quantitate free amino acid concentrations in micro-samples of mammalian milk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferchaud Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.622. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2193-1801-2-622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term metabolic impact of high protein neonatal feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (5), pp.741-748. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The apparent breastfeeding paradox in very preterm infants: relationship between breast feeding, early weight gain and neurodevelopment based on results from two cohorts, EPIPAGE and LIFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2012-000834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical strategy based on liquidchromatography-high resolution mass spectrometry for measuringperfluorinated compounds in human breast milk: Application to thegeneration of preliminary data regarding perinatal exposure in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Kadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Veyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Barbarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Pagliuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (3), pp.473 - 480. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial dynamics of co- and separately entrapped mixed cultures of mesophilic lactic acid bacteria during the continuous prefermentation of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20, pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an immobilized cell bioreactor for the continuous inoculation of milk in fresh cheese manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18 (1), pp.56-61. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.jim.2900362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of diacetyl production by Lactococcus lactis ssp. lactis CNRZ 483 through oxygen control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79, pp.775-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusable solid phase immunoassay for the detection of citrate lyase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chrzavzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 320, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process performance of continuous inoculation and acidification of milk with immobilized lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sodini-Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 78, pp.1407-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on diacetyl and acetoin production by Lactococcus lactis subsp. lactis biovar diacetilactis CNRZ 483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 62, pp.123-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of citrate lyase by enzyme-linked immunosorbent assay for determining the population of Lactococcus lactis subsp. lactis biovar diacetylactis in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nakache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (1-2), pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for the determination of aroma compounds in dairy products : a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Xanthopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 61 (2), pp.289-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dilution rate and cell immobilization on plasmid stability during continuous cultures of recombinant strains of Lactococcus lactis subsp. lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine d'Angio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (1), pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmid stability in recombinant strains of Lactococcus lactis subsp. lactis during continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine d'Angio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 116 (1), pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet combiné de l'oxygène et de la température sur l'acidification et les productions de diacétyle et d'acétoïne par Lactococcus lactis subsp lactis biovar diacetylactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 74 (2), pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l'immunochimie en agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunoanalyse et Biologie Spécialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of initial oxygen concentration on diacetyl and acetoin production by Lactococcus lactis subsp. lactis biovar diacetylactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 59 (6), pp.1893-1897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of peptidases in lactococci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S.T. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Pos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 58 (1), pp.285-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch cultures of recombinant Lactococcus lactis subsp. lactis in a stirred fermentor. II. Plasmid transfer in mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 37 (3), pp.364-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch cultures of recombinant Lactococcus lactis subsp. lactis in a stirred fermentor. I. Effect of plasmid content on bacterial growth and on genetic stability in pure cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 37 (3), pp.358-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound treatment for harvesting an aminopeptidase from lactic acid bacteria and quantitation of the enzyme by enzyme-linked immunosorbent assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nakache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paraf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 57 (8), pp.2211-2216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une aminopeptidase chez Streptococcus cremoris AM2 et d'une α-galactosidase chez Leuconostoc lactis CNRZ 1091</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 69 (1), pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic methods for determining populations of Streptococcus cremoris AM2 and Leuconostoc lactis CNRZ 1091 in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 30 (4), pp.402-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation d'une aminopeptidase chez Streptococcus cremoris AM2 et d'une alpha-galactosidase chez Leuconostoc lactis CNRZ 1091</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 69, pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of an aminopeptidase from Lactococcus lactis subsp. cremoris AM2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Phan Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 55 (9), pp.2308-2314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fermentation conditions on growth of Streptococcus cremoris AM2 and Leuconostoc lactis CNRZ 1091 in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desmazeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 54 (10), pp.2527-2531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenes de cooperation et d'inhibition entre les bacteries lactiques utilisees en industrie laitiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 67, pp.149-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de coopération et d'inhibition entre les bactéries lactiques utilisées en industrie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E. Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 67 (2), pp.149-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination des populations de Streptococcus cremoris 380 et Leuconostoc lactis 1091 en cultures pures et mixtes par methode enzymatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02857749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clair-Yves BOQUIEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Clair-Yves BOQUIEN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur en nutrition humaine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes et fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1983 - Ingénieur Agronome Institut National Agronomique Paris-Grignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988 - Docteur en Sciences des Aliments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de Recherches Classe Exceptionnelle - INRAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2010 - Directeur au sein du bureau de l’Association Européenne des Banques de lait (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et membre des groupes de travail (lait maternel, banques de lait)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - Directeur Centre de Recherche en Nutrition Humaine - Ouest</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRNH-Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">( 2019-2022) & directeur-adjoint (2015-2019 et 2022 - 2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - 2022 Membre commission d’évaluation CE21 (« Food and Food systems ») de l’Agence Nationale de la Recherche (ANR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - Chargé de mission scientifique auprès du Haut Conseil de l'Evaluation de la Recherche et de l'Enseignement Supérieur (HCERES)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 - 2025 Vice-Président de l’Association Européenne des Banques de lait (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985-93 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Doctorat et post-docs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985-88 : Thèse en sciences (INRA Jouy-en-Josas) - 1988-89 : Post-doc à INRA Nouzilly</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989: Chargé Recherches INRA Thiverval-Grignon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988-89 Post-doc INRAE Tours - Nouzilly</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 Post-doc à l’université CORNELL (Ithaca, NY)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fermentation lactique et production d’arôme / texture de produits laitiers frais</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-2004 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Disponibilité INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société DANONE -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chef de projet au Centre de Recherche DANONE de Plessis-Robinson</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fermentation lactique et propriétés organoleptiques des produits laitiers frais (yoghourts et fromages frais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaire de plusieurs projets Européens (Programmes-cadres FP1 à FP3)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chargé de Recherches</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 1280 INRAE Université Nantes</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Physio-pathologie des Adaptations Nutritionnelles)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : nutrition périnatale et programmation nutritionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La composition nutritionnelle du lait maternel et les conséquences sur la croissance et la santé de l’enfant allaité, conformément à l’hypothèse de la programmation nutritionnelle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le flux de lait maternel de la mère à sa descendance dans des essais de supplémentation nutritonnelle dans un modèle animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences scientifiques en nutrition humaine, physiologie, et métabolisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compétences en recherche translationnelle, combinant les:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Etudes sur cohorte, en collaboration étroite avec les cliniciens du service de Néonatologie du CHU de Nantes, (cohorte LACTACOL de nouveau-nés prématurés allaités)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Etudes en expérimentation animale (Utilisation du modèle animal rongeur (rat) pour expérimentations de preuve de concept).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur de plus de 50 publications scientifiques, les plus récentes dans le domaine de la nutrition périnatale et de la composition du lait maternel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Partenaire de projetsindustriels (Nestlé, SAVENCIA, PANAM, VALOREX, France Bébé Nutrition)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur à la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (décision éditoriale en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pre-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">post-reviewing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de manuscrits)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Révision d'une dizaine de manuscrits par an</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisateur de symposiums internationaux à Nantes et Membre du comité scientifique de plusieurs congrès internationaux sur le lait maternel & nutrition périnatale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploration of the Breast Milk Nutriome, Exposome and Microbiome and their Links to Early Growth in Preterm Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 151, pp.110268. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2026.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of maternal diet with nutritional and chemical exposure markers in human milk from the LACTACOL cohort of preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David-Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (4), pp.157. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-025-03658-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New alternatives to holder pasteurization in processing donor milk in human milk banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido E Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Peila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Escuder-Vieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1409381. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2024.1409381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegan/vegetarian diet and human milk donation: An EMBA survey across European milk banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Gandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Bzikowska‐jura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Karcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Wesolowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal and Child Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mcn.13564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs du lait maternel associés à la croissance pondérale post-natale et la composition corporelle à 2 ans du prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e10. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk oligosaccharides in breast milk and 2-year outcome in preterm infants: An exploratory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hartweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (9), pp.1896-1905. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2022.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast milk protein content at week 3 after birth and neurodevelopmental outcome in preterm infants fed fortified breast milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (7), pp.3959-3969. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-021-02562-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Arginine Supplementation during Gestation and Lactation Increases Milk Yield and Mammary Lipogenesis in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Sirvins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Aguesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151 (5), pp.2188-2198. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxab152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenugreek Stimulates the Expression of Genes Involved in Milk Synthesis and Milk Flow through Modulation of Insulin/GH/IGF-1 Axis and Oxytocin Secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (10), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11101208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous exploration of nutrients and pollutants in human milk and their impact on preterm infant growth: An integrative cross-platform approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Cano-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.109018. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2019.109018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Alexandre-Gouabau et al. “Comprehensive Preterm Breast Milk Metabotype Associated with Optimal Infant Early Growth Pattern”, Nutrients, 2019, 11, 528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David-Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.162. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12010162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive preterm breast milk metabotype associated with optimal infant early growth pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11030528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the editor: clarifying some aspects and the terminology of individualized human milk fortification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Arslanoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.135. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12887-019-1491-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02294624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortification of human milk for preterm infants: update and recommendations of the european milk bank association (emba) working group on human milk fortification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Arslanoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2019.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for the establishment and operation of human milk banks in europe: A consensus statement from the european milk bank association (EMBA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Gebauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grovslien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radmila Mileusnic-Milenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2019.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fenugreek on Milk Production in Rodent Models of Lactation Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Aguesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Ouguerram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.2571. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11112571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of donor human milk: update and recommendations from the european milk bank association (EMBA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido E. Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Billeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffin Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cavallarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2019.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Milk: An Ideal Food for Nutrition of Preterm Newborn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2018.00295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.164. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10020164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait maternel : un aliment idéal pour la nutrition du nouveau-né (En lien avec sa croissance et son devenir neuro-moteur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Citrulline Supplementation and Later Exposure to a High Fructose Diet in Rats Born with a Low Birth Weight: A Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Ouguerram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu9040375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of water turnover method to measure mother's milk flow in a rat model: Application to dams receiving a low protein diet during gestation and lactation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palvadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0180550. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher concentrations of branched-chain amino acids in breast milk of obese mothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferchaud Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (11-12), pp.1295-1298. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nut.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Country-specific chemical signatures of persistent organic pollutants (POPs) in breast milk of French, Danish and Finnish women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Main</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. E. Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.728-738. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.07.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High protein intake in neonatal period induces glomerular hypertrophy and sclerosis in adulthood in rats born with IUGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Boubred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise E. Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79 (1), pp.22-26. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/pr.2015.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MANOE, Maîtrise Allergène NutritiOn Enfant. Etude de la réactivité de patients allergiques à des faibles doses d'allergènes (blé, œuf, lait, arachide). Détection et quantification des allergènes présents à faibles doses dans des matrices alimentaires complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tranquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Echasserieau-Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513583543955866E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration Adjustment of the Mid-infrared Analyzer for an Accurate Determination of the Macronutrient Composition of Human Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Lactation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0890334415588513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Leptin but Not Human Milk Macronutrient Concentration Distinguishes Normal-Weight from Obese Mothers at 1-Month Postpartum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Frasquet-Darrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.e0168568. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiRNA Analysis by Quantitative PCR in Preterm Human Breast Milk Reveals Daily Fluctuations of hsa-miR-16-5p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Floris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Joram-Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0140488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal protein restriction affects milk free amino acid and fatty acid profile in lactating rats: potential role on pup growth and metabolic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin-Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (7), pp.784-795. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of bisphenol A and related substitutes/analogues in human breast milk using gas chromatography-tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Deceuninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 407 (9), pp.2485 - 2497. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-015-8469-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal supplementation with n-3 long chain polyunsaturated fatty acids during perinatal period alleviates the metabolic syndrome disturbances in adult hamster pups fed a high-fat diet after weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Kasbi-Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ulmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (7), pp.726-733. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2014.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of UPLC-ESI-MS/MS to quantitate free amino acid concentrations in micro-samples of mammalian milk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferchaud Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.622. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2193-1801-2-622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term metabolic impact of high protein neonatal feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (5), pp.741-748. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The apparent breastfeeding paradox in very preterm infants: relationship between breast feeding, early weight gain and neurodevelopment based on results from two cohorts, EPIPAGE and LIFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2012-000834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical strategy based on liquidchromatography-high resolution mass spectrometry for measuringperfluorinated compounds in human breast milk: Application to thegeneration of preliminary data regarding perinatal exposure in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Kadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Veyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Barbarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Pagliuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (3), pp.473 - 480. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an immobilized cell bioreactor for the continuous inoculation of milk in fresh cheese manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18 (1), pp.56-61. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.jim.2900362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial dynamics of co- and separately entrapped mixed cultures of mesophilic lactic acid bacteria during the continuous prefermentation of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20, pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of diacetyl production by Lactococcus lactis ssp. lactis CNRZ 483 through oxygen control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79, pp.775-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusable solid phase immunoassay for the detection of citrate lyase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chrzavzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 320, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of citrate lyase by enzyme-linked immunosorbent assay for determining the population of Lactococcus lactis subsp. lactis biovar diacetylactis in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nakache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (1-2), pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process performance of continuous inoculation and acidification of milk with immobilized lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sodini-Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 78, pp.1407-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on diacetyl and acetoin production by Lactococcus lactis subsp. lactis biovar diacetilactis CNRZ 483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 62, pp.123-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet combiné de l'oxygène et de la température sur l'acidification et les productions de diacétyle et d'acétoïne par Lactococcus lactis subsp lactis biovar diacetylactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 74 (2), pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for the determination of aroma compounds in dairy products : a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Xanthopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 61 (2), pp.289-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dilution rate and cell immobilization on plasmid stability during continuous cultures of recombinant strains of Lactococcus lactis subsp. lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine d'Angio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (1), pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmid stability in recombinant strains of Lactococcus lactis subsp. lactis during continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine d'Angio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 116 (1), pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l'immunochimie en agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunoanalyse et Biologie Spécialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of initial oxygen concentration on diacetyl and acetoin production by Lactococcus lactis subsp. lactis biovar diacetylactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 59 (6), pp.1893-1897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch cultures of recombinant Lactococcus lactis subsp. lactis in a stirred fermentor. I. Effect of plasmid content on bacterial growth and on genetic stability in pure cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 37 (3), pp.358-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of peptidases in lactococci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S.T. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Pos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 58 (1), pp.285-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch cultures of recombinant Lactococcus lactis subsp. lactis in a stirred fermentor. II. Plasmid transfer in mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 37 (3), pp.364-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound treatment for harvesting an aminopeptidase from lactic acid bacteria and quantitation of the enzyme by enzyme-linked immunosorbent assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nakache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paraf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 57 (8), pp.2211-2216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of an aminopeptidase from Lactococcus lactis subsp. cremoris AM2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Phan Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 55 (9), pp.2308-2314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic methods for determining populations of Streptococcus cremoris AM2 and Leuconostoc lactis CNRZ 1091 in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 30 (4), pp.402-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une aminopeptidase chez Streptococcus cremoris AM2 et d'une α-galactosidase chez Leuconostoc lactis CNRZ 1091</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 69 (1), pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation d'une aminopeptidase chez Streptococcus cremoris AM2 et d'une alpha-galactosidase chez Leuconostoc lactis CNRZ 1091</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 69, pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fermentation conditions on growth of Streptococcus cremoris AM2 and Leuconostoc lactis CNRZ 1091 in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desmazeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 54 (10), pp.2527-2531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de coopération et d'inhibition entre les bactéries lactiques utilisées en industrie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E. Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 67 (2), pp.149-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenes de cooperation et d'inhibition entre les bacteries lactiques utilisees en industrie laitiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 67, pp.149-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination des populations de Streptococcus cremoris 380 et Leuconostoc lactis 1091 en cultures pures et mixtes par methode enzymatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02857749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1047B58"/>
+    <w:nsid w:val="8EC71AC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EAFBBC7"/>
+    <w:nsid w:val="F571EF48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6454A4C4"/>
+    <w:nsid w:val="E9A10B47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europeanmilkbanking.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crnh-ouest.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.angers-nantes.inra.fr/phan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido E Moro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Peila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Escuder-Vieco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1409381" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Gandino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bzikowska&#8208;jura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Karcz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Cassidy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Wesolowska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moulazem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moyon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croyal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourdel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hartweg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipu Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boscher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02562-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sirvins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gandon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab152" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11101208" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02294624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertac Arslanoglu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline King" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lamireau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tonetto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-019-1491-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2019.00076" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Weaver" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Gebauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grovslien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Mileusnic-Milenovic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2019.00053" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112571" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido E. Moro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Billeaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buffin Rachel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calvo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavallarin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2019.00049" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2018.00295" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.07.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thang Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9040375" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palvadeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180550" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Main" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Virtanen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.07.069" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H3XQHXL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633522v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boubred" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buffat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2015.176" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334415588513" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau-Laporte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513583543955866E12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frasquet-Darrieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Gaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Christin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168568" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2016.05.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB5X1TGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637449v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8469-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641551v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Floris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joram-Gauvard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140488" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin-Agnoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.02.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q0Q1BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636983v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi-Chadli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.03.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MZMT49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nael" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-622" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415274v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.02.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WBTJPHC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Picaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2012-000834" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Kadar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarossa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Pagliuca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.077" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6HJ0WL1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sodini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jim.2900362" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2LDZ6LFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693291v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boumerdassi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmazeaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690813v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joyeux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chrzavzez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sodini-Gallot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bassit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706973v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. David" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nakache" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hartley" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707272v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Xanthopoulos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706891v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine d'Angio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706358v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929382v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bassit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Picque" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corrieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710931v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711819v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707933v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S.T. Tan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Pos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Alami" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703024v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709309v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paraf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929150v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Desmazeaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corrieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727478v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724365v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721915v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neviani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Phan Thanh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gripon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722294v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desmazeaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726095v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929090v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Juillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Spinnler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857749v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europeanmilkbanking.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crnh-ouest.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.angers-nantes.inra.fr/phan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido E Moro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Peila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Escuder-Vieco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1409381" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Gandino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bzikowska&#8208;jura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Karcz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Cassidy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Wesolowska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moulazem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moyon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croyal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourdel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hartweg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipu Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boscher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02562-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sirvins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gandon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab152" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11101208" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02294624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertac Arslanoglu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline King" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lamireau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tonetto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-019-1491-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2019.00076" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Weaver" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Gebauer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grovslien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Mileusnic-Milenovic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2019.00053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112571" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido E. Moro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Billeaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buffin Rachel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calvo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavallarin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2019.00049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2018.00295" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.07.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thang Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9040375" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palvadeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180550" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2016.05.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB5X1TGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Main" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Virtanen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.07.069" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H3XQHXL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633522v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boubred" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buffat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2015.176" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652907v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau-Laporte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513583543955866E12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334415588513" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frasquet-Darrieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Gaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Christin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168568" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Floris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joram-Gauvard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140488" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634633v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin-Agnoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.02.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q0Q1BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8469-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636983v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi-Chadli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.03.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MZMT49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nael" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-622" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415274v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.02.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WBTJPHC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Picaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2012-000834" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Kadar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarossa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Pagliuca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.077" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6HJ0WL1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695477v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sodini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jim.2900362" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2LDZ6LFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697444v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693291v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boumerdassi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmazeaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690813v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joyeux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chrzavzez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706973v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nakache" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bassit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hartley" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704994v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sodini-Gallot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713704v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929382v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bassit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Picque" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corrieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707272v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Xanthopoulos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706891v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine d'Angio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706358v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710931v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711819v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Alami" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707933v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S.T. Tan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Pos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703027v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709309v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paraf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721915v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neviani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Phan Thanh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gripon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727478v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Desmazeaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corrieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724365v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722294v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desmazeaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929090v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Juillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Spinnler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726095v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857749v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>