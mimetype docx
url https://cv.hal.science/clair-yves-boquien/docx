--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clair-Yves BOQUIEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Clair-Yves BOQUIEN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur en nutrition humaine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes et fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1983 - Ingénieur Agronome Institut National Agronomique Paris-Grignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988 - Docteur en Sciences des Aliments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de Recherches Classe Exceptionnelle - INRAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2010 - Directeur au sein du bureau de l’Association Européenne des Banques de lait (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et membre des groupes de travail (lait maternel, banques de lait)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - Directeur Centre de Recherche en Nutrition Humaine - Ouest</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRNH-Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">( 2019-2022) & directeur-adjoint (2015-2019 et 2022 - 2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - 2022 Membre commission d’évaluation CE21 (« Food and Food systems ») de l’Agence Nationale de la Recherche (ANR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - Chargé de mission scientifique auprès du Haut Conseil de l'Evaluation de la Recherche et de l'Enseignement Supérieur (HCERES)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 - 2025 Vice-Président de l’Association Européenne des Banques de lait (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985-93 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Doctorat et post-docs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985-88 : Thèse en sciences (INRA Jouy-en-Josas) - 1988-89 : Post-doc à INRA Nouzilly</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989: Chargé Recherches INRA Thiverval-Grignon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988-89 Post-doc INRAE Tours - Nouzilly</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 Post-doc à l’université CORNELL (Ithaca, NY)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fermentation lactique et production d’arôme / texture de produits laitiers frais</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-2004 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Disponibilité INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société DANONE -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chef de projet au Centre de Recherche DANONE de Plessis-Robinson</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fermentation lactique et propriétés organoleptiques des produits laitiers frais (yoghourts et fromages frais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaire de plusieurs projets Européens (Programmes-cadres FP1 à FP3)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chargé de Recherches</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 1280 INRAE Université Nantes</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Physio-pathologie des Adaptations Nutritionnelles)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : nutrition périnatale et programmation nutritionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La composition nutritionnelle du lait maternel et les conséquences sur la croissance et la santé de l’enfant allaité, conformément à l’hypothèse de la programmation nutritionnelle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le flux de lait maternel de la mère à sa descendance dans des essais de supplémentation nutritonnelle dans un modèle animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences scientifiques en nutrition humaine, physiologie, et métabolisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compétences en recherche translationnelle, combinant les:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Etudes sur cohorte, en collaboration étroite avec les cliniciens du service de Néonatologie du CHU de Nantes, (cohorte LACTACOL de nouveau-nés prématurés allaités)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Etudes en expérimentation animale (Utilisation du modèle animal rongeur (rat) pour expérimentations de preuve de concept).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur de plus de 50 publications scientifiques, les plus récentes dans le domaine de la nutrition périnatale et de la composition du lait maternel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Partenaire de projetsindustriels (Nestlé, SAVENCIA, PANAM, VALOREX, France Bébé Nutrition)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur à la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (décision éditoriale en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pre-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">post-reviewing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de manuscrits)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Révision d'une dizaine de manuscrits par an</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisateur de symposiums internationaux à Nantes et Membre du comité scientifique de plusieurs congrès internationaux sur le lait maternel & nutrition périnatale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploration of the Breast Milk Nutriome, Exposome and Microbiome and their Links to Early Growth in Preterm Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 151, pp.110268. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2026.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of maternal diet with nutritional and chemical exposure markers in human milk from the LACTACOL cohort of preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David-Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (4), pp.157. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-025-03658-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New alternatives to holder pasteurization in processing donor milk in human milk banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido E Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Peila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Escuder-Vieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1409381. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2024.1409381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegan/vegetarian diet and human milk donation: An EMBA survey across European milk banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Gandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Bzikowska‐jura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Karcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Wesolowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal and Child Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mcn.13564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs du lait maternel associés à la croissance pondérale post-natale et la composition corporelle à 2 ans du prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e10. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk oligosaccharides in breast milk and 2-year outcome in preterm infants: An exploratory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hartweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (9), pp.1896-1905. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2022.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast milk protein content at week 3 after birth and neurodevelopmental outcome in preterm infants fed fortified breast milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (7), pp.3959-3969. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-021-02562-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Arginine Supplementation during Gestation and Lactation Increases Milk Yield and Mammary Lipogenesis in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Sirvins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Aguesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151 (5), pp.2188-2198. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxab152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenugreek Stimulates the Expression of Genes Involved in Milk Synthesis and Milk Flow through Modulation of Insulin/GH/IGF-1 Axis and Oxytocin Secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (10), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11101208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous exploration of nutrients and pollutants in human milk and their impact on preterm infant growth: An integrative cross-platform approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Cano-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.109018. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2019.109018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Alexandre-Gouabau et al. “Comprehensive Preterm Breast Milk Metabotype Associated with Optimal Infant Early Growth Pattern”, Nutrients, 2019, 11, 528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David-Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.162. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12010162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive preterm breast milk metabotype associated with optimal infant early growth pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11030528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the editor: clarifying some aspects and the terminology of individualized human milk fortification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Arslanoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.135. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12887-019-1491-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02294624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortification of human milk for preterm infants: update and recommendations of the european milk bank association (emba) working group on human milk fortification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Arslanoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2019.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for the establishment and operation of human milk banks in europe: A consensus statement from the european milk bank association (EMBA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Gebauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grovslien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radmila Mileusnic-Milenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2019.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fenugreek on Milk Production in Rodent Models of Lactation Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Aguesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Ouguerram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.2571. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11112571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of donor human milk: update and recommendations from the european milk bank association (EMBA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido E. Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Billeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffin Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cavallarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2019.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Milk: An Ideal Food for Nutrition of Preterm Newborn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2018.00295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.164. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10020164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait maternel : un aliment idéal pour la nutrition du nouveau-né (En lien avec sa croissance et son devenir neuro-moteur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Citrulline Supplementation and Later Exposure to a High Fructose Diet in Rats Born with a Low Birth Weight: A Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Ouguerram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu9040375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of water turnover method to measure mother's milk flow in a rat model: Application to dams receiving a low protein diet during gestation and lactation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palvadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0180550. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher concentrations of branched-chain amino acids in breast milk of obese mothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferchaud Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (11-12), pp.1295-1298. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nut.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Country-specific chemical signatures of persistent organic pollutants (POPs) in breast milk of French, Danish and Finnish women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Main</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. E. Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.728-738. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.07.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High protein intake in neonatal period induces glomerular hypertrophy and sclerosis in adulthood in rats born with IUGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Boubred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise E. Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79 (1), pp.22-26. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/pr.2015.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MANOE, Maîtrise Allergène NutritiOn Enfant. Etude de la réactivité de patients allergiques à des faibles doses d'allergènes (blé, œuf, lait, arachide). Détection et quantification des allergènes présents à faibles doses dans des matrices alimentaires complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tranquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Echasserieau-Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513583543955866E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration Adjustment of the Mid-infrared Analyzer for an Accurate Determination of the Macronutrient Composition of Human Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Lactation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0890334415588513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Leptin but Not Human Milk Macronutrient Concentration Distinguishes Normal-Weight from Obese Mothers at 1-Month Postpartum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Frasquet-Darrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.e0168568. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiRNA Analysis by Quantitative PCR in Preterm Human Breast Milk Reveals Daily Fluctuations of hsa-miR-16-5p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Floris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Joram-Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0140488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal protein restriction affects milk free amino acid and fatty acid profile in lactating rats: potential role on pup growth and metabolic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin-Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (7), pp.784-795. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of bisphenol A and related substitutes/analogues in human breast milk using gas chromatography-tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Deceuninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 407 (9), pp.2485 - 2497. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-015-8469-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal supplementation with n-3 long chain polyunsaturated fatty acids during perinatal period alleviates the metabolic syndrome disturbances in adult hamster pups fed a high-fat diet after weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Kasbi-Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ulmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (7), pp.726-733. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2014.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of UPLC-ESI-MS/MS to quantitate free amino acid concentrations in micro-samples of mammalian milk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferchaud Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.622. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2193-1801-2-622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term metabolic impact of high protein neonatal feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (5), pp.741-748. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The apparent breastfeeding paradox in very preterm infants: relationship between breast feeding, early weight gain and neurodevelopment based on results from two cohorts, EPIPAGE and LIFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2012-000834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical strategy based on liquidchromatography-high resolution mass spectrometry for measuringperfluorinated compounds in human breast milk: Application to thegeneration of preliminary data regarding perinatal exposure in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Kadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Veyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Barbarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Pagliuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (3), pp.473 - 480. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an immobilized cell bioreactor for the continuous inoculation of milk in fresh cheese manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18 (1), pp.56-61. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.jim.2900362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial dynamics of co- and separately entrapped mixed cultures of mesophilic lactic acid bacteria during the continuous prefermentation of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20, pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of diacetyl production by Lactococcus lactis ssp. lactis CNRZ 483 through oxygen control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79, pp.775-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusable solid phase immunoassay for the detection of citrate lyase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chrzavzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 320, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of citrate lyase by enzyme-linked immunosorbent assay for determining the population of Lactococcus lactis subsp. lactis biovar diacetylactis in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nakache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (1-2), pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process performance of continuous inoculation and acidification of milk with immobilized lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sodini-Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 78, pp.1407-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on diacetyl and acetoin production by Lactococcus lactis subsp. lactis biovar diacetilactis CNRZ 483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 62, pp.123-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet combiné de l'oxygène et de la température sur l'acidification et les productions de diacétyle et d'acétoïne par Lactococcus lactis subsp lactis biovar diacetylactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 74 (2), pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for the determination of aroma compounds in dairy products : a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Xanthopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 61 (2), pp.289-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dilution rate and cell immobilization on plasmid stability during continuous cultures of recombinant strains of Lactococcus lactis subsp. lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine d'Angio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (1), pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmid stability in recombinant strains of Lactococcus lactis subsp. lactis during continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine d'Angio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 116 (1), pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l'immunochimie en agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunoanalyse et Biologie Spécialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of initial oxygen concentration on diacetyl and acetoin production by Lactococcus lactis subsp. lactis biovar diacetylactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 59 (6), pp.1893-1897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch cultures of recombinant Lactococcus lactis subsp. lactis in a stirred fermentor. I. Effect of plasmid content on bacterial growth and on genetic stability in pure cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 37 (3), pp.358-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of peptidases in lactococci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S.T. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Pos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 58 (1), pp.285-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch cultures of recombinant Lactococcus lactis subsp. lactis in a stirred fermentor. II. Plasmid transfer in mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 37 (3), pp.364-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound treatment for harvesting an aminopeptidase from lactic acid bacteria and quantitation of the enzyme by enzyme-linked immunosorbent assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nakache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paraf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 57 (8), pp.2211-2216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of an aminopeptidase from Lactococcus lactis subsp. cremoris AM2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Phan Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 55 (9), pp.2308-2314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic methods for determining populations of Streptococcus cremoris AM2 and Leuconostoc lactis CNRZ 1091 in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 30 (4), pp.402-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une aminopeptidase chez Streptococcus cremoris AM2 et d'une α-galactosidase chez Leuconostoc lactis CNRZ 1091</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 69 (1), pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation d'une aminopeptidase chez Streptococcus cremoris AM2 et d'une alpha-galactosidase chez Leuconostoc lactis CNRZ 1091</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 69, pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fermentation conditions on growth of Streptococcus cremoris AM2 and Leuconostoc lactis CNRZ 1091 in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desmazeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 54 (10), pp.2527-2531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de coopération et d'inhibition entre les bactéries lactiques utilisées en industrie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E. Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 67 (2), pp.149-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenes de cooperation et d'inhibition entre les bacteries lactiques utilisees en industrie laitiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 67, pp.149-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination des populations de Streptococcus cremoris 380 et Leuconostoc lactis 1091 en cultures pures et mixtes par methode enzymatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02857749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clair-Yves BOQUIEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Clair-Yves BOQUIEN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur en nutrition humaine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes et fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1983 - Ingénieur Agronome Institut National Agronomique Paris-Grignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988 - Docteur en Sciences des Aliments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de Recherches Classe Exceptionnelle - INRAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2010 - Directeur au sein du bureau de l’Association Européenne des Banques de lait (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et membre des groupes de travail (lait maternel, banques de lait)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - Directeur Centre de Recherche en Nutrition Humaine - Ouest</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRNH-Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">( 2019-2022) & directeur-adjoint (2015-2019 et 2022 - 2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - 2022 Membre commission d’évaluation CE21 (« Food and Food systems ») de l’Agence Nationale de la Recherche (ANR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - Chargé de mission scientifique auprès du Haut Conseil de l'Evaluation de la Recherche et de l'Enseignement Supérieur (HCERES)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 - 2025 Vice-Président de l’Association Européenne des Banques de lait (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985-93 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Doctorat et post-docs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985-88 : Thèse en sciences (INRA Jouy-en-Josas) - 1988-89 : Post-doc à INRA Nouzilly</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989: Chargé Recherches INRA Thiverval-Grignon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988-89 Post-doc INRAE Tours - Nouzilly</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 Post-doc à l’université CORNELL (Ithaca, NY)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fermentation lactique et production d’arôme / texture de produits laitiers frais</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-2004 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Disponibilité INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société DANONE -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chef de projet au Centre de Recherche DANONE de Plessis-Robinson</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fermentation lactique et propriétés organoleptiques des produits laitiers frais (yoghourts et fromages frais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaire de plusieurs projets Européens (Programmes-cadres FP1 à FP3)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chargé de Recherches</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 1280 INRAE Université Nantes</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Physio-pathologie des Adaptations Nutritionnelles)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : nutrition périnatale et programmation nutritionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La composition nutritionnelle du lait maternel et les conséquences sur la croissance et la santé de l’enfant allaité, conformément à l’hypothèse de la programmation nutritionnelle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le flux de lait maternel de la mère à sa descendance dans des essais de supplémentation nutritonnelle dans un modèle animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences scientifiques en nutrition humaine, physiologie, et métabolisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compétences en recherche translationnelle, combinant les:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Etudes sur cohorte, en collaboration étroite avec les cliniciens du service de Néonatologie du CHU de Nantes, (cohorte LACTACOL de nouveau-nés prématurés allaités)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Etudes en expérimentation animale (Utilisation du modèle animal rongeur (rat) pour expérimentations de preuve de concept).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur de plus de 50 publications scientifiques, les plus récentes dans le domaine de la nutrition périnatale et de la composition du lait maternel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Partenaire de projetsindustriels (Nestlé, SAVENCIA, PANAM, VALOREX, France Bébé Nutrition)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur à la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (décision éditoriale en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pre-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">post-reviewing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de manuscrits)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Révision d'une dizaine de manuscrits par an</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisateur de symposiums internationaux à Nantes et Membre du comité scientifique de plusieurs congrès internationaux sur le lait maternel & nutrition périnatale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploration of the Breast Milk Nutriome, Exposome and Microbiome and their Links to Early Growth in Preterm Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 151, pp.110268. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2026.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of maternal diet with nutritional and chemical exposure markers in human milk from the LACTACOL cohort of preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David-Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (4), pp.157. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-025-03658-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New alternatives to holder pasteurization in processing donor milk in human milk banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido E Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Peila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Escuder-Vieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1409381. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2024.1409381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegan/vegetarian diet and human milk donation: An EMBA survey across European milk banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Gandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Bzikowska‐jura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Karcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Wesolowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal and Child Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mcn.13564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs du lait maternel associés à la croissance pondérale post-natale et la composition corporelle à 2 ans du prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e10. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk oligosaccharides in breast milk and 2-year outcome in preterm infants: An exploratory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hartweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (9), pp.1896-1905. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2022.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast milk protein content at week 3 after birth and neurodevelopmental outcome in preterm infants fed fortified breast milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (7), pp.3959-3969. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-021-02562-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Arginine Supplementation during Gestation and Lactation Increases Milk Yield and Mammary Lipogenesis in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Sirvins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Aguesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151 (5), pp.2188-2198. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxab152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenugreek Stimulates the Expression of Genes Involved in Milk Synthesis and Milk Flow through Modulation of Insulin/GH/IGF-1 Axis and Oxytocin Secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (10), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11101208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous exploration of nutrients and pollutants in human milk and their impact on preterm infant growth: An integrative cross-platform approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Cano-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.109018. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2019.109018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Alexandre-Gouabau et al. “Comprehensive Preterm Breast Milk Metabotype Associated with Optimal Infant Early Growth Pattern”, Nutrients, 2019, 11, 528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David-Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.162. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12010162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortification of human milk for preterm infants: update and recommendations of the european milk bank association (emba) working group on human milk fortification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Arslanoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2019.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for the establishment and operation of human milk banks in europe: A consensus statement from the european milk bank association (EMBA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Gebauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grovslien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radmila Mileusnic-Milenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2019.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the editor: clarifying some aspects and the terminology of individualized human milk fortification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Arslanoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lamireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.135. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12887-019-1491-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02294624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fenugreek on Milk Production in Rodent Models of Lactation Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Aguesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Ouguerram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.2571. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11112571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of donor human milk: update and recommendations from the european milk bank association (EMBA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido E. Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Billeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffin Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cavallarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2019.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive preterm breast milk metabotype associated with optimal infant early growth pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11030528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Milk: An Ideal Food for Nutrition of Preterm Newborn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2018.00295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.164. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10020164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait maternel : un aliment idéal pour la nutrition du nouveau-né (En lien avec sa croissance et son devenir neuro-moteur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Citrulline Supplementation and Later Exposure to a High Fructose Diet in Rats Born with a Low Birth Weight: A Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Ouguerram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu9040375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of water turnover method to measure mother's milk flow in a rat model: Application to dams receiving a low protein diet during gestation and lactation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palvadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0180550. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MANOE, Maîtrise Allergène NutritiOn Enfant. Etude de la réactivité de patients allergiques à des faibles doses d'allergènes (blé, œuf, lait, arachide). Détection et quantification des allergènes présents à faibles doses dans des matrices alimentaires complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tranquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Echasserieau-Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513583543955866E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High protein intake in neonatal period induces glomerular hypertrophy and sclerosis in adulthood in rats born with IUGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Boubred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise E. Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79 (1), pp.22-26. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/pr.2015.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Country-specific chemical signatures of persistent organic pollutants (POPs) in breast milk of French, Danish and Finnish women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Main</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. E. Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.728-738. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.07.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration Adjustment of the Mid-infrared Analyzer for an Accurate Determination of the Macronutrient Composition of Human Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Lactation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0890334415588513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Leptin but Not Human Milk Macronutrient Concentration Distinguishes Normal-Weight from Obese Mothers at 1-Month Postpartum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Frasquet-Darrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.e0168568. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher concentrations of branched-chain amino acids in breast milk of obese mothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferchaud Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (11-12), pp.1295-1298. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nut.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of bisphenol A and related substitutes/analogues in human breast milk using gas chromatography-tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Deceuninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 407 (9), pp.2485 - 2497. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-015-8469-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiRNA Analysis by Quantitative PCR in Preterm Human Breast Milk Reveals Daily Fluctuations of hsa-miR-16-5p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Floris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Joram-Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0140488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal protein restriction affects milk free amino acid and fatty acid profile in lactating rats: potential role on pup growth and metabolic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin-Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (7), pp.784-795. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal supplementation with n-3 long chain polyunsaturated fatty acids during perinatal period alleviates the metabolic syndrome disturbances in adult hamster pups fed a high-fat diet after weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Kasbi-Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ulmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (7), pp.726-733. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2014.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of UPLC-ESI-MS/MS to quantitate free amino acid concentrations in micro-samples of mammalian milk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferchaud Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.622. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2193-1801-2-622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term metabolic impact of high protein neonatal feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (5), pp.741-748. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The apparent breastfeeding paradox in very preterm infants: relationship between breast feeding, early weight gain and neurodevelopment based on results from two cohorts, EPIPAGE and LIFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2012-000834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical strategy based on liquidchromatography-high resolution mass spectrometry for measuringperfluorinated compounds in human breast milk: Application to thegeneration of preliminary data regarding perinatal exposure in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Kadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Veyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Barbarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Pagliuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (3), pp.473 - 480. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial dynamics of co- and separately entrapped mixed cultures of mesophilic lactic acid bacteria during the continuous prefermentation of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20, pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an immobilized cell bioreactor for the continuous inoculation of milk in fresh cheese manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18 (1), pp.56-61. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.jim.2900362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of diacetyl production by Lactococcus lactis ssp. lactis CNRZ 483 through oxygen control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79, pp.775-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusable solid phase immunoassay for the detection of citrate lyase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chrzavzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 320, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process performance of continuous inoculation and acidification of milk with immobilized lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sodini-Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 78, pp.1407-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on diacetyl and acetoin production by Lactococcus lactis subsp. lactis biovar diacetilactis CNRZ 483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 62, pp.123-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of citrate lyase by enzyme-linked immunosorbent assay for determining the population of Lactococcus lactis subsp. lactis biovar diacetylactis in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nakache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (1-2), pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for the determination of aroma compounds in dairy products : a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Xanthopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 61 (2), pp.289-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dilution rate and cell immobilization on plasmid stability during continuous cultures of recombinant strains of Lactococcus lactis subsp. lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine d'Angio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (1), pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmid stability in recombinant strains of Lactococcus lactis subsp. lactis during continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine d'Angio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 116 (1), pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet combiné de l'oxygène et de la température sur l'acidification et les productions de diacétyle et d'acétoïne par Lactococcus lactis subsp lactis biovar diacetylactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 74 (2), pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l'immunochimie en agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunoanalyse et Biologie Spécialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of initial oxygen concentration on diacetyl and acetoin production by Lactococcus lactis subsp. lactis biovar diacetylactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 59 (6), pp.1893-1897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of peptidases in lactococci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S.T. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Pos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 58 (1), pp.285-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch cultures of recombinant Lactococcus lactis subsp. lactis in a stirred fermentor. II. Plasmid transfer in mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 37 (3), pp.364-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch cultures of recombinant Lactococcus lactis subsp. lactis in a stirred fermentor. I. Effect of plasmid content on bacterial growth and on genetic stability in pure cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 37 (3), pp.358-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound treatment for harvesting an aminopeptidase from lactic acid bacteria and quantitation of the enzyme by enzyme-linked immunosorbent assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nakache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paraf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 57 (8), pp.2211-2216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic methods for determining populations of Streptococcus cremoris AM2 and Leuconostoc lactis CNRZ 1091 in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 30 (4), pp.402-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une aminopeptidase chez Streptococcus cremoris AM2 et d'une α-galactosidase chez Leuconostoc lactis CNRZ 1091</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 69 (1), pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation d'une aminopeptidase chez Streptococcus cremoris AM2 et d'une alpha-galactosidase chez Leuconostoc lactis CNRZ 1091</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 69, pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of an aminopeptidase from Lactococcus lactis subsp. cremoris AM2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Phan Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 55 (9), pp.2308-2314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fermentation conditions on growth of Streptococcus cremoris AM2 and Leuconostoc lactis CNRZ 1091 in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desmazeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 54 (10), pp.2527-2531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenes de cooperation et d'inhibition entre les bacteries lactiques utilisees en industrie laitiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 67, pp.149-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de coopération et d'inhibition entre les bactéries lactiques utilisées en industrie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E. Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 67 (2), pp.149-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination des populations de Streptococcus cremoris 380 et Leuconostoc lactis 1091 en cultures pures et mixtes par methode enzymatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02857749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EC71AC2"/>
+    <w:nsid w:val="CE538811"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F571EF48"/>
+    <w:nsid w:val="439A4622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E9A10B47"/>
+    <w:nsid w:val="9178DB18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europeanmilkbanking.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crnh-ouest.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.angers-nantes.inra.fr/phan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido E Moro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Peila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Escuder-Vieco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1409381" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Gandino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bzikowska&#8208;jura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Karcz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Cassidy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Wesolowska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moulazem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moyon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croyal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourdel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hartweg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipu Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boscher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02562-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sirvins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gandon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab152" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11101208" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02294624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertac Arslanoglu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline King" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lamireau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tonetto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-019-1491-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2019.00076" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Weaver" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Gebauer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grovslien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Mileusnic-Milenovic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2019.00053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112571" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido E. Moro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Billeaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buffin Rachel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calvo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavallarin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2019.00049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2018.00295" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.07.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thang Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9040375" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palvadeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180550" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2016.05.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB5X1TGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Main" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Virtanen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.07.069" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H3XQHXL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633522v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boubred" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buffat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2015.176" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652907v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau-Laporte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513583543955866E12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334415588513" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frasquet-Darrieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Gaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Christin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168568" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Floris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joram-Gauvard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140488" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634633v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin-Agnoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.02.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q0Q1BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8469-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636983v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi-Chadli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.03.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MZMT49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nael" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-622" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415274v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.02.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WBTJPHC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Picaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2012-000834" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Kadar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarossa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Pagliuca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.077" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6HJ0WL1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695477v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sodini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jim.2900362" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2LDZ6LFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697444v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693291v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boumerdassi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmazeaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690813v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joyeux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chrzavzez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706973v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nakache" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bassit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hartley" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704994v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sodini-Gallot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713704v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929382v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bassit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Picque" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corrieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707272v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Xanthopoulos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706891v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine d'Angio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706358v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710931v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711819v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Alami" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707933v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S.T. Tan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Pos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703027v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709309v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paraf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721915v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neviani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Phan Thanh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gripon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727478v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Desmazeaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corrieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724365v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722294v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desmazeaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929090v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Juillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Spinnler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726095v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857749v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europeanmilkbanking.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crnh-ouest.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.angers-nantes.inra.fr/phan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido E Moro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Peila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Escuder-Vieco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1409381" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Gandino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bzikowska&#8208;jura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Karcz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Cassidy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Wesolowska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moulazem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moyon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croyal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourdel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hartweg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipu Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boscher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02562-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sirvins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gandon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab152" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11101208" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertac Arslanoglu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline King" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lamireau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tonetto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2019.00076" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Weaver" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Gebauer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grovslien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Mileusnic-Milenovic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2019.00053" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02294624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-019-1491-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112571" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido E. Moro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Billeaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buffin Rachel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calvo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavallarin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2019.00049" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2018.00295" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.07.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thang Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9040375" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palvadeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180550" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652907v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau-Laporte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513583543955866E12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633522v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boubred" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buffat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2015.176" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Main" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Virtanen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.07.069" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H3XQHXL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487353v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334415588513" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frasquet-Darrieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Gaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Christin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168568" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2016.05.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB5X1TGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637449v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8469-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641551v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Floris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joram-Gauvard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140488" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin-Agnoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.02.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q0Q1BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636983v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi-Chadli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.03.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MZMT49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nael" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-622" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415274v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.02.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WBTJPHC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Picaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2012-000834" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Kadar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarossa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Pagliuca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.077" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6HJ0WL1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sodini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jim.2900362" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2LDZ6LFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693291v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boumerdassi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmazeaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690813v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joyeux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chrzavzez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sodini-Gallot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bassit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706973v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. David" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nakache" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hartley" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707272v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Xanthopoulos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706891v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine d'Angio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706358v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929382v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bassit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Picque" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corrieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710931v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711819v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707933v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S.T. Tan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Pos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Alami" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703024v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709309v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paraf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727478v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Desmazeaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corrieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724365v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721915v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neviani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Phan Thanh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gripon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722294v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desmazeaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726095v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929090v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Juillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Spinnler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857749v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>