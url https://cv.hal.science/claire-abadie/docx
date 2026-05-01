--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -502,563 +502,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic algorithm driven optimization of a guided mode resonator coupled to an infrared nanocrystal film</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design Rules for Efficient Metallic Mid Infrared Transparent Electrode Dedicated to Nanocrystal-based Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ledos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ye Mou</w:t>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0227684⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (5), pp.1928-1934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752019v1</w:t>
+                <w:t xml:space="preserve">hal-04565598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Rules for Efficient Metallic Mid Infrared Transparent Electrode Dedicated to Nanocrystal-based Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic algorithm driven optimization of a guided mode resonator coupled to an infrared nanocrystal film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ledos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+                <w:t xml:space="preserve">Ye Mou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bossavit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (5), pp.1928-1934. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0227684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565598v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias reconfigurable photoresponse of an infrared nanocrystal film integrated into a coupled Fabry-Perot resonator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Abadie</w:t>
+                <w:t xml:space="preserve">Visible and Infrared Nanocrystal-based Light Modulator with CMOS Compatible Bias Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Chu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Khalili</w:t>
+                <w:t xml:space="preserve">Victor Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningyuan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (5), pp.1601-1607. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00214⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.430-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c01495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087118v1</w:t>
+                <w:t xml:space="preserve">hal-03958864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible and Infrared Nanocrystal-based Light Modulator with CMOS Compatible Bias Operation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ningyuan Fu</w:t>
+                <w:t xml:space="preserve">Bias reconfigurable photoresponse of an infrared nanocrystal film integrated into a coupled Fabry-Perot resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Dabard</w:t>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (2), pp.430-436. </w:t>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.1601-1607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c01495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958864v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Energy Landscape from a Nanocrystal-Based Field Effect Transistor under Operation using Nanobeam Photoemission Spectroscopy</w:t>
               </w:r>
@@ -1083,64 +1083,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (4), pp.1363-1370. </w:t>
@@ -1172,429 +1172,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium-Ion Glass Gating of HgTe Nanocrystal Film with Designed Light-Matter Coupling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Multiresonant Grating to Replace Transparent Conductive Oxide Electrode for Bias Selected Filtering of Infrared Photoresponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Huichen Zhang</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16062335⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (18), pp.8385-8826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c02306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030632v1</w:t>
+                <w:t xml:space="preserve">hal-04208735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-wave Infrared sensitized InGaAs using Intraband Transition in Doped Colloidal II-VI Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 158 (9), pp.094702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0141328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresonant Grating to Replace Transparent Conductive Oxide Electrode for Bias Selected Filtering of Infrared Photoresponse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Lithium-Ion Glass Gating of HgTe Nanocrystal Film with Designed Light-Matter Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pierini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (18), pp.8385-8826. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c02306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma16062335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208735v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Ferroelectric to colloidal Nanocrystals as a Generic Strategy to Engineer the Carrier Density Landscape</w:t>
               </w:r>
@@ -1708,325 +1708,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling HgTe Complex Optical Index from Bulk to Nanocrystal Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmon-assisted directional infrared photoluminescence of HgTe nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal Chehaibou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vincent</w:t>
+                <w:t xml:space="preserve">Puyuan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01837⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (22), pp.2300863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202300863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169002v1</w:t>
+                <w:t xml:space="preserve">hal-04183459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-assisted directional infrared photoluminescence of HgTe nanocrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+                <w:t xml:space="preserve">Modeling HgTe Complex Optical Index from Bulk to Nanocrystal Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Chehaibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puyuan He</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Khalili</w:t>
+                <w:t xml:space="preserve">Grégory Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (22), pp.2300863. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (28), pp.13789-13799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202300863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183459v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocrystal-based active photonics device through spatial design of light-matter coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2155,64 +2155,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gwénaël Mizrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (3), pp.985-993. </w:t>
@@ -2250,77 +2250,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Optical Index of PbS Nanocrystal Thin Film and their Use for Short Wave Infrared Sensor Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Chehaibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2378,563 +2378,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Short-Wave Photodiode based on CdSe/HgTe/Ag2Te Stack with High Internal Efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prachi Rastogi</w:t>
+                <w:t xml:space="preserve">Colloidal II–VI—Epitaxial III–V heterostructure: A strategy to expand InGaAs spectral response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Izquierdo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c02044⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (5), pp.051101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0076708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755010v1</w:t>
+                <w:t xml:space="preserve">hal-03549261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal II–VI—Epitaxial III–V heterostructure: A strategy to expand InGaAs spectral response</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Extended Short-Wave Photodiode based on CdSe/HgTe/Ag2Te Stack with High Internal Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prachi Rastogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120 (5), pp.051101. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (32), pp.13720-13728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0076708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c02044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549261v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoconductive focal plane array based on HgTe quantum dots for fast and costeffective short-wave infrared imaging</w:t>
+                <w:t xml:space="preserve">HgTe Nanocrystal-Based Photodiode for Extended Short-Wave Infrared Sensing with Optimized Electron Extraction and Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2NR01313D⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (6), pp.8602-8611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c02103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694583v1</w:t>
+                <w:t xml:space="preserve">hal-03694576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HgTe Nanocrystal-Based Photodiode for Extended Short-Wave Infrared Sensing with Optimized Electron Extraction and Injection</w:t>
+                <w:t xml:space="preserve">Photoconductive focal plane array based on HgTe quantum dots for fast and costeffective short-wave infrared imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Darson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Parahyba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (6), pp.8602-8611. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (26), pp.9359-9368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c02103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2NR01313D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694576v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Material Perspective on HgTe Nanocrystal-based Short Wave Infrared Focal Plane Arrays</w:t>
               </w:r>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3048,325 +3048,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband enhancement of mid-wave infrared absorption in a multi resonant nanocrystal-based device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Helmholtz Resonator Applied to Nanocrystal-Based Infrared Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Paggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202200297⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol.22, pp.8779−8785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c02769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621179v2</w:t>
+                <w:t xml:space="preserve">hal-03795852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmholtz Resonator Applied to Nanocrystal-Based Infrared Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband enhancement of mid-wave infrared absorption in a multi resonant nanocrystal-based device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Vol.22, pp.8779−8785. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.2200297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c02769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202200297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795852v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621179v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Vanishing Confinement Regime in THz HgTe Nanocrystals Studied Under Extreme Conditions of Temperature and Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Capitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3456,51 +3456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized cation exchange for mercury chalcogenides 2D nanoplatelets and its application for alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Planelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3629,51 +3629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4130,51 +4130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neyret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mastrippolito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Xia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Khalili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebreton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202524191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Feldman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202504949" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossavit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Yeromina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cavallo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichen Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401601" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ledos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Mou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227684" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565598v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Huu Dang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01896" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00214" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guilloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyuan Fu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01495" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04637" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030632v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062335" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0141328" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c02306" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alchaar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300846" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169002v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chehaibou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vincent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01837" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puyuan He" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300863" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00738" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Weis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gw&#233;na&#235;l Mizrahi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01847" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07770H" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Rastogi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549261v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076708" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Parahyba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR01313D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02103" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02955" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621179v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200297" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paggi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fabas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02769" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scimeca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kozlov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01636" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Planelles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Po" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Makke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c02951" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478269v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Dang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202101755" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joint" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abadie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Vigneron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bayle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2020.11.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02193687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS145" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neyret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mastrippolito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Xia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Khalili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebreton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202524191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Feldman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202504949" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossavit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Yeromina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cavallo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichen Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401601" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Huu Dang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01896" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ledos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Mou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227684" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guilloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyuan Fu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01495" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00214" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04637" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c02306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0141328" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030632v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062335" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alchaar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300846" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puyuan He" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300863" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chehaibou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vincent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01837" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00738" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Weis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gw&#233;na&#235;l Mizrahi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01847" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07770H" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076708" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Rastogi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Parahyba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR01313D" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02955" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paggi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fabas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02769" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621179v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200297" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scimeca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kozlov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01636" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Planelles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Po" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Makke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c02951" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478269v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Dang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202101755" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joint" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abadie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Vigneron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bayle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2020.11.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02193687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS145" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>