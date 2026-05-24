--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -368,2387 +368,2387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing the Coupling of III-V Quantum Dots to Photonic Structures to Shape Their Emission Diagram</w:t>
+                <w:t xml:space="preserve">Design Rules for Efficient Metallic Mid Infrared Transparent Electrode Dedicated to Nanocrystal-based Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Erwan Bossavit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.2401601. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (5), pp.1928-1934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202401601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715223v1</w:t>
+                <w:t xml:space="preserve">hal-04565598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Rules for Efficient Metallic Mid Infrared Transparent Electrode Dedicated to Nanocrystal-based Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic algorithm driven optimization of a guided mode resonator coupled to an infrared nanocrystal film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+                <w:t xml:space="preserve">Nicolas Ledos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Mou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Erwan Bossavit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01896⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0227684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565598v1</w:t>
+                <w:t xml:space="preserve">hal-04752019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic algorithm driven optimization of a guided mode resonator coupled to an infrared nanocrystal film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ledos</w:t>
+                <w:t xml:space="preserve">Advancing the Coupling of III-V Quantum Dots to Photonic Structures to Shape Their Emission Diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye Mou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Oleksandra Yeromina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 125 (17), </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2401601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0227684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202401601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752019v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible and Infrared Nanocrystal-based Light Modulator with CMOS Compatible Bias Operation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huichen Zhang</w:t>
+                <w:t xml:space="preserve">Nanocrystal-based active photonics device through spatial design of light-matter coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Guilloux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corentin Dabard</w:t>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (2), pp.430-436. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c01495⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 9 (7), pp. 2528-2535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958864v1</w:t>
+                <w:t xml:space="preserve">hal-03710652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias reconfigurable photoresponse of an infrared nanocrystal film integrated into a coupled Fabry-Perot resonator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Multiresonant Grating to Replace Transparent Conductive Oxide Electrode for Bias Selected Filtering of Infrared Photoresponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chu</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Khalili</w:t>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00214⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (18), pp.8385-8826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c02306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087118v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Energy Landscape from a Nanocrystal-Based Field Effect Transistor under Operation using Nanobeam Photoemission Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mid-wave Infrared sensitized InGaAs using Intraband Transition in Doped Colloidal II-VI Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huichen Zhang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c04637⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (9), pp.094702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0141328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954965v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresonant Grating to Replace Transparent Conductive Oxide Electrode for Bias Selected Filtering of Infrared Photoresponse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Lithium-Ion Glass Gating of HgTe Nanocrystal Film with Designed Light-Matter Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pierini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c02306⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16062335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208735v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-wave Infrared sensitized InGaAs using Intraband Transition in Doped Colloidal II-VI Nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Khalili</w:t>
+                <w:t xml:space="preserve">Visible and Infrared Nanocrystal-based Light Modulator with CMOS Compatible Bias Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningyuan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dabard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0141328⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.430-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c01495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009888v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium-Ion Glass Gating of HgTe Nanocrystal Film with Designed Light-Matter Coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Pierini</w:t>
+                <w:t xml:space="preserve">Bias reconfigurable photoresponse of an infrared nanocrystal film integrated into a coupled Fabry-Perot resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16062335⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.1601-1607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030632v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Ferroelectric to colloidal Nanocrystals as a Generic Strategy to Engineer the Carrier Density Landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the Energy Landscape from a Nanocrystal-Based Field Effect Transistor under Operation using Nanobeam Photoemission Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bossavit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202300846⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.1363-1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c04637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097395v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-assisted directional infrared photoluminescence of HgTe nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Coupling Ferroelectric to colloidal Nanocrystals as a Generic Strategy to Engineer the Carrier Density Landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Matzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puyuan He</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Khalili</w:t>
+                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (22), pp.2300863. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2300846, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202300863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202300846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183459v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling HgTe Complex Optical Index from Bulk to Nanocrystal Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmon-assisted directional infrared photoluminescence of HgTe nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal Chehaibou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vincent</w:t>
+                <w:t xml:space="preserve">Puyuan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01837⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (22), pp.2300863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202300863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169002v1</w:t>
+                <w:t xml:space="preserve">hal-04183459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystal-based active photonics device through spatial design of light-matter coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Khalili</w:t>
+                <w:t xml:space="preserve">Modeling HgTe Complex Optical Index from Bulk to Nanocrystal Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Chehaibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Gréboval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+                <w:t xml:space="preserve">Grégory Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (7), pp. 2528-2535. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (28), pp.13789-13799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710652v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided mode resonator coupled with nanocrystal intraband absorption</w:t>
+                <w:t xml:space="preserve">Colloidal II–VI—Epitaxial III–V heterostructure: A strategy to expand InGaAs spectral response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Weis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c01847⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (5), pp.051101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0076708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564753v1</w:t>
+                <w:t xml:space="preserve">hal-03549261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Optical Index of PbS Nanocrystal Thin Film and their Use for Short Wave Infrared Sensor Design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Extended Short-Wave Photodiode based on CdSe/HgTe/Ag2Te Stack with High Internal Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prachi Rastogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NR07770H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (32), pp.13720-13728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c02044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539861v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal II–VI—Epitaxial III–V heterostructure: A strategy to expand InGaAs spectral response</w:t>
+                <w:t xml:space="preserve">Guided mode resonator coupled with nanocrystal intraband absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Weis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gwénaël Mizrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0076708⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (3), pp.985-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c01847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549261v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Short-Wave Photodiode based on CdSe/HgTe/Ag2Te Stack with High Internal Efficiency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Complex Optical Index of PbS Nanocrystal Thin Film and their Use for Short Wave Infrared Sensor Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Chehaibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (32), pp.13720-13728. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.2711 - 2721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c02044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NR07770H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755010v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HgTe Nanocrystal-Based Photodiode for Extended Short-Wave Infrared Sensing with Optimized Electron Extraction and Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (6), pp.8602-8611. </w:t>
@@ -2786,90 +2786,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoconductive focal plane array based on HgTe quantum dots for fast and costeffective short-wave infrared imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Darson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Parahyba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2933,90 +2933,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Material Perspective on HgTe Nanocrystal-based Short Wave Infrared Focal Plane Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (24), pp.10964-10972. </w:t>
@@ -3106,51 +3106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vol.22, pp.8779−8785. </w:t>
@@ -3188,90 +3188,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband enhancement of mid-wave infrared absorption in a multi resonant nanocrystal-based device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3322,51 +3322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Vanishing Confinement Regime in THz HgTe Nanocrystals Studied Under Extreme Conditions of Temperature and Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Capitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3456,90 +3456,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized cation exchange for mercury chalcogenides 2D nanoplatelets and its application for alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Planelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Makke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3590,90 +3590,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Infrared LED and its use in an all-HgTe Nanocrystal-based active imaging setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4130,51 +4130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neyret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mastrippolito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Xia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Khalili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebreton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202524191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Feldman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202504949" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossavit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Yeromina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cavallo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichen Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401601" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Huu Dang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01896" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ledos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Mou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227684" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guilloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyuan Fu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01495" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00214" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04637" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c02306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0141328" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030632v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062335" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alchaar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300846" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puyuan He" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300863" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chehaibou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vincent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01837" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00738" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Weis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gw&#233;na&#235;l Mizrahi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01847" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07770H" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076708" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Rastogi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Parahyba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR01313D" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02955" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paggi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fabas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02769" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621179v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200297" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scimeca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kozlov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01636" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Planelles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Po" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Makke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c02951" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478269v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Dang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202101755" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joint" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abadie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Vigneron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bayle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2020.11.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02193687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS145" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neyret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mastrippolito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Xia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Khalili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebreton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202524191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Feldman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202504949" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Huu Dang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cavallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossavit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichen Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01896" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ledos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Mou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227684" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Yeromina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401601" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00738" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c02306" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0141328" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062335" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guilloux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyuan Fu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01495" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00214" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04637" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alchaar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300846" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puyuan He" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300863" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169002v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chehaibou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vincent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01837" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549261v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076708" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Rastogi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02044" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564753v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Weis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gw&#233;na&#235;l Mizrahi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01847" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07770H" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Parahyba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR01313D" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02955" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paggi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fabas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02769" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621179v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200297" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scimeca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kozlov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01636" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Planelles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Po" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Makke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c02951" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478269v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Dang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202101755" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joint" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abadie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Vigneron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bayle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2020.11.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02193687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS145" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>