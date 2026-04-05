--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire ALBASI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REUTE water optimization in Occitanie : biofilm control in the chain of constructed wetlands and drip-irrigation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EARTHWORM'S ENHANCEMENT POTENTIAL OF CONSTRUCTED WETLAND WASTEWATER TREATMENT PROCESS IN A REUSE PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits de transformation de la carbamazépine générés par des procédés d'oxydation - modélisation cinétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme congrès de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BioROC, traitement de l'eau par filtres plantés augmentés par de la macrofaune : approche multi-échelle de la limitation du colmatage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriane Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la Société Française de Génie des Procédés SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic biofilm control in constructed wetlands and drip-irrigation devices as a key factor in the reuse capacity of water in Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of the transformation products generated by the degradation of carbamazepine in various water treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IWA Micropollutant and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm's enhancement potential of constructed wetland wastewater treatment process in a REUSE perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analyses for degradation pathway elucidation: application to sulfamethoxazole in wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th INTERNATIONAL CONFERENCE ON CHEMISTRY AND THE ENVIRONMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, VENICE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of nine micropollutants covering a wide range of physical-chemical properties by negatively charged hollow fiber nanofiltration membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Granger-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandenbossche Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th MICROPOL ECOHAZARD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Santiago de Compostela, Jun 2022, Santiago de compostela, Galicia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de Diuron et ses Produits de Transformation par un procédé de photocatalyse avec TiO2 supporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Yoel Quintero-Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de sensibilité par les réseaux de neurones artificiels (ANN) pour les bioréacteurs à membranes (BAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Abdel Halim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle à base de connaissances intégré pour un bioréacteur à membrane de très grande taille : un outil vers l'optimisation et le contrôle du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MemPro 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle à base de connaissances intégré pour un bioréacteur à membrane de très grande taille : un outil vers l'optimisation et le contrôle du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d’Epuration des Eaux (GRUTTEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalyse sous UVA avec TiO2 supporté pour traiter de l’eau polluée en Diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Yoel Quintero-Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Margarita Sierra-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of wastewater from oncological hospital: a case study for micropollutants rejection assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th MICRPOL ECO HAZARD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Santiago de Compostella, Jun 2022, Santiago de compostella, Galicia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle à base de connaissances intégré pour un bioréacteur à membrane de très grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'eau usée de l'IUC-T: étude de cas pour l'évaluation de la contribution de l'IUC-T au déversement de molécules pharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS EAU TOULOUSE; Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux; Université Paul Sabatier Toulouse III - UT3, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cartographique et bayésienne de la dégradation d'un antibiotique en traitement de l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Model for Simulation of Super-Large Scale Membrane Bioreactor Process and Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-large-scale membrane bioreactor for wastewater treatment : data processing, modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM 2020 : 12th International Congress on Membranes and Membrane Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, London - on line, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of a semi-industrial scale membrane bioreactor using fuzzy inference methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Water Association (IWA) Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse IWA-MTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of micropollutants biodegradation mechanisms in tertiary MBBR treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis‐cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mehran Abtahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pecastaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 11th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dispersion des bulles d'air au sein de modules membranaires de traitement des eaux à l'aide de la tomographie de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque GEOFCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Antony, France. pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical interpretation and modelling of daily permeability evolution in full-scale membrane bioreactors using fuzzy inference methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. IWA Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse. IWA-MTC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological evaluation to follow a 3 years in situ-experiment of a submerged mbr for oncological hospital effluent treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine Clarification With Rotating And Vibrating Filtration (Rvf): From Wine – Membrane Interactions Up To Critical Frequency Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Word Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of respirometric analysis in the modelling of hospital wastewater treatment by submerged membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load variations buffering by adsorption/desorption experiments and modelling: innovative application to aqueous effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séda Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering (ECCE10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency evaluation of a membrane bioreactor to remove emerging pollutants from a hospital effluent based on the combined use of in vitro and in vivo bioassays and targeted chemicals analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du devenir des micropolluants dans les stations d’épuration : Etat de l’art et evolution futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l’ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du devenir des micropolluants dans les stations d’épuration : état de l’art et évolutions futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submerged membrane bioreactor for waste water treatment: determination of the shear stresses produced by coarse bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Braak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress of Chemical Engineering - ECCE9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, The Hague, Netherlands. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des phénomènes d'adsorption de molécules anticancéreuses dans les boues biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis‐cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2012 - Polluants Emergents :Quels Défis pour une Meilleure Gestion de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des concentrats membranaires par électro-oxydation sur électrode de diamant dopé au bore pour la minéralisation de micropolluants : étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada Penate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress GRUTTEE: Water, targeting 2025 : resources, uses, solution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'adsorption de molécules pharmaceutiques (anticancéreux) sur des boues biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journée Information Eaux, JIE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Professionnels du Traitement des Eaux et des Nuisances (APTEN). FRA., Sep 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial catalysis of red-ox reactions in concrete cells of nuclear waste repositories : a step-wise experimental approach for nitrate reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Basséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strehaiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUWCEM 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological study of sludge of membranes bioreactors for water treatment: protocol, limitations and link with the filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gunther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépense énergétique des bioréacteurs à membranes pour le traitement des eaux résiduaires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spérandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTED 2010, Stations d'épuration et énergie: Empreinte environnementale et vision intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of wastewater filtration process in submerged membrane bioreactors : applicability of a dynamic model to scale up.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Green Process Engineering, 2nd European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoxicity and cytostatic drug removal in a membrane bioreactor from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Russia. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the physico-chemistry of the wine on membrane filtration performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du confinement sur les performances de filtration d'un module de microfiltration à fibres creuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclophosphamide removal by nanofiltration and reverse osmosis membranes - effect of water matrix properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination d’une molécule anticancéreuse dans l’eau par couplage bioréacteur à membrane et nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effluents liquides des établissements de santé : Etat des lieux et perspectives de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Chambery, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation dynamique du traitement des effluents par bioréacteurs à membranes immergées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoys Magnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d’un bioréacteur à membrane pour la dégradation de la toxicité d’un médicament anticancéreux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamique de l'aération et colmatage dans un bioréacteur à membrane immergée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration des MEMbranes dans les PROcédés - MEMPRO3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nancy, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies d'optimisation du post-traitement des boues issues du traitement d'eau résiduaires. Comparaison de la filtrabilité de boues issues de bioréacteurs à membranes ou de procédés physiques de digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meireles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque PROSETIA 9eme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of MBBR with membrane processes for the removal of micropollutants from domestic and hospital wastewater – The benefits and drawbacks of membrane coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhlis Eshamuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Xuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Zuccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (5), pp.118068. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.118068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards modeling the generation of the transformation products of carbamazepine in polishing and oxidation water treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 486, pp.144517. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.144517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm-assisted constructed wetlands: A multidisciplinary investigation of organic matter and nitrogen removal using hydrodynamic, metagenomic, and water quality approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 31, pp.102269. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biteb.2025.102269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of nine micropollutants covering a wide range of physical-chemical properties using polyelectrolyte multilayer hollow fiber NF membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Granger-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 338, pp.126495. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2024.126495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review on the pathways of carbamazepine transformation products in oxidative wastewater treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 912, pp.169040. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of process operating conditions on the microbial community structure in the moving bed biofilm reactor at phylum and class level: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhlis Eshamuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Zuccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), pp.113266. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.113266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfamethoxazole degradation pathways in wastewater treatment: Bayesian network-based approach for a meta-analysis of scientific papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34982-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’eau usée d’un centre d’oncologie pour l’estimation de l’impact du déversement de ses molécules pharmaceutiques en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.91-103. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/202212091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Inspiring Elements from Natural Services of Water Quality Regulation Could Be Applied to Water Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3030. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès GRUTTEE 2022 à Toulouse : s’adapter pour atteindre disponibilité et qualité de l’eau pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cimetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, simulation and control of biological and chemical P-removal processes for membrane bioreactors (MBRs) from lab to full-scale applications: State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.151109. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of QuEChERS-based extraction for quantification of nine micropollutants in wastewater treatment plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bounouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 413, pp.0. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-021-03489-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation du colmatage dans les bioréacteurs à membranes à l'échelle industrielle : modélisation et caractérisation de l'hydrodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202005047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilización de un biorreactor con membranas sumergidas para el tratamiento de aguas residuales procedentes de un hospital oncológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui-Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA INTERNACIONAL DE CONTAMINACION AMBIENTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20937/rica.53855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la performance du milieu filtrant constitué d’une couche de chènevotte sur une couche de grignons d'olives dans le traitement des eaux usées domestiques : du pilote à l’échelle industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Villalobos Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles-Montrejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1059876ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity tomography used to characterize bubble distribution in complex aerated reactors: Development of the method and application to a semi-industrial MBR in operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 355, pp.498-509. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry and kinetics of hospital wastewater treatment in a submerged membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Jáuregui-Haza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.18-30. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2019.24392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filtration dynamique : Un nouveau concept pour la filtration des vins chargés en particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Devatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (Avril), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants removal from secondary-treated municipal wastewater using weak polyelectrolyte multilayer based nanofiltration membranes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mehran Abtahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis‐cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebe M. de Vos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 548, pp.654-666. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2017.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutant rejection of annealed polyelectrolyte multilayer based nanofiltration membranes for treatment of conventionally-treated municipal wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mehran Abtahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisendra Marbelia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abaynesh Yihdego Gebreyohannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pejman Ahmadiannamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis-Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209, pp.470-481. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2018.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants removal in tertiary moving bed biofilm reactors (MBBRs): Contribution of the biofilm and suspended biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mehran Abtahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Petermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Juppeau Flambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 643, pp.1464-1480. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement par nanofiltration d’effluents aqueux polysiloxaniques : influence des matrices salines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roux De-Balmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.21-27. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040059ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Aeration on Mixed Liquor in Submerged-Membrane Bioreactors for Wastewater Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Braak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (8), pp.1453-1465. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201600470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of paracetamol in aqueous solution: comparison of different uv induced advanced oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia González-Labrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Aleksandrova Velichkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Applied Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (3), pp.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine clarification with Rotating and Vibrating Filtration (RVF): Investigation of the impact of membrane material, wine composition and operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 513, pp. 47-57. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of an anticancer drug (cyclophosphamide) by a membrane bioreactor: comprehensive study of mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis-Cassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.155-163. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2016.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption experiments and modeling of micropollutants on activated carbon in water phase: application to transient concentrations mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séda Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-015-0834-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panacée : évaluation du fonctionnement d’un bioréacteur à membranes immergées traitant des effluents hospitaliers d’oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030001ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the influence of operating parameters throughin silicooptimization of energy consumption of submerged membrane bioreactor for urban wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 1-13. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2015.1081631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro tests aiding ecological risk assessment of ciprofloxacin, tamoxifen and cyclophosphamide in range of concentrations released in hospital wastewater and surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Geret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.191-200. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2013.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Submerged Membrane Bioreactor simulator: a useful tool for teaching its functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 9, pp. e32-e41. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ece.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelación y optimización de biorreactores con membranas para el tratamiento de aguas residuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista CENIC Ciencias Químicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 44, pp. 132-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 101 (1), pp. 104-1. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2012054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of pressurized liquid extraction using a multivariate chemometric approach for the determination of anticancer drugs in sludge by ultra high performance liquid chromatography-tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis-Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 1283, pp. 27-38. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2013.01.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of packing density on filtration performances in hollow fiber microfiltration module: a spatial study of cake growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 389, pp. 126-136. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2011.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of membrane fouling during cross-flow microfiltration of wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 16, pp. 398-408. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2012.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological study of sludge of membranes bioreactors for water treatment: protocol, limitations and link with the filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeration and hydrodynamics in submerged membrane bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Braak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 379, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow microfiltration of wine: Effect of colloids on critical fouling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 382 (1-2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2011.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxicity micropollutant removal in a crossflow membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (6), pp.4395-4401. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.BIORTECH.2010.12.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cytostatic drug presence on extracellular polymeric substances formation in municipal wastewater treated by membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Avella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Görner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (2), pp.518-526. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2009.08.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cytostatic drugs on the sludge and on the mixed liquor characteristics of a cross-flow membrane bioreactor: Consequence on the process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 347 (1-2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process engineering for environment protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338-339, pp.92-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cytostatic drugs on microbial behaviour in membrane bioreactor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 101 (n° 2), pp. 527-536. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2009.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical approach to study the impact of packing density on fluid flow distribution in hollow fiber module.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (1-2), pp.277-286. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclophosphamide removal from water by nanofiltration and reverse osmosis membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (17), pp.4115-4122. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2009.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration characteristics of hollow fiber microfiltration membranes used in a specific double membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (7), pp.1255-1263. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of a cytostatic drug by a membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1-3), pp.112-118. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2009.759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical modelling and simulation of waste water filtration process by submerged membrane bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.A29. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1542-6580.1856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolorization of synthetic melanoidins-containing wastewater by a bacterial consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhuttaya Jiranuntipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supat Chareonpornwattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsak Damronglerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Délia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (11), pp.1313-1321. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10295-008-0413-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological characterization of mixed liquor in a submerged membrane bioreactor: Interest for process management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (1-2), pp.26-33. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2007.06.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectivas y experiencias en el empleo de tecnologias no convencionales en el tratamiento de residuales liquidos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribución a la Educación y la Protección Ambiental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of submerged membrane bioreactor: Conceptual study about link between activated slugde biokinetics, aeration and fouling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 325 (n° 2), pp.612-624. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2008.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ultrasonic, thermal and ozone pre-treatments on waste activated sludge solubilisation and anaerobic biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bougrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (8), pp.711-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeration mode, shear stress and sludge rheology in a submerged membrane bioreactor: some keys of energy saving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199 (1-3), pp.482-484. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role and variations of supernatant compounds in submerged membrane bioreactor fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hernandez Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 179 (1-3), pp.95-107. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2004.11.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration of biological sludge by immersed hollow-fiber membranes: influence of initial permeability choice of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Remigy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 146 (1-3), pp.427-431. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00527-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil d'étude quantitative des interactions microbiennes en milieu liquide ; application aux bactéries lactiques œnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tataridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strehaiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (1-2), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.22.189-198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Tool for the Quantification of Microorganism Interaction Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tataridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Salgado Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40 (23), pp.5222-5227. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie001060g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm’s enhancement potential of constructed wetland for wastewater treatment & REUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Wetland Systems for water pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort de France, La Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cinétique des produits de transformation de la carbamazépine générés par des procédés d'oxydation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès International du Gruttee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Talence (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir de la carbamazépine et ses produits de transformation dans les procédés de traitement des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Eau et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation products generated by oxidation of carbamazepine during wastewater treatment processes - Review and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IWA International Conference on Eco-technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graphs And Bayesian Networks Analyses To Elucidate Transformation Products Filiations During Wastewater Treatment: Application To Sulfamethoxazole (SMX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Jacques-de-Compostelle, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of a semi-industrial membrane bioreactor using fuzzy inference methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mempro 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir de la carbamazépine et ses produits de transformation dans les procédés de traitement des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des traitements des eaux usées plus durables : Prise en considération des Produits de Transformation des contaminants chimiques organiques - TRANSPRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France. GRAIE, pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeration for fouling control in Submerged Membrane Bioreactors for wastewater treatment: shear simulation and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Braak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMembrane Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom. Procedia Engineering, pp.674-677, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’adsorption de molécules médicamenteuses (anticancéreux) sur les boues biologiques : impact de la nature de la boue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. SFGP, Société Française de Génie des Procédés, Récents Progrès en Génie des Procédés, 2011, 13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphologique des boues biologiques d'épuration. Descriptifs les plus pertinents et propriétés physico-chimiques des boues d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Génie des Procédés - SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.0, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge graphs and Bayesian networks analyses to elucidate transformation products filiations during wastewater treatment: application to sulfamethoxazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic graphical models for the identification and analysis of reaction pathways in water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, Elsevier, pp.1519-1524, 2022, Computer Aided Chemical Engineering, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50254-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des stratégies d'aération sur les performances de filtration et caractérisation hydrodynamique d'un pilote de BaM semi-industriel : apport de la modélisation à la mesure par tomographie de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover dans les pratiques de monitoring et d'exploitation des stations d'épuration. Enseignements scientifiques et techniques tirés de la phase I du programme (2014-2017). Mocopée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Astee, pp.209-220, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire ALBASI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REUTE water optimization in Occitanie : biofilm control in the chain of constructed wetlands and drip-irrigation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BioROC, traitement de l'eau par filtres plantés augmentés par de la macrofaune : approche multi-échelle de la limitation du colmatage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriane Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la Société Française de Génie des Procédés SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EARTHWORM'S ENHANCEMENT POTENTIAL OF CONSTRUCTED WETLAND WASTEWATER TREATMENT PROCESS IN A REUSE PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits de transformation de la carbamazépine générés par des procédés d'oxydation - modélisation cinétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme congrès de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic biofilm control in constructed wetlands and drip-irrigation devices as a key factor in the reuse capacity of water in Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of the transformation products generated by the degradation of carbamazepine in various water treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IWA Micropollutant and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm's enhancement potential of constructed wetland wastewater treatment process in a REUSE perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Key Challenge Water Occitanie, five collaborative projects and six living labs for the assessment of the relevance of local water reuse solutions and their consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analyses for degradation pathway elucidation: application to sulfamethoxazole in wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th INTERNATIONAL CONFERENCE ON CHEMISTRY AND THE ENVIRONMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, VENICE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de sensibilité par les réseaux de neurones artificiels (ANN) pour les bioréacteurs à membranes (BAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Abdel Halim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle à base de connaissances intégré pour un bioréacteur à membrane de très grande taille : un outil vers l'optimisation et le contrôle du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MemPro 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de Diuron et ses Produits de Transformation par un procédé de photocatalyse avec TiO2 supporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Yoel Quintero-Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of nine micropollutants covering a wide range of physical-chemical properties by negatively charged hollow fiber nanofiltration membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Granger-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandenbossche Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th MICROPOL ECOHAZARD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Santiago de Compostela, Jun 2022, Santiago de compostela, Galicia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle à base de connaissances intégré pour un bioréacteur à membrane de très grande taille : un outil vers l'optimisation et le contrôle du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d’Epuration des Eaux (GRUTTEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalyse sous UVA avec TiO2 supporté pour traiter de l’eau polluée en Diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Yoel Quintero-Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Margarita Sierra-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of wastewater from oncological hospital: a case study for micropollutants rejection assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th MICRPOL ECO HAZARD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Santiago de Compostella, Jun 2022, Santiago de compostella, Galicia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle à base de connaissances intégré pour un bioréacteur à membrane de très grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'eau usée de l'IUC-T: étude de cas pour l'évaluation de la contribution de l'IUC-T au déversement de molécules pharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS EAU TOULOUSE; Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux; Université Paul Sabatier Toulouse III - UT3, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cartographique et bayésienne de la dégradation d'un antibiotique en traitement de l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Model for Simulation of Super-Large Scale Membrane Bioreactor Process and Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-large-scale membrane bioreactor for wastewater treatment : data processing, modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM 2020 : 12th International Congress on Membranes and Membrane Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, London - on line, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of a semi-industrial scale membrane bioreactor using fuzzy inference methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Water Association (IWA) Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse IWA-MTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of micropollutants biodegradation mechanisms in tertiary MBBR treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis‐cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mehran Abtahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pecastaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 11th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dispersion des bulles d'air au sein de modules membranaires de traitement des eaux à l'aide de la tomographie de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque GEOFCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Antony, France. pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical interpretation and modelling of daily permeability evolution in full-scale membrane bioreactors using fuzzy inference methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. IWA Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse. IWA-MTC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological evaluation to follow a 3 years in situ-experiment of a submerged mbr for oncological hospital effluent treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine Clarification With Rotating And Vibrating Filtration (Rvf): From Wine – Membrane Interactions Up To Critical Frequency Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Word Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of respirometric analysis in the modelling of hospital wastewater treatment by submerged membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load variations buffering by adsorption/desorption experiments and modelling: innovative application to aqueous effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séda Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering (ECCE10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency evaluation of a membrane bioreactor to remove emerging pollutants from a hospital effluent based on the combined use of in vitro and in vivo bioassays and targeted chemicals analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du devenir des micropolluants dans les stations d’épuration : Etat de l’art et evolution futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l’ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du devenir des micropolluants dans les stations d’épuration : état de l’art et évolutions futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submerged membrane bioreactor for waste water treatment: determination of the shear stresses produced by coarse bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Braak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress of Chemical Engineering - ECCE9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, The Hague, Netherlands. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des concentrats membranaires par électro-oxydation sur électrode de diamant dopé au bore pour la minéralisation de micropolluants : étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada Penate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress GRUTTEE: Water, targeting 2025 : resources, uses, solution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des phénomènes d'adsorption de molécules anticancéreuses dans les boues biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis‐cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2012 - Polluants Emergents :Quels Défis pour une Meilleure Gestion de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'adsorption de molécules pharmaceutiques (anticancéreux) sur des boues biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journée Information Eaux, JIE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Professionnels du Traitement des Eaux et des Nuisances (APTEN). FRA., Sep 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial catalysis of red-ox reactions in concrete cells of nuclear waste repositories : a step-wise experimental approach for nitrate reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Basséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strehaiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUWCEM 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological study of sludge of membranes bioreactors for water treatment: protocol, limitations and link with the filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gunther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépense énergétique des bioréacteurs à membranes pour le traitement des eaux résiduaires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spérandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTED 2010, Stations d'épuration et énergie: Empreinte environnementale et vision intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoxicity and cytostatic drug removal in a membrane bioreactor from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Russia. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of wastewater filtration process in submerged membrane bioreactors : applicability of a dynamic model to scale up.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Green Process Engineering, 2nd European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the physico-chemistry of the wine on membrane filtration performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du confinement sur les performances de filtration d'un module de microfiltration à fibres creuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclophosphamide removal by nanofiltration and reverse osmosis membranes - effect of water matrix properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination d’une molécule anticancéreuse dans l’eau par couplage bioréacteur à membrane et nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effluents liquides des établissements de santé : Etat des lieux et perspectives de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Chambery, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation dynamique du traitement des effluents par bioréacteurs à membranes immergées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoys Magnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d’un bioréacteur à membrane pour la dégradation de la toxicité d’un médicament anticancéreux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamique de l'aération et colmatage dans un bioréacteur à membrane immergée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration des MEMbranes dans les PROcédés - MEMPRO3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nancy, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies d'optimisation du post-traitement des boues issues du traitement d'eau résiduaires. Comparaison de la filtrabilité de boues issues de bioréacteurs à membranes ou de procédés physiques de digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meireles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque PROSETIA 9eme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of MBBR with membrane processes for the removal of micropollutants from domestic and hospital wastewater – The benefits and drawbacks of membrane coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhlis Eshamuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Xuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Zuccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (5), pp.118068. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.118068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards modeling the generation of the transformation products of carbamazepine in polishing and oxidation water treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 486, pp.144517. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.144517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm-assisted constructed wetlands: A multidisciplinary investigation of organic matter and nitrogen removal using hydrodynamic, metagenomic, and water quality approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 31, pp.102269. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biteb.2025.102269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review on the pathways of carbamazepine transformation products in oxidative wastewater treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 912, pp.169040. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of process operating conditions on the microbial community structure in the moving bed biofilm reactor at phylum and class level: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhlis Eshamuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Zuccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), pp.113266. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.113266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of nine micropollutants covering a wide range of physical-chemical properties using polyelectrolyte multilayer hollow fiber NF membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Granger-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 338, pp.126495. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2024.126495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfamethoxazole degradation pathways in wastewater treatment: Bayesian network-based approach for a meta-analysis of scientific papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34982-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’eau usée d’un centre d’oncologie pour l’estimation de l’impact du déversement de ses molécules pharmaceutiques en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.91-103. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/202212091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Inspiring Elements from Natural Services of Water Quality Regulation Could Be Applied to Water Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3030. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès GRUTTEE 2022 à Toulouse : s’adapter pour atteindre disponibilité et qualité de l’eau pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cimetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, simulation and control of biological and chemical P-removal processes for membrane bioreactors (MBRs) from lab to full-scale applications: State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.151109. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of QuEChERS-based extraction for quantification of nine micropollutants in wastewater treatment plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bounouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 413, pp.0. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-021-03489-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation du colmatage dans les bioréacteurs à membranes à l'échelle industrielle : modélisation et caractérisation de l'hydrodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202005047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilización de un biorreactor con membranas sumergidas para el tratamiento de aguas residuales procedentes de un hospital oncológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui-Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA INTERNACIONAL DE CONTAMINACION AMBIENTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20937/rica.53855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la performance du milieu filtrant constitué d’une couche de chènevotte sur une couche de grignons d'olives dans le traitement des eaux usées domestiques : du pilote à l’échelle industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Villalobos Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles-Montrejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1059876ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity tomography used to characterize bubble distribution in complex aerated reactors: Development of the method and application to a semi-industrial MBR in operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 355, pp.498-509. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry and kinetics of hospital wastewater treatment in a submerged membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Jáuregui-Haza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.18-30. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2019.24392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filtration dynamique : Un nouveau concept pour la filtration des vins chargés en particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Devatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (Avril), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants removal from secondary-treated municipal wastewater using weak polyelectrolyte multilayer based nanofiltration membranes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mehran Abtahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis‐cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebe M. de Vos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 548, pp.654-666. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2017.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutant rejection of annealed polyelectrolyte multilayer based nanofiltration membranes for treatment of conventionally-treated municipal wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mehran Abtahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisendra Marbelia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abaynesh Yihdego Gebreyohannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pejman Ahmadiannamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis-Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209, pp.470-481. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2018.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants removal in tertiary moving bed biofilm reactors (MBBRs): Contribution of the biofilm and suspended biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mehran Abtahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Petermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Juppeau Flambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 643, pp.1464-1480. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement par nanofiltration d’effluents aqueux polysiloxaniques : influence des matrices salines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roux De-Balmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.21-27. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040059ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Aeration on Mixed Liquor in Submerged-Membrane Bioreactors for Wastewater Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Braak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (8), pp.1453-1465. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201600470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of paracetamol in aqueous solution: comparison of different uv induced advanced oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia González-Labrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Aleksandrova Velichkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Applied Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (3), pp.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine clarification with Rotating and Vibrating Filtration (RVF): Investigation of the impact of membrane material, wine composition and operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 513, pp. 47-57. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of an anticancer drug (cyclophosphamide) by a membrane bioreactor: comprehensive study of mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis-Cassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.155-163. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2016.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption experiments and modeling of micropollutants on activated carbon in water phase: application to transient concentrations mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séda Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-015-0834-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panacée : évaluation du fonctionnement d’un bioréacteur à membranes immergées traitant des effluents hospitaliers d’oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030001ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the influence of operating parameters throughin silicooptimization of energy consumption of submerged membrane bioreactor for urban wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 1-13. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2015.1081631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro tests aiding ecological risk assessment of ciprofloxacin, tamoxifen and cyclophosphamide in range of concentrations released in hospital wastewater and surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Geret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.191-200. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2013.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Submerged Membrane Bioreactor simulator: a useful tool for teaching its functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 9, pp. e32-e41. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ece.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelación y optimización de biorreactores con membranas para el tratamiento de aguas residuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista CENIC Ciencias Químicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 44, pp. 132-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 101 (1), pp. 104-1. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2012054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of pressurized liquid extraction using a multivariate chemometric approach for the determination of anticancer drugs in sludge by ultra high performance liquid chromatography-tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis-Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 1283, pp. 27-38. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2013.01.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of packing density on filtration performances in hollow fiber microfiltration module: a spatial study of cake growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 389, pp. 126-136. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2011.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of membrane fouling during cross-flow microfiltration of wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 16, pp. 398-408. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2012.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeration and hydrodynamics in submerged membrane bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Braak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 379, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological study of sludge of membranes bioreactors for water treatment: protocol, limitations and link with the filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow microfiltration of wine: Effect of colloids on critical fouling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 382 (1-2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2011.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxicity micropollutant removal in a crossflow membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (6), pp.4395-4401. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.BIORTECH.2010.12.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cytostatic drug presence on extracellular polymeric substances formation in municipal wastewater treated by membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Avella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Görner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (2), pp.518-526. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2009.08.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cytostatic drugs on the sludge and on the mixed liquor characteristics of a cross-flow membrane bioreactor: Consequence on the process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 347 (1-2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical approach to study the impact of packing density on fluid flow distribution in hollow fiber module.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (1-2), pp.277-286. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cytostatic drugs on microbial behaviour in membrane bioreactor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 101 (n° 2), pp. 527-536. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2009.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process engineering for environment protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338-339, pp.92-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclophosphamide removal from water by nanofiltration and reverse osmosis membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (17), pp.4115-4122. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2009.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration characteristics of hollow fiber microfiltration membranes used in a specific double membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (7), pp.1255-1263. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of a cytostatic drug by a membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1-3), pp.112-118. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2009.759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical modelling and simulation of waste water filtration process by submerged membrane bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.A29. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1542-6580.1856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological characterization of mixed liquor in a submerged membrane bioreactor: Interest for process management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (1-2), pp.26-33. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2007.06.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolorization of synthetic melanoidins-containing wastewater by a bacterial consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhuttaya Jiranuntipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supat Chareonpornwattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsak Damronglerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Délia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (11), pp.1313-1321. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10295-008-0413-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectivas y experiencias en el empleo de tecnologias no convencionales en el tratamiento de residuales liquidos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribución a la Educación y la Protección Ambiental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of submerged membrane bioreactor: Conceptual study about link between activated slugde biokinetics, aeration and fouling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 325 (n° 2), pp.612-624. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2008.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ultrasonic, thermal and ozone pre-treatments on waste activated sludge solubilisation and anaerobic biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bougrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (8), pp.711-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeration mode, shear stress and sludge rheology in a submerged membrane bioreactor: some keys of energy saving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199 (1-3), pp.482-484. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role and variations of supernatant compounds in submerged membrane bioreactor fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hernandez Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 179 (1-3), pp.95-107. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2004.11.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration of biological sludge by immersed hollow-fiber membranes: influence of initial permeability choice of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Remigy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 146 (1-3), pp.427-431. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00527-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil d'étude quantitative des interactions microbiennes en milieu liquide ; application aux bactéries lactiques œnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tataridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strehaiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (1-2), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.22.189-198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Tool for the Quantification of Microorganism Interaction Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tataridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Salgado Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40 (23), pp.5222-5227. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie001060g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm’s enhancement potential of constructed wetland for wastewater treatment & REUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Wetland Systems for water pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort de France, La Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cinétique des produits de transformation de la carbamazépine générés par des procédés d'oxydation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès International du Gruttee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Talence (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir de la carbamazépine et ses produits de transformation dans les procédés de traitement des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Eau et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation products generated by oxidation of carbamazepine during wastewater treatment processes - Review and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IWA International Conference on Eco-technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graphs And Bayesian Networks Analyses To Elucidate Transformation Products Filiations During Wastewater Treatment: Application To Sulfamethoxazole (SMX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Jacques-de-Compostelle, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of a semi-industrial membrane bioreactor using fuzzy inference methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mempro 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir de la carbamazépine et ses produits de transformation dans les procédés de traitement des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des traitements des eaux usées plus durables : Prise en considération des Produits de Transformation des contaminants chimiques organiques - TRANSPRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France. GRAIE, pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeration for fouling control in Submerged Membrane Bioreactors for wastewater treatment: shear simulation and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Braak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMembrane Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom. Procedia Engineering, pp.674-677, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’adsorption de molécules médicamenteuses (anticancéreux) sur les boues biologiques : impact de la nature de la boue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. SFGP, Société Française de Génie des Procédés, Récents Progrès en Génie des Procédés, 2011, 13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphologique des boues biologiques d'épuration. Descriptifs les plus pertinents et propriétés physico-chimiques des boues d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Génie des Procédés - SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.0, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge graphs and Bayesian networks analyses to elucidate transformation products filiations during wastewater treatment: application to sulfamethoxazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic graphical models for the identification and analysis of reaction pathways in water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, Elsevier, pp.1519-1524, 2022, Computer Aided Chemical Engineering, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50254-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des stratégies d'aération sur les performances de filtration et caractérisation hydrodynamique d'un pilote de BaM semi-industriel : apport de la modélisation à la mesure par tomographie de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover dans les pratiques de monitoring et d'exploitation des stations d'épuration. Enseignements scientifiques et techniques tirés de la phase I du programme (2014-2017). Mocopée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Astee, pp.209-220, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Parisi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Trognon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriane Cazaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824171v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badara Minta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Granger-Delacroix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandenbossche Ana&#239;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nourrit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yoel Quintero-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Triquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Abdel Halim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Nadeem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queralt Plana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Margarita Sierra-Carrillo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavaille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Canonge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cornut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Suard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis&#8208;cassan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mehran Abtahi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pecastaings" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609235v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alliet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada-Pe&#241;ate" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdelaziz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Xie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Manon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jitariouk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusmel Gonz&#225;lez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schetrite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui Haza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;da Bourneuf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacob" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862414v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomi&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wisniewski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalonde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisniewski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Braak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807287v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809372v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Alquier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kassim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834511v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada Penate" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806557v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750170v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gunther" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595846v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sp&#233;randio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104976v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zarragoitia Gonzalez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029595v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Delgado" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Marion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faucet-Marquis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pfohl-Leszkowicz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raynal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390842v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G&#252;nther" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029604v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105102v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoys Magnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald van Kaam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763373v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meireles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhlis Eshamuddin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.118068" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865872v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144517" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2025.102269" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452708v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granger-Delacroix" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albasi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latapie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbossche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nourrit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126495" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449649v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169040" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635912v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113266" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722054v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34982-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202212091" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790785v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692916v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimetiere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151109" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounouba" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zind" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claparols" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03489-z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964077v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202005047" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750749v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusmel Gonz&#225;lez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada Pe&#241;ate" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/rica.53855" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363289v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Villalobos Garcia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles-Montrejaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amalric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059876ar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868511v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782131v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24392" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263101v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510760v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Ilyas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe M. de Vos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.10.045" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955650v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisendra Marbelia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abaynesh Yihdego Gebreyohannes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Ahmadiannamini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis-Cassan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.07.071" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844295v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Juppeau Flambard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Terrisse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.303" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053317v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boedec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grollemund" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dehan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux De-Balmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040059ar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514272v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600470" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134787v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gonz&#225;lez-Labrada" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Aleksandrova Velichkova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360111v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.03.058" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595535v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.07.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264371v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-015-0834-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134798v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030001ar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205310v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1081631" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893117v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mater" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.11.011" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069368v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2014.03.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521590v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012054" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926528v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.01.114" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880519v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hobbs" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.10.055" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787969v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.09.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545462v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544489v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.06.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750746v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.08.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539315v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Delgado Zambrano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIORTECH.2010.12.107" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414733v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Avella" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Delgado" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#246;rner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galmiche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.057" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557735v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Paranthoen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.10.020" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guigon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552979v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.051" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDH8KDM3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552982v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.11.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565030v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.06.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565028v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2009.05.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846110v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.759" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500211v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1856" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577286v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhuttaya Jiranuntipon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supat Chareonpornwattana" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Damronglerd" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-008-0413-y" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580153v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.06.060" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316000v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Wilhelm" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580663v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.08.037" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598024v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623792v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.112" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600350v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hernandez Rojas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.11.058" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738753v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desclaux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Remigy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00527-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RB7XKCT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604349v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tataridis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.22.189-198" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143257v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Salgado Manjarrez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie001060g" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011703v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Parisi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748019v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748032v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747607v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906549v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806973v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747586v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610096v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023146v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746559v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026204v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823974v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842466v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50254-X" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609237v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799414v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriane Cazaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Parisi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Trognon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bassoul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824171v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badara Minta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Abdel Halim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Nadeem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queralt Plana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yoel Quintero-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Triquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Granger-Delacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandenbossche Ana&#239;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nourrit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Margarita Sierra-Carrillo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavaille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Canonge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807157v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cornut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609234v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Suard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743839v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis&#8208;cassan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mehran Abtahi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pecastaings" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alliet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada-Pe&#241;ate" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdelaziz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Xie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Manon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jitariouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusmel Gonz&#225;lez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schetrite" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui Haza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;da Bourneuf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733476v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomi&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wisniewski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalonde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisniewski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019972v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Braak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834511v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada Penate" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Alquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kassim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gunther" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595846v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sp&#233;randio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Delgado" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Marion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faucet-Marquis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pfohl-Leszkowicz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zarragoitia Gonzalez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029802v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raynal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390842v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G&#252;nther" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105102v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoys Magnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald van Kaam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763373v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meireles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517753v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhlis Eshamuddin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.118068" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865872v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144517" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232766v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2025.102269" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635912v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113266" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452708v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granger-Delacroix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albasi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latapie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbossche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nourrit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126495" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722054v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34982-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186973v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202212091" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790785v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193030" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692916v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimetiere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443049v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151109" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303678v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounouba" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zind" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claparols" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03489-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964077v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202005047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750749v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusmel Gonz&#225;lez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada Pe&#241;ate" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/rica.53855" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363289v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Villalobos Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles-Montrejaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amalric" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059876ar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868511v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782131v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24392" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263101v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510760v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Ilyas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe M. de Vos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.10.045" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955650v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisendra Marbelia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abaynesh Yihdego Gebreyohannes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Ahmadiannamini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis-Cassan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.07.071" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844295v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Juppeau Flambard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Terrisse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.303" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053317v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boedec" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grollemund" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dehan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux De-Balmann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040059ar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514272v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600470" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134787v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gonz&#225;lez-Labrada" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Aleksandrova Velichkova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360111v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.03.058" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595535v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.07.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264371v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-015-0834-x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134798v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030001ar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205310v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1081631" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893117v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mater" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.11.011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069368v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2014.03.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521590v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835302v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012054" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926528v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.01.114" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880519v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hobbs" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.10.055" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787969v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.09.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544489v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.06.004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545462v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750746v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.08.008" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539315v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Delgado Zambrano" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIORTECH.2010.12.107" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414733v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Avella" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Delgado" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#246;rner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galmiche" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.057" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557735v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Paranthoen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.10.020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552982v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.11.011" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552979v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.051" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDH8KDM3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799197v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guigon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565030v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.06.007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565028v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2009.05.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846110v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.759" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500211v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1856" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580153v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.06.060" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577286v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhuttaya Jiranuntipon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supat Chareonpornwattana" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Damronglerd" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-008-0413-y" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316000v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Wilhelm" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580663v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.08.037" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598024v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623792v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.112" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600350v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hernandez Rojas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.11.058" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738753v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desclaux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Remigy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00527-1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RB7XKCT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604349v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tataridis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.22.189-198" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143257v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Salgado Manjarrez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie001060g" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011703v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Parisi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748019v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748032v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747607v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906549v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806973v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747586v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610096v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023146v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746559v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026204v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823974v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842466v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50254-X" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609237v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>