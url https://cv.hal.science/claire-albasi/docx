--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire ALBASI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REUTE water optimization in Occitanie : biofilm control in the chain of constructed wetlands and drip-irrigation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BioROC, traitement de l'eau par filtres plantés augmentés par de la macrofaune : approche multi-échelle de la limitation du colmatage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriane Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la Société Française de Génie des Procédés SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EARTHWORM'S ENHANCEMENT POTENTIAL OF CONSTRUCTED WETLAND WASTEWATER TREATMENT PROCESS IN A REUSE PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits de transformation de la carbamazépine générés par des procédés d'oxydation - modélisation cinétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme congrès de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic biofilm control in constructed wetlands and drip-irrigation devices as a key factor in the reuse capacity of water in Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of the transformation products generated by the degradation of carbamazepine in various water treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IWA Micropollutant and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm's enhancement potential of constructed wetland wastewater treatment process in a REUSE perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Key Challenge Water Occitanie, five collaborative projects and six living labs for the assessment of the relevance of local water reuse solutions and their consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analyses for degradation pathway elucidation: application to sulfamethoxazole in wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th INTERNATIONAL CONFERENCE ON CHEMISTRY AND THE ENVIRONMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, VENICE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de sensibilité par les réseaux de neurones artificiels (ANN) pour les bioréacteurs à membranes (BAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Abdel Halim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle à base de connaissances intégré pour un bioréacteur à membrane de très grande taille : un outil vers l'optimisation et le contrôle du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MemPro 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de Diuron et ses Produits de Transformation par un procédé de photocatalyse avec TiO2 supporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Yoel Quintero-Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of nine micropollutants covering a wide range of physical-chemical properties by negatively charged hollow fiber nanofiltration membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Granger-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandenbossche Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th MICROPOL ECOHAZARD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Santiago de Compostela, Jun 2022, Santiago de compostela, Galicia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle à base de connaissances intégré pour un bioréacteur à membrane de très grande taille : un outil vers l'optimisation et le contrôle du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d’Epuration des Eaux (GRUTTEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalyse sous UVA avec TiO2 supporté pour traiter de l’eau polluée en Diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Yoel Quintero-Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Margarita Sierra-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of wastewater from oncological hospital: a case study for micropollutants rejection assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th MICRPOL ECO HAZARD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Santiago de Compostella, Jun 2022, Santiago de compostella, Galicia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle à base de connaissances intégré pour un bioréacteur à membrane de très grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'eau usée de l'IUC-T: étude de cas pour l'évaluation de la contribution de l'IUC-T au déversement de molécules pharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS EAU TOULOUSE; Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux; Université Paul Sabatier Toulouse III - UT3, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cartographique et bayésienne de la dégradation d'un antibiotique en traitement de l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Model for Simulation of Super-Large Scale Membrane Bioreactor Process and Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-large-scale membrane bioreactor for wastewater treatment : data processing, modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM 2020 : 12th International Congress on Membranes and Membrane Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, London - on line, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of a semi-industrial scale membrane bioreactor using fuzzy inference methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Water Association (IWA) Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse IWA-MTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of micropollutants biodegradation mechanisms in tertiary MBBR treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis‐cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mehran Abtahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pecastaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 11th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dispersion des bulles d'air au sein de modules membranaires de traitement des eaux à l'aide de la tomographie de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque GEOFCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Antony, France. pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical interpretation and modelling of daily permeability evolution in full-scale membrane bioreactors using fuzzy inference methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. IWA Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse. IWA-MTC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological evaluation to follow a 3 years in situ-experiment of a submerged mbr for oncological hospital effluent treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine Clarification With Rotating And Vibrating Filtration (Rvf): From Wine – Membrane Interactions Up To Critical Frequency Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Word Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of respirometric analysis in the modelling of hospital wastewater treatment by submerged membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load variations buffering by adsorption/desorption experiments and modelling: innovative application to aqueous effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séda Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering (ECCE10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency evaluation of a membrane bioreactor to remove emerging pollutants from a hospital effluent based on the combined use of in vitro and in vivo bioassays and targeted chemicals analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du devenir des micropolluants dans les stations d’épuration : Etat de l’art et evolution futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l’ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du devenir des micropolluants dans les stations d’épuration : état de l’art et évolutions futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submerged membrane bioreactor for waste water treatment: determination of the shear stresses produced by coarse bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Braak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress of Chemical Engineering - ECCE9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, The Hague, Netherlands. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des concentrats membranaires par électro-oxydation sur électrode de diamant dopé au bore pour la minéralisation de micropolluants : étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada Penate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress GRUTTEE: Water, targeting 2025 : resources, uses, solution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des phénomènes d'adsorption de molécules anticancéreuses dans les boues biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis‐cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2012 - Polluants Emergents :Quels Défis pour une Meilleure Gestion de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'adsorption de molécules pharmaceutiques (anticancéreux) sur des boues biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journée Information Eaux, JIE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Professionnels du Traitement des Eaux et des Nuisances (APTEN). FRA., Sep 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial catalysis of red-ox reactions in concrete cells of nuclear waste repositories : a step-wise experimental approach for nitrate reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Basséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strehaiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUWCEM 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological study of sludge of membranes bioreactors for water treatment: protocol, limitations and link with the filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gunther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépense énergétique des bioréacteurs à membranes pour le traitement des eaux résiduaires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spérandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTED 2010, Stations d'épuration et énergie: Empreinte environnementale et vision intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoxicity and cytostatic drug removal in a membrane bioreactor from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Russia. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of wastewater filtration process in submerged membrane bioreactors : applicability of a dynamic model to scale up.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Green Process Engineering, 2nd European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the physico-chemistry of the wine on membrane filtration performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du confinement sur les performances de filtration d'un module de microfiltration à fibres creuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclophosphamide removal by nanofiltration and reverse osmosis membranes - effect of water matrix properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination d’une molécule anticancéreuse dans l’eau par couplage bioréacteur à membrane et nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effluents liquides des établissements de santé : Etat des lieux et perspectives de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Chambery, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation dynamique du traitement des effluents par bioréacteurs à membranes immergées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoys Magnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d’un bioréacteur à membrane pour la dégradation de la toxicité d’un médicament anticancéreux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamique de l'aération et colmatage dans un bioréacteur à membrane immergée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration des MEMbranes dans les PROcédés - MEMPRO3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nancy, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies d'optimisation du post-traitement des boues issues du traitement d'eau résiduaires. Comparaison de la filtrabilité de boues issues de bioréacteurs à membranes ou de procédés physiques de digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meireles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque PROSETIA 9eme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of MBBR with membrane processes for the removal of micropollutants from domestic and hospital wastewater – The benefits and drawbacks of membrane coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhlis Eshamuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Xuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Zuccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (5), pp.118068. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.118068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards modeling the generation of the transformation products of carbamazepine in polishing and oxidation water treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 486, pp.144517. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.144517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm-assisted constructed wetlands: A multidisciplinary investigation of organic matter and nitrogen removal using hydrodynamic, metagenomic, and water quality approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 31, pp.102269. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biteb.2025.102269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review on the pathways of carbamazepine transformation products in oxidative wastewater treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 912, pp.169040. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of process operating conditions on the microbial community structure in the moving bed biofilm reactor at phylum and class level: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhlis Eshamuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Zuccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), pp.113266. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.113266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of nine micropollutants covering a wide range of physical-chemical properties using polyelectrolyte multilayer hollow fiber NF membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Granger-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 338, pp.126495. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2024.126495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfamethoxazole degradation pathways in wastewater treatment: Bayesian network-based approach for a meta-analysis of scientific papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34982-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’eau usée d’un centre d’oncologie pour l’estimation de l’impact du déversement de ses molécules pharmaceutiques en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.91-103. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/202212091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Inspiring Elements from Natural Services of Water Quality Regulation Could Be Applied to Water Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3030. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès GRUTTEE 2022 à Toulouse : s’adapter pour atteindre disponibilité et qualité de l’eau pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cimetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, simulation and control of biological and chemical P-removal processes for membrane bioreactors (MBRs) from lab to full-scale applications: State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.151109. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of QuEChERS-based extraction for quantification of nine micropollutants in wastewater treatment plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bounouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 413, pp.0. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-021-03489-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation du colmatage dans les bioréacteurs à membranes à l'échelle industrielle : modélisation et caractérisation de l'hydrodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202005047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilización de un biorreactor con membranas sumergidas para el tratamiento de aguas residuales procedentes de un hospital oncológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui-Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA INTERNACIONAL DE CONTAMINACION AMBIENTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20937/rica.53855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la performance du milieu filtrant constitué d’une couche de chènevotte sur une couche de grignons d'olives dans le traitement des eaux usées domestiques : du pilote à l’échelle industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Villalobos Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles-Montrejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1059876ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity tomography used to characterize bubble distribution in complex aerated reactors: Development of the method and application to a semi-industrial MBR in operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 355, pp.498-509. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry and kinetics of hospital wastewater treatment in a submerged membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Jáuregui-Haza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.18-30. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2019.24392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filtration dynamique : Un nouveau concept pour la filtration des vins chargés en particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Devatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (Avril), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants removal from secondary-treated municipal wastewater using weak polyelectrolyte multilayer based nanofiltration membranes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mehran Abtahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis‐cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebe M. de Vos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 548, pp.654-666. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2017.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutant rejection of annealed polyelectrolyte multilayer based nanofiltration membranes for treatment of conventionally-treated municipal wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mehran Abtahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisendra Marbelia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abaynesh Yihdego Gebreyohannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pejman Ahmadiannamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis-Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209, pp.470-481. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2018.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants removal in tertiary moving bed biofilm reactors (MBBRs): Contribution of the biofilm and suspended biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mehran Abtahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Petermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Juppeau Flambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 643, pp.1464-1480. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement par nanofiltration d’effluents aqueux polysiloxaniques : influence des matrices salines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roux De-Balmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.21-27. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040059ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Aeration on Mixed Liquor in Submerged-Membrane Bioreactors for Wastewater Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Braak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (8), pp.1453-1465. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201600470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of paracetamol in aqueous solution: comparison of different uv induced advanced oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia González-Labrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Aleksandrova Velichkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Applied Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (3), pp.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine clarification with Rotating and Vibrating Filtration (RVF): Investigation of the impact of membrane material, wine composition and operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 513, pp. 47-57. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of an anticancer drug (cyclophosphamide) by a membrane bioreactor: comprehensive study of mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis-Cassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.155-163. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2016.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption experiments and modeling of micropollutants on activated carbon in water phase: application to transient concentrations mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séda Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-015-0834-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panacée : évaluation du fonctionnement d’un bioréacteur à membranes immergées traitant des effluents hospitaliers d’oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030001ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the influence of operating parameters throughin silicooptimization of energy consumption of submerged membrane bioreactor for urban wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 1-13. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2015.1081631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro tests aiding ecological risk assessment of ciprofloxacin, tamoxifen and cyclophosphamide in range of concentrations released in hospital wastewater and surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Geret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.191-200. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2013.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Submerged Membrane Bioreactor simulator: a useful tool for teaching its functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 9, pp. e32-e41. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ece.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelación y optimización de biorreactores con membranas para el tratamiento de aguas residuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista CENIC Ciencias Químicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 44, pp. 132-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 101 (1), pp. 104-1. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2012054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of pressurized liquid extraction using a multivariate chemometric approach for the determination of anticancer drugs in sludge by ultra high performance liquid chromatography-tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis-Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 1283, pp. 27-38. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2013.01.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of packing density on filtration performances in hollow fiber microfiltration module: a spatial study of cake growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 389, pp. 126-136. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2011.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of membrane fouling during cross-flow microfiltration of wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 16, pp. 398-408. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2012.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeration and hydrodynamics in submerged membrane bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Braak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 379, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological study of sludge of membranes bioreactors for water treatment: protocol, limitations and link with the filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow microfiltration of wine: Effect of colloids on critical fouling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 382 (1-2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2011.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxicity micropollutant removal in a crossflow membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (6), pp.4395-4401. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.BIORTECH.2010.12.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cytostatic drug presence on extracellular polymeric substances formation in municipal wastewater treated by membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Avella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Görner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (2), pp.518-526. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2009.08.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cytostatic drugs on the sludge and on the mixed liquor characteristics of a cross-flow membrane bioreactor: Consequence on the process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 347 (1-2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical approach to study the impact of packing density on fluid flow distribution in hollow fiber module.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (1-2), pp.277-286. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cytostatic drugs on microbial behaviour in membrane bioreactor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 101 (n° 2), pp. 527-536. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2009.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process engineering for environment protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338-339, pp.92-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclophosphamide removal from water by nanofiltration and reverse osmosis membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (17), pp.4115-4122. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2009.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration characteristics of hollow fiber microfiltration membranes used in a specific double membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (7), pp.1255-1263. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of a cytostatic drug by a membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1-3), pp.112-118. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2009.759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical modelling and simulation of waste water filtration process by submerged membrane bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.A29. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1542-6580.1856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological characterization of mixed liquor in a submerged membrane bioreactor: Interest for process management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (1-2), pp.26-33. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2007.06.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolorization of synthetic melanoidins-containing wastewater by a bacterial consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhuttaya Jiranuntipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supat Chareonpornwattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsak Damronglerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Délia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (11), pp.1313-1321. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10295-008-0413-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectivas y experiencias en el empleo de tecnologias no convencionales en el tratamiento de residuales liquidos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribución a la Educación y la Protección Ambiental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of submerged membrane bioreactor: Conceptual study about link between activated slugde biokinetics, aeration and fouling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 325 (n° 2), pp.612-624. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2008.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ultrasonic, thermal and ozone pre-treatments on waste activated sludge solubilisation and anaerobic biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bougrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (8), pp.711-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeration mode, shear stress and sludge rheology in a submerged membrane bioreactor: some keys of energy saving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199 (1-3), pp.482-484. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role and variations of supernatant compounds in submerged membrane bioreactor fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hernandez Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 179 (1-3), pp.95-107. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2004.11.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration of biological sludge by immersed hollow-fiber membranes: influence of initial permeability choice of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Remigy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 146 (1-3), pp.427-431. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00527-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil d'étude quantitative des interactions microbiennes en milieu liquide ; application aux bactéries lactiques œnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tataridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strehaiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (1-2), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.22.189-198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Tool for the Quantification of Microorganism Interaction Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tataridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Salgado Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40 (23), pp.5222-5227. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie001060g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm’s enhancement potential of constructed wetland for wastewater treatment & REUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Wetland Systems for water pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort de France, La Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cinétique des produits de transformation de la carbamazépine générés par des procédés d'oxydation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès International du Gruttee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Talence (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir de la carbamazépine et ses produits de transformation dans les procédés de traitement des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Eau et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation products generated by oxidation of carbamazepine during wastewater treatment processes - Review and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IWA International Conference on Eco-technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graphs And Bayesian Networks Analyses To Elucidate Transformation Products Filiations During Wastewater Treatment: Application To Sulfamethoxazole (SMX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Jacques-de-Compostelle, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of a semi-industrial membrane bioreactor using fuzzy inference methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mempro 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir de la carbamazépine et ses produits de transformation dans les procédés de traitement des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des traitements des eaux usées plus durables : Prise en considération des Produits de Transformation des contaminants chimiques organiques - TRANSPRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France. GRAIE, pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeration for fouling control in Submerged Membrane Bioreactors for wastewater treatment: shear simulation and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Braak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMembrane Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom. Procedia Engineering, pp.674-677, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’adsorption de molécules médicamenteuses (anticancéreux) sur les boues biologiques : impact de la nature de la boue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. SFGP, Société Française de Génie des Procédés, Récents Progrès en Génie des Procédés, 2011, 13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphologique des boues biologiques d'épuration. Descriptifs les plus pertinents et propriétés physico-chimiques des boues d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Génie des Procédés - SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.0, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge graphs and Bayesian networks analyses to elucidate transformation products filiations during wastewater treatment: application to sulfamethoxazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic graphical models for the identification and analysis of reaction pathways in water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, Elsevier, pp.1519-1524, 2022, Computer Aided Chemical Engineering, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50254-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des stratégies d'aération sur les performances de filtration et caractérisation hydrodynamique d'un pilote de BaM semi-industriel : apport de la modélisation à la mesure par tomographie de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover dans les pratiques de monitoring et d'exploitation des stations d'épuration. Enseignements scientifiques et techniques tirés de la phase I du programme (2014-2017). Mocopée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Astee, pp.209-220, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire ALBASI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REUTE water optimization in Occitanie : biofilm control in the chain of constructed wetlands and drip-irrigation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Key Challenge Water Occitanie, five collaborative projects and six living labs for the assessment of the relevance of local water reuse solutions and their consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BioROC, traitement de l'eau par filtres plantés augmentés par de la macrofaune : approche multi-échelle de la limitation du colmatage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriane Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la Société Française de Génie des Procédés SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits de transformation de la carbamazépine générés par des procédés d'oxydation - modélisation cinétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme congrès de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm's enhancement potential of constructed wetland wastewater treatment process in a reuse perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic biofilm control in constructed wetlands and drip-irrigation devices as a key factor in the reuse capacity of water in Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of the transformation products generated by the degradation of carbamazepine in various water treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IWA Micropollutant and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm's enhancement potential of constructed wetland wastewater treatment process in a REUSE perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analyses for degradation pathway elucidation: application to sulfamethoxazole in wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th INTERNATIONAL CONFERENCE ON CHEMISTRY AND THE ENVIRONMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, VENICE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of nine micropollutants covering a wide range of physical-chemical properties by negatively charged hollow fiber nanofiltration membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Granger-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandenbossche Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th MICROPOL ECOHAZARD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Santiago de Compostela, Jun 2022, Santiago de compostela, Galicia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de Diuron et ses Produits de Transformation par un procédé de photocatalyse avec TiO2 supporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Yoel Quintero-Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de sensibilité par les réseaux de neurones artificiels (ANN) pour les bioréacteurs à membranes (BAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Abdel Halim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle à base de connaissances intégré pour un bioréacteur à membrane de très grande taille : un outil vers l'optimisation et le contrôle du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MemPro 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle à base de connaissances intégré pour un bioréacteur à membrane de très grande taille : un outil vers l'optimisation et le contrôle du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d’Epuration des Eaux (GRUTTEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalyse sous UVA avec TiO2 supporté pour traiter de l’eau polluée en Diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Yoel Quintero-Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Margarita Sierra-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of wastewater from oncological hospital: a case study for micropollutants rejection assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th MICRPOL ECO HAZARD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Santiago de Compostella, Jun 2022, Santiago de compostella, Galicia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle à base de connaissances intégré pour un bioréacteur à membrane de très grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'eau usée de l'IUC-T: étude de cas pour l'évaluation de la contribution de l'IUC-T au déversement de molécules pharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS EAU TOULOUSE; Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux; Université Paul Sabatier Toulouse III - UT3, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cartographique et bayésienne de la dégradation d'un antibiotique en traitement de l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Model for Simulation of Super-Large Scale Membrane Bioreactor Process and Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-large-scale membrane bioreactor for wastewater treatment : data processing, modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM 2020 : 12th International Congress on Membranes and Membrane Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, London - on line, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of micropollutants biodegradation mechanisms in tertiary MBBR treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis‐cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mehran Abtahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pecastaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 11th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of a semi-industrial scale membrane bioreactor using fuzzy inference methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Water Association (IWA) Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse IWA-MTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dispersion des bulles d'air au sein de modules membranaires de traitement des eaux à l'aide de la tomographie de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque GEOFCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Antony, France. pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical interpretation and modelling of daily permeability evolution in full-scale membrane bioreactors using fuzzy inference methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. IWA Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse. IWA-MTC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological evaluation to follow a 3 years in situ-experiment of a submerged mbr for oncological hospital effluent treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine Clarification With Rotating And Vibrating Filtration (Rvf): From Wine – Membrane Interactions Up To Critical Frequency Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Word Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of respirometric analysis in the modelling of hospital wastewater treatment by submerged membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load variations buffering by adsorption/desorption experiments and modelling: innovative application to aqueous effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séda Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering (ECCE10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency evaluation of a membrane bioreactor to remove emerging pollutants from a hospital effluent based on the combined use of in vitro and in vivo bioassays and targeted chemicals analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du devenir des micropolluants dans les stations d’épuration : Etat de l’art et evolution futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l’ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du devenir des micropolluants dans les stations d’épuration : état de l’art et évolutions futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submerged membrane bioreactor for waste water treatment: determination of the shear stresses produced by coarse bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Braak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress of Chemical Engineering - ECCE9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, The Hague, Netherlands. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des phénomènes d'adsorption de molécules anticancéreuses dans les boues biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis‐cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2012 - Polluants Emergents :Quels Défis pour une Meilleure Gestion de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des concentrats membranaires par électro-oxydation sur électrode de diamant dopé au bore pour la minéralisation de micropolluants : étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada Penate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress GRUTTEE: Water, targeting 2025 : resources, uses, solution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'adsorption de molécules pharmaceutiques (anticancéreux) sur des boues biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journée Information Eaux, JIE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Professionnels du Traitement des Eaux et des Nuisances (APTEN). FRA., Sep 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial catalysis of red-ox reactions in concrete cells of nuclear waste repositories : a step-wise experimental approach for nitrate reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Basséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strehaiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUWCEM 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological study of sludge of membranes bioreactors for water treatment: protocol, limitations and link with the filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gunther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépense énergétique des bioréacteurs à membranes pour le traitement des eaux résiduaires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spérandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTED 2010, Stations d'épuration et énergie: Empreinte environnementale et vision intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of wastewater filtration process in submerged membrane bioreactors : applicability of a dynamic model to scale up.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Green Process Engineering, 2nd European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoxicity and cytostatic drug removal in a membrane bioreactor from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Russia. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the physico-chemistry of the wine on membrane filtration performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du confinement sur les performances de filtration d'un module de microfiltration à fibres creuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclophosphamide removal by nanofiltration and reverse osmosis membranes - effect of water matrix properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination d’une molécule anticancéreuse dans l’eau par couplage bioréacteur à membrane et nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effluents liquides des établissements de santé : Etat des lieux et perspectives de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Chambery, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation dynamique du traitement des effluents par bioréacteurs à membranes immergées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoys Magnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d’un bioréacteur à membrane pour la dégradation de la toxicité d’un médicament anticancéreux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamique de l'aération et colmatage dans un bioréacteur à membrane immergée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration des MEMbranes dans les PROcédés - MEMPRO3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nancy, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies d'optimisation du post-traitement des boues issues du traitement d'eau résiduaires. Comparaison de la filtrabilité de boues issues de bioréacteurs à membranes ou de procédés physiques de digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meireles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque PROSETIA 9eme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of MBBR with membrane processes for the removal of micropollutants from domestic and hospital wastewater – The benefits and drawbacks of membrane coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhlis Eshamuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Xuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Zuccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (5), pp.118068. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.118068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards modeling the generation of the transformation products of carbamazepine in polishing and oxidation water treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 486, pp.144517. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.144517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm-assisted constructed wetlands: A multidisciplinary investigation of organic matter and nitrogen removal using hydrodynamic, metagenomic, and water quality approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 31, pp.102269. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biteb.2025.102269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review on the pathways of carbamazepine transformation products in oxidative wastewater treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 912, pp.169040. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of process operating conditions on the microbial community structure in the moving bed biofilm reactor at phylum and class level: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhlis Eshamuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Zuccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), pp.113266. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.113266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of nine micropollutants covering a wide range of physical-chemical properties using polyelectrolyte multilayer hollow fiber NF membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Granger-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 338, pp.126495. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2024.126495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfamethoxazole degradation pathways in wastewater treatment: Bayesian network-based approach for a meta-analysis of scientific papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34982-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’eau usée d’un centre d’oncologie pour l’estimation de l’impact du déversement de ses molécules pharmaceutiques en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.91-103. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/202212091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès GRUTTEE 2022 à Toulouse : s’adapter pour atteindre disponibilité et qualité de l’eau pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cimetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Inspiring Elements from Natural Services of Water Quality Regulation Could Be Applied to Water Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3030. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, simulation and control of biological and chemical P-removal processes for membrane bioreactors (MBRs) from lab to full-scale applications: State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queralt Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.151109. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of QuEChERS-based extraction for quantification of nine micropollutants in wastewater treatment plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bounouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 413, pp.0. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-021-03489-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation du colmatage dans les bioréacteurs à membranes à l'échelle industrielle : modélisation et caractérisation de l'hydrodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202005047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilización de un biorreactor con membranas sumergidas para el tratamiento de aguas residuales procedentes de un hospital oncológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui-Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA INTERNACIONAL DE CONTAMINACION AMBIENTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20937/rica.53855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la performance du milieu filtrant constitué d’une couche de chènevotte sur une couche de grignons d'olives dans le traitement des eaux usées domestiques : du pilote à l’échelle industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Villalobos Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles-Montrejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1059876ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity tomography used to characterize bubble distribution in complex aerated reactors: Development of the method and application to a semi-industrial MBR in operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 355, pp.498-509. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry and kinetics of hospital wastewater treatment in a submerged membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Jáuregui-Haza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.18-30. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2019.24392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutant rejection of annealed polyelectrolyte multilayer based nanofiltration membranes for treatment of conventionally-treated municipal wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mehran Abtahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisendra Marbelia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abaynesh Yihdego Gebreyohannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pejman Ahmadiannamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis-Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209, pp.470-481. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2018.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants removal in tertiary moving bed biofilm reactors (MBBRs): Contribution of the biofilm and suspended biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mehran Abtahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Petermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Juppeau Flambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 643, pp.1464-1480. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filtration dynamique : Un nouveau concept pour la filtration des vins chargés en particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Devatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (Avril), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants removal from secondary-treated municipal wastewater using weak polyelectrolyte multilayer based nanofiltration membranes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mehran Abtahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis‐cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebe M. de Vos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 548, pp.654-666. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2017.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Aeration on Mixed Liquor in Submerged-Membrane Bioreactors for Wastewater Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Braak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (8), pp.1453-1465. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201600470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement par nanofiltration d’effluents aqueux polysiloxaniques : influence des matrices salines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roux De-Balmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.21-27. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040059ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption experiments and modeling of micropollutants on activated carbon in water phase: application to transient concentrations mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séda Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-015-0834-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of paracetamol in aqueous solution: comparison of different uv induced advanced oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia González-Labrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Aleksandrova Velichkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Applied Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (3), pp.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine clarification with Rotating and Vibrating Filtration (RVF): Investigation of the impact of membrane material, wine composition and operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 513, pp. 47-57. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of an anticancer drug (cyclophosphamide) by a membrane bioreactor: comprehensive study of mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis-Cassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.155-163. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2016.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panacée : évaluation du fonctionnement d’un bioréacteur à membranes immergées traitant des effluents hospitaliers d’oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030001ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the influence of operating parameters throughin silicooptimization of energy consumption of submerged membrane bioreactor for urban wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 1-13. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2015.1081631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro tests aiding ecological risk assessment of ciprofloxacin, tamoxifen and cyclophosphamide in range of concentrations released in hospital wastewater and surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Geret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.191-200. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2013.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Submerged Membrane Bioreactor simulator: a useful tool for teaching its functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 9, pp. e32-e41. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ece.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelación y optimización de biorreactores con membranas para el tratamiento de aguas residuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmel González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista CENIC Ciencias Químicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 44, pp. 132-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 101 (1), pp. 104-1. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2012054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of pressurized liquid extraction using a multivariate chemometric approach for the determination of anticancer drugs in sludge by ultra high performance liquid chromatography-tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis-Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 1283, pp. 27-38. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2013.01.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of packing density on filtration performances in hollow fiber microfiltration module: a spatial study of cake growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 389, pp. 126-136. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2011.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of membrane fouling during cross-flow microfiltration of wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 16, pp. 398-408. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2012.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxicity micropollutant removal in a crossflow membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (6), pp.4395-4401. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.BIORTECH.2010.12.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological study of sludge of membranes bioreactors for water treatment: protocol, limitations and link with the filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeration and hydrodynamics in submerged membrane bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Braak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 379, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow microfiltration of wine: Effect of colloids on critical fouling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 382 (1-2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2011.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cytostatic drugs on microbial behaviour in membrane bioreactor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 101 (n° 2), pp. 527-536. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2009.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical approach to study the impact of packing density on fluid flow distribution in hollow fiber module.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (1-2), pp.277-286. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process engineering for environment protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338-339, pp.92-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cytostatic drug presence on extracellular polymeric substances formation in municipal wastewater treated by membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Avella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Görner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (2), pp.518-526. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2009.08.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cytostatic drugs on the sludge and on the mixed liquor characteristics of a cross-flow membrane bioreactor: Consequence on the process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 347 (1-2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclophosphamide removal from water by nanofiltration and reverse osmosis membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (17), pp.4115-4122. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2009.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration characteristics of hollow fiber microfiltration membranes used in a specific double membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (7), pp.1255-1263. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical modelling and simulation of waste water filtration process by submerged membrane bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.A29. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1542-6580.1856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of a cytostatic drug by a membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Delgado Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Faucet-Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1-3), pp.112-118. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2009.759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolorization of synthetic melanoidins-containing wastewater by a bacterial consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhuttaya Jiranuntipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supat Chareonpornwattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsak Damronglerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Délia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (11), pp.1313-1321. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10295-008-0413-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological characterization of mixed liquor in a submerged membrane bioreactor: Interest for process management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (1-2), pp.26-33. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2007.06.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of submerged membrane bioreactor: Conceptual study about link between activated slugde biokinetics, aeration and fouling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 325 (n° 2), pp.612-624. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2008.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectivas y experiencias en el empleo de tecnologias no convencionales en el tratamiento de residuales liquidos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarragoitia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribución a la Educación y la Protección Ambiental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ultrasonic, thermal and ozone pre-treatments on waste activated sludge solubilisation and anaerobic biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bougrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (8), pp.711-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeration mode, shear stress and sludge rheology in a submerged membrane bioreactor: some keys of energy saving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199 (1-3), pp.482-484. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role and variations of supernatant compounds in submerged membrane bioreactor fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hernandez Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 179 (1-3), pp.95-107. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2004.11.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil d'étude quantitative des interactions microbiennes en milieu liquide ; application aux bactéries lactiques œnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tataridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strehaiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (1-2), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.22.189-198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration of biological sludge by immersed hollow-fiber membranes: influence of initial permeability choice of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Remigy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 146 (1-3), pp.427-431. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00527-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Tool for the Quantification of Microorganism Interaction Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tataridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Salgado Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40 (23), pp.5222-5227. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie001060g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm’s enhancement potential of constructed wetland for wastewater treatment & REUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Wetland Systems for water pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort de France, La Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cinétique des produits de transformation de la carbamazépine générés par des procédés d'oxydation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès International du Gruttee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Talence (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation products generated by oxidation of carbamazepine during wastewater treatment processes - Review and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IWA International Conference on Eco-technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir de la carbamazépine et ses produits de transformation dans les procédés de traitement des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Eau et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir de la carbamazépine et ses produits de transformation dans les procédés de traitement des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graphs And Bayesian Networks Analyses To Elucidate Transformation Products Filiations During Wastewater Treatment: Application To Sulfamethoxazole (SMX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Jacques-de-Compostelle, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of a semi-industrial membrane bioreactor using fuzzy inference methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mempro 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des traitements des eaux usées plus durables : Prise en considération des Produits de Transformation des contaminants chimiques organiques - TRANSPRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France. GRAIE, pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeration for fouling control in Submerged Membrane Bioreactors for wastewater treatment: shear simulation and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Braak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMembrane Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom. Procedia Engineering, pp.674-677, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’adsorption de molécules médicamenteuses (anticancéreux) sur les boues biologiques : impact de la nature de la boue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Seira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. SFGP, Société Française de Génie des Procédés, Récents Progrès en Génie des Procédés, 2011, 13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphologique des boues biologiques d'épuration. Descriptifs les plus pertinents et propriétés physico-chimiques des boues d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Génie des Procédés - SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.0, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge graphs and Bayesian networks analyses to elucidate transformation products filiations during wastewater treatment: application to sulfamethoxazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic graphical models for the identification and analysis of reaction pathways in water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, Elsevier, pp.1519-1524, 2022, Computer Aided Chemical Engineering, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50254-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des stratégies d'aération sur les performances de filtration et caractérisation hydrodynamique d'un pilote de BaM semi-industriel : apport de la modélisation à la mesure par tomographie de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover dans les pratiques de monitoring et d'exploitation des stations d'épuration. Enseignements scientifiques et techniques tirés de la phase I du programme (2014-2017). Mocopée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Astee, pp.209-220, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799414v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriane Cazaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Parisi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Trognon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bassoul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824171v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badara Minta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Abdel Halim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Nadeem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queralt Plana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yoel Quintero-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Triquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Granger-Delacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandenbossche Ana&#239;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nourrit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Margarita Sierra-Carrillo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavaille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Canonge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807157v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cornut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609234v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Suard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743839v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis&#8208;cassan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mehran Abtahi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pecastaings" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alliet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada-Pe&#241;ate" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdelaziz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Xie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Manon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jitariouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusmel Gonz&#225;lez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schetrite" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui Haza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;da Bourneuf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733476v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomi&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wisniewski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalonde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisniewski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019972v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Braak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834511v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada Penate" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Alquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kassim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gunther" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595846v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sp&#233;randio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Delgado" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Marion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faucet-Marquis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pfohl-Leszkowicz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zarragoitia Gonzalez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029802v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raynal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390842v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G&#252;nther" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105102v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoys Magnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald van Kaam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763373v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meireles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517753v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhlis Eshamuddin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.118068" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865872v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144517" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232766v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2025.102269" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635912v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113266" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452708v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granger-Delacroix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albasi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latapie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbossche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nourrit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126495" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722054v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34982-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186973v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202212091" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790785v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193030" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692916v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimetiere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443049v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151109" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303678v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounouba" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zind" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claparols" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03489-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964077v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202005047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750749v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusmel Gonz&#225;lez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada Pe&#241;ate" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/rica.53855" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363289v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Villalobos Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles-Montrejaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amalric" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059876ar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868511v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782131v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24392" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263101v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510760v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Ilyas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe M. de Vos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.10.045" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955650v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisendra Marbelia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abaynesh Yihdego Gebreyohannes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Ahmadiannamini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis-Cassan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.07.071" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844295v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Juppeau Flambard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Terrisse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.303" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053317v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boedec" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grollemund" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dehan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux De-Balmann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040059ar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514272v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600470" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134787v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gonz&#225;lez-Labrada" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Aleksandrova Velichkova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360111v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.03.058" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595535v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.07.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264371v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-015-0834-x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134798v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030001ar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205310v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1081631" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893117v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mater" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.11.011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069368v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2014.03.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521590v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835302v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012054" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926528v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.01.114" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880519v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hobbs" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.10.055" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787969v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.09.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544489v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.06.004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545462v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750746v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.08.008" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539315v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Delgado Zambrano" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIORTECH.2010.12.107" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414733v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Avella" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Delgado" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#246;rner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galmiche" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.057" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557735v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Paranthoen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.10.020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552982v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.11.011" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552979v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.051" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDH8KDM3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799197v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guigon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565030v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.06.007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565028v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2009.05.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846110v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.759" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500211v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1856" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580153v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.06.060" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577286v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhuttaya Jiranuntipon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supat Chareonpornwattana" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Damronglerd" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-008-0413-y" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316000v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Wilhelm" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580663v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.08.037" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598024v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623792v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.112" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600350v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hernandez Rojas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.11.058" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738753v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desclaux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Remigy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00527-1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RB7XKCT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604349v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tataridis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.22.189-198" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143257v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Salgado Manjarrez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie001060g" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011703v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Parisi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748019v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748032v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747607v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906549v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806973v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747586v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610096v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023146v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746559v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026204v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823974v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842466v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50254-X" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609237v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bassoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriane Cazaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747593v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Trognon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Parisi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824171v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badara Minta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Granger-Delacroix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandenbossche Ana&#239;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nourrit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yoel Quintero-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Triquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Abdel Halim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Nadeem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queralt Plana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Margarita Sierra-Carrillo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavaille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Canonge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807157v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cornut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis&#8208;cassan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mehran Abtahi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pecastaings" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609234v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Suard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alliet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada-Pe&#241;ate" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdelaziz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Xie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Manon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jitariouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusmel Gonz&#225;lez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schetrite" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui Haza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;da Bourneuf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733476v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomi&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wisniewski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalonde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisniewski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019972v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Braak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Alquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kassim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834511v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada Penate" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gunther" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595846v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sp&#233;randio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104976v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zarragoitia Gonzalez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029595v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Delgado" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Marion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faucet-Marquis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pfohl-Leszkowicz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029802v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raynal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390842v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G&#252;nther" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105102v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoys Magnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald van Kaam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763373v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meireles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517753v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhlis Eshamuddin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.118068" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865872v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144517" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232766v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2025.102269" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635912v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113266" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452708v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granger-Delacroix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albasi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latapie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbossche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nourrit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126495" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722054v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34982-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186973v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202212091" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692916v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimetiere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790785v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193030" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443049v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151109" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303678v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounouba" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zind" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claparols" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03489-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964077v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202005047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750749v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusmel Gonz&#225;lez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada Pe&#241;ate" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/rica.53855" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363289v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Villalobos Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles-Montrejaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amalric" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059876ar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868511v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782131v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24392" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisendra Marbelia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abaynesh Yihdego Gebreyohannes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Ahmadiannamini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis-Cassan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.07.071" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844295v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Juppeau Flambard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Terrisse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.303" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263101v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510760v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Ilyas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe M. de Vos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.10.045" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514272v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600470" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053317v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boedec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grollemund" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dehan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux De-Balmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040059ar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264371v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-015-0834-x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134787v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gonz&#225;lez-Labrada" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Aleksandrova Velichkova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360111v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.03.058" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595535v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.07.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134798v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030001ar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205310v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1081631" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893117v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mater" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.11.011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069368v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2014.03.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521590v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835302v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012054" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926528v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.01.114" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880519v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hobbs" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.10.055" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787969v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.09.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539315v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Delgado Zambrano" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIORTECH.2010.12.107" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545462v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544489v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.06.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750746v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.08.008" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552979v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.051" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDH8KDM3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552982v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.11.011" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guigon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414733v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Avella" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Delgado" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#246;rner" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galmiche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.057" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557735v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Paranthoen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.10.020" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565030v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.06.007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565028v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2009.05.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500211v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1856" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846110v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.759" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577286v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhuttaya Jiranuntipon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supat Chareonpornwattana" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Damronglerd" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-008-0413-y" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580153v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.06.060" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580663v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.08.037" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316000v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Wilhelm" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598024v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623792v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.112" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600350v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hernandez Rojas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.11.058" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604349v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tataridis" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.22.189-198" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738753v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desclaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Remigy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00527-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RB7XKCT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143257v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Salgado Manjarrez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie001060g" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011703v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Parisi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748019v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747607v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748032v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747586v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906549v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806973v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610096v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023146v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746559v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026204v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823974v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842466v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50254-X" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609237v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>