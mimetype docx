--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -97,1093 +97,1093 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ville et ses privilèges : Seyne à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences des Archives départementales des Alpes-de-Haute-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales des Alpes-de-Haute-Provence, Nov 2025, Digne-les-Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avoir le droit de jouer en Provence à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jouer au Moyen Âge Sociétés, pratiques et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées doctorales du CIHAM, Oct 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1413 : un grand procès pour rébellion à Cucuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées européennes du patrimoine à Cucuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Cucuron, Sep 2025, Cucuron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice et administration en Provence au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'Occitan médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoît Grévin (CNRS), Feb 2025, Ecole Normale Supérieure de Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changing the rules: the people and the law in Late Medieval Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress - University of Leeds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un livre au service de la population : les livres de privilèges provençaux à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de jeunes chercheurs en histoire médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Piroska Nagy, Département d’histoire de l'Université du Québec à Montréal, Oct 2024, Montréal (Québec), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre des privilèges de la ville d’Apt (1386-1422)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'Occitan médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoît Grévin (CNRS), May 2024, Ecole Normale Supérieure de Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les crimes commis de nuit en Provence à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nocturnes : espaces et pratiques de la nuit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée Jeunes chercheur·euses TELEMMe, May 2024, Aix -en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoniam rei publice interest ne maleficia remaneant impunita... L'art de la formule, entre justiciers et justiciables : un savoir partagé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La formule au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axelle Neyrinck (CERHIC); Elise Louviot (CIRLEP); Florence Dumora (3LAM), Jun 2024, Troyes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De nocte et hora suspecta… officials prowling in the dark »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress - University of Leeds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leeds (Angleterre), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory A of Johannes de Genovardis (ADBR 306 E 9)</w:t>
+                <w:t xml:space="preserve">Una corda eculey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291673v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una corda eculey</w:t>
+                <w:t xml:space="preserve">Inventory A of Johannes de Genovardis (ADBR 306 E 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032456v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pair of handcuffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The castle of the proud and powerful Alix des Baux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Adieu, Veau, Vache, Cochon, Couvée!’ - The Inventory of the Goods of Franciscus Botelhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032452v1</w:t>
-              </w:r>
-[...720 lines deleted...]
-                <w:t xml:space="preserve">hal-05032176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2022,51 +2022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Allen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032456v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032455v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032454v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291646v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291600v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032395v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291711v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053040v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/shhme.31917" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032458v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Allen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385344v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291646v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291600v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032402v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032167v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032452v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291711v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053040v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/shhme.31917" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032458v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>