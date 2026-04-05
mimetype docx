--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Allouche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Claire Allouche est maîtresse de conférences en études cinématographiques à l'Université Grenoble Alpes. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-1895-8272</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en études cinématographiques sous la direction de Dork Zabunyan et Thierry Roche à l'Université Paris 8 Vincennes - Saint-Denis, Claire Allouche a dédié sa thèse de doctorat aux processus de création de fictions hors des centres de production traditionnels de l’Argentine et du Brésil entre 2008 et 2019 (publication à venir). Elle s’est plus précisément intéressée à ce que ces lieux périphériques permettent en matière d’émergence de nouvelles narrations et esthétiques dans la perspective de cette histoire du cinéma binationale. Elle a pour cela mené plusieurs séjours de recherche en Argentine (principalement à Buenos Aires) et au Brésil (à Recife, Belo Horizonte et Brasília, notamment) entre 2017 et 2022 grâce au soutien du REFEB.Entre 2018 et 2022, elle a coorganisé le séminaire doctoral pluridisciplinaire « Penser la création contemporaine dans le Cône Sud » avec Ignacio Albornoz Fariña, Leslie Cassagne, Célia Jésuprêt et Baptiste Mongis à l'ENS Ulm.Elle s’est formée en études cinématographiques à Ciné-Sup au Lycée Guist'Hau de Nantes, puis à l’Université Paris 8 Saint-Denis-Vincennes, à l’ENS Ulm et à la Universidad Nacional San Martín en Argentine ainsi qu’en sciences humaines et sociales de l’espace à l’EHESS. Elle est qualifiée au CNU dans les sections 14 et 18.Ses recherches actuelles continuent à approfondir et actualiser les différents aspects de sa thèse, en cherchant à remettre en mouvement des notions comme la périphérisation, la topofictionalisation et le lugar de filmar pour d'autres corpus. Ses recherches portent également sur les dispositions d'écoute dans la réalisation documentaire (à partir de l’œuvre d'Eduardo Coutinho), la relation entre pratiques critiques et programmation festivalière, ainsi que les collectifs de cinéma en Amérique latine.En parallèle de son travail académique, Claire Allouche est critique. Elle fait partie du comité de rédaction des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis juin 2020. Elle collabore ponctuellement aux revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic, Débordements, La Furia Umana, La Revue Documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, *Répliques *et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinémas d'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.Elle a travaillé à la programmation du Festival des 3 Continents à Nantes en 2016 et 2017, a collaboré entre 2022 et 2024 au cycle mensuel Doc&Doc de l’association Documentaire sur grand écran et a mis en oeuvre au festival Regards Satellites les cycles &amp;quot;El Pampero Cine : en quête de fictions&amp;quot; (2024), &amp;quot;Adirley Queirós, Joana Pimenta et Lincoln Péricles : matière et mémoire des périphéries brésiliennes&amp;quot;, et avec Cléber Eduardo et Francis Vogner dos Reis, &amp;quot;Mostra de Tiradentes : chemins de traverse du cinéma brésilien contemporain&amp;quot; (2025).Elle a participé au jury de plusieurs festivals de cinéma, dont le FID Marseille, la Muestra de Cine de Lanzarote, Sicilia Queer filmfest, le BAFICI, le FICIC, la Mostra de Cinema de Tiradentes et Olhar de Cinema.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche généraux :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">●	Histoire et esthétique des cinémas d’Amérique latine, notamment argentins et brésiliens●	Théories et pratique de l’espace au cinéma● Cinémas contemporains et le contemporain du cinéma●	Les études cinématographiques au contact des sciences humaines et sociales (plus particulièrement l’anthropologie et la géographique culturelle)●	La programmation de films, en salles et en festivals●	La critique : pratiques d’écriture et réception des œuvres (incluant les méthodes d’entretiens avec des cinéastes, collaborateurs artistiques et travailleurs du cinéma)●	Cinémas périphériques et leurs relations aux autres arts (musiques urbaines, poésie, etc.)●	Approches comparatistes en études cinématographiques●	Les cinémas de fiction indépendants et leurs processus de création collective●	Savoirs situés, lieu d’énonciation et lieu d’écoute dans la recherche et la création cinématographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles recherches (en cours) :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">●	Pratiques critiques contemporaines et programmation de films en festivals : influences réciproques et tensions●	Formes d’écoute de la parole dans le cinéma documentaire : quelles méthodes de réalisation pour quelles formes filmiques ?●	Échos éthiques et esthétiques dans l’œuvre d’Eduardo Coutinho●	Pour une histoire collectivisée des collectifs de cinéma en Amérique latine●	Étude des processus de création cinématographique dans le cas de co-réalisations●	Post-repérage, matériaulogie et autres mouvements de la perception : méthodologies topophiles de l’analyse filmique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute que coûte. Sur Professeur Yamamoto prend sa retraite de Kazuhiro Soda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer de ses propres ailes à Crespo, Entre Ríos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinémas d’Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Katz, les chaises actorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis l’Argentine et le Brésil, reflets cinématographiques du présent. Recension croisée d’Otro país. Muerte y transfiguración del Nuevo Cine Argentino de Nicolás Prividera et d’O cinema brasileiro em resposta ao país (2016-2021) dirigé par Cléber Eduardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinémas d’Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le bout de la langue. Entretien avec Lucrecia Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adirley Queirós : terrains vagues, images claires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Perrone, l’infini à Ituzaingó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bord de Brasília, une archéologie cinématique. Dialogue avec Ana Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendez-vous le feulement du puma dans la pampa ? À l’écoute de La vida en común (2019), entretien avec le cinéaste Ezequiel Yanco et l’ingénieure du son Mercedes Gaviria Jaramillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buenos Aires – Paris – Aquilea. Entretien avec Hugo Santiago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’explosion intérieure. Entretien avec Apichatpong Weerasethakul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Uzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traducir, filme-t-il. Sur Todo lo que se olvida en un instante de Richard Schpuntoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance du cinéma argentin indépendant face au désengagement de l’État Le Colectivo de Cineastas (2016-2019) comme front de production générationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création Collective au Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la géométrie avant toute chose – et pour cela préfère tes pairs. Entretien avec Estanislao Buisel et Ignacio Masllorens autour du Teorema de Santiago (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choses publiques. Entretien avec Maria Augusta Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Santiago, à vol d’oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je n’ai pas choisi d’être gringa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leurs nuits sont plus belliqueuses que nos jours. Sur Il n’y aura plus de nuit d’Éléonore Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capter un moment. Entretien avec Guillaume Brac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Markovits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route One/Algeria. Entretien avec Hassen Ferhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Markovits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ou trois-cents films que l’on sème d’elles. Sur la Cinémathèque idéale des banlieues du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au travail avec Claire Atherton. Chemin faisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauve qui peut la nuit. Sur Periphery of the Night d'Apichatpong Weerasethakul .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au travail avec Vasco Pimentel. Le caméléon du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Uzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Hondo, seul maître à bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir le hacker.net : entretien avec Alice Lenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où commence la périphérie ? Horizon commun des cinématographies argentine et brésilienne contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITA - Revue Interdisciplinaire de Travaux sur les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De MAFI à DOCLA : pour une recollectivisation du cinéma documentaire en Amérique latine . Entretien avec Juan Francisco González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création Collective au Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinema Novo présent et à venir, les pages du désir. Sur Révision critique du cinéma brésilien de Glauber Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Creton, l’épris de la ruche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On nous parle du Brésil : images d’un peuple aux arrêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative d’accompagnement d’un lieu bruxellois. Sur Magnum Begynasium Bruxellense (1978) de Boris Lehman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Rejtman, le tact du désespoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chili, le cinéma obstiné. Un demi-siècle de documentaires chiliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En état de tournage. Entretien avec Ignacio Agüero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recife filmée (2011-2016) : de l’occupation urbaine à une possible habitabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment filmes-tu ? À propos de Cinépratiques de la ville de Camille Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De saison. Entretien avec André Novais Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œil était dans la carte. Entretien avec Ernesto de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contagem, Texas. Entretien avec Gabriel et Maurílio Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interior : des « espaces autres » pour un dépaysement du cinéma argentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Kleber Mendonça Filho, cinéaste habitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec El Pampero Cine : la vie des pirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Amsterdam m’était compté. Forme de ville et formes de vie dans Amsterdam Global Village de Johan van der Keuken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plans porte à porte. Politique du franchissement dans le cinéma de Kleber Mendonça Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinétrENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté de chez soi. Ignacio Agüero, Gustavo Fontán et José Luis Guerín à l’affût du dehors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-penser le sauvage : Les Nouveaux Sauvages (2014) de Damián Szifrón, une fiction populiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélancolie du planisphère. Serge Daney face à la carte du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinétrENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce cher moi d’Out. Rituels dans le film éponyme de Jacques Rivette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinétrENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La solution se trouve dans le paysage » : P’tit Quinquin (2014) de Bruno Dumont ou le paysage du Nord comme motif sériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrelacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, HS 4, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/entrelacs.2133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hipótesis del filme rodado. Sobre Grandes acontecimientos y gente corriente (1978)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Metales Pesados. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ignacio Albornoz et Iván Pinto (dir.), Raúl Ruiz. Potencias de lo múltiple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 978-956-6203-29-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baronesa (2017) de Juliana Antunes : lugar de fa(ve)la en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orbis Tertius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonia Kerfa, Dario Marchiori et Angélica Mateus Mora (dir.), Le geste documentaire des réalisatrices, Amérique Latine - Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 978-2-36783-272-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois fois Aquilea : variations sur la ville mythique d’Hugo Santiago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Droin et Mélanie Forret (dir.), Écrire la ville au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9782379242229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Flor (2018) de Mariano Llinás : d’où bruisse l’Argentine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Mimésis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amandine d’Azevedo, Térésa Faucon, Anne Kerlan et Marion Polirsztok (dir.), Les Sons de l’exotisme au cinéma. Bruits, voix, musiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une décennie de production à Contagem par les Filmes de Plástico (2009-2019) : variations collectives sur l’expérience cinématographique de l’habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévesque Éditeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christophe Duret et Christiane Lahaie (dir.), Ici et maintenant. Les représentations de l'habiter urbain dans la fiction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9782897631376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misael Saavedra et Argentino Vargas, hommes-forêts du cinéma de Lisandro Alonso. À propos de La libertad (2001), Los muertos (2003) et Fantasma (2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristina Noacco et Sophie Duhem (dir.), L’homme sauvage dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9782753575912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Brésil, dans l’œil du montage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jérôme Baron (dir.), D’autres continents, mouvances du cinéma présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-9556739-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ami retrouvé. “Rencontrer”, mesure de la narration dans Doulaye, une saison des pluies d’Henri-François Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stef. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doina Mihaela Popa (dir.), La Rencontre ou le moment zéro du narratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit émue. Sur Nuit Docile (1987) de Guy Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaël Lépingle et Marcos Uzal (dir.), Guy Gilles, un cinéaste au fil du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow Now</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782873403515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recorridos teatrales, cinematográficos y performáticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christilla Vasserot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Bevacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano de la Puente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Dansilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII colloque international du CRICCAL, El uso de los mapas. Cartografiar en América latina (siglos XIX-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche international sur les champs culturels en Amérique latine (CRICCAL, EA2052), Mar 2021, Paris (en ligne), Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Allouche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Claire Allouche est maîtresse de conférences en études cinématographiques à l'Université Grenoble Alpes. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-1895-8272</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en études cinématographiques sous la direction de Dork Zabunyan et Thierry Roche à l'Université Paris 8 Vincennes - Saint-Denis, Claire Allouche a dédié sa thèse de doctorat aux processus de création de fictions hors des centres de production traditionnels de l’Argentine et du Brésil entre 2008 et 2019 (publication à venir). Elle s’est plus précisément intéressée à ce que ces lieux périphériques permettent en matière d’émergence de nouvelles narrations et esthétiques dans la perspective de cette histoire du cinéma binationale. Elle a pour cela mené plusieurs séjours de recherche en Argentine (principalement à Buenos Aires) et au Brésil (à Recife, Belo Horizonte et Brasília, notamment) entre 2017 et 2022 grâce au soutien du REFEB.Entre 2018 et 2022, elle a coorganisé le séminaire doctoral pluridisciplinaire « Penser la création contemporaine dans le Cône Sud » avec Ignacio Albornoz Fariña, Leslie Cassagne, Célia Jésuprêt et Baptiste Mongis à l'ENS Ulm.Elle s’est formée en études cinématographiques à Ciné-Sup au Lycée Guist'Hau de Nantes, puis à l’Université Paris 8 Saint-Denis-Vincennes, à l’ENS Ulm et à la Universidad Nacional San Martín en Argentine ainsi qu’en sciences humaines et sociales de l’espace à l’EHESS. Elle est qualifiée au CNU dans les sections 14 et 18.Ses recherches actuelles continuent à approfondir et actualiser les différents aspects de sa thèse, en cherchant à remettre en mouvement des notions comme la périphérisation, la topofictionalisation et le lugar de filmar pour d'autres corpus. Ses recherches portent également sur les dispositions d'écoute dans la réalisation documentaire (à partir de l’œuvre d'Eduardo Coutinho), la relation entre pratiques critiques et programmation festivalière, ainsi que les collectifs de cinéma en Amérique latine.En parallèle de son travail académique, Claire Allouche est critique. Elle fait partie du comité de rédaction des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis juin 2020. Elle collabore ponctuellement aux revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic, Débordements, La Furia Umana, La Revue Documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, *Répliques *et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinémas d'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.Elle a travaillé à la programmation du Festival des 3 Continents à Nantes en 2016 et 2017, a collaboré entre 2022 et 2024 au cycle mensuel Doc&Doc de l’association Documentaire sur grand écran et a mis en oeuvre au festival Regards Satellites les cycles &amp;quot;El Pampero Cine : en quête de fictions&amp;quot; (2024), &amp;quot;Adirley Queirós, Joana Pimenta et Lincoln Péricles : matière et mémoire des périphéries brésiliennes&amp;quot;, et avec Cléber Eduardo et Francis Vogner dos Reis, &amp;quot;Mostra de Tiradentes : chemins de traverse du cinéma brésilien contemporain&amp;quot; (2025).Elle a participé au jury de plusieurs festivals de cinéma, dont le FID Marseille, la Muestra de Cine de Lanzarote, Sicilia Queer filmfest, le BAFICI, le FICIC, la Mostra de Cinema de Tiradentes et Olhar de Cinema.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche généraux :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">●	Histoire et esthétique des cinémas d’Amérique latine, notamment argentins et brésiliens●	Théories et pratique de l’espace au cinéma● Cinémas contemporains et le contemporain du cinéma●	Les études cinématographiques au contact des sciences humaines et sociales (plus particulièrement l’anthropologie et la géographique culturelle)●	La programmation de films, en salles et en festivals●	La critique : pratiques d’écriture et réception des œuvres (incluant les méthodes d’entretiens avec des cinéastes, collaborateurs artistiques et travailleurs du cinéma)●	Cinémas périphériques et leurs relations aux autres arts (musiques urbaines, poésie, etc.)●	Approches comparatistes en études cinématographiques●	Les cinémas de fiction indépendants et leurs processus de création collective●	Savoirs situés, lieu d’énonciation et lieu d’écoute dans la recherche et la création cinématographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles recherches (en cours) :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">●	Pratiques critiques contemporaines et programmation de films en festivals : influences réciproques et tensions●	Formes d’écoute de la parole dans le cinéma documentaire : quelles méthodes de réalisation pour quelles formes filmiques ?●	Échos éthiques et esthétiques dans l’œuvre d’Eduardo Coutinho●	Pour une histoire collectivisée des collectifs de cinéma en Amérique latine●	Étude des processus de création cinématographique dans le cas de co-réalisations●	Post-repérage, matériaulogie et autres mouvements de la perception : méthodologies topophiles de l’analyse filmique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute que coûte. Sur Professeur Yamamoto prend sa retraite de Kazuhiro Soda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer de ses propres ailes à Crespo, Entre Ríos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinémas d’Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Katz, les chaises actorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis l’Argentine et le Brésil, reflets cinématographiques du présent. Recension croisée d’Otro país. Muerte y transfiguración del Nuevo Cine Argentino de Nicolás Prividera et d’O cinema brasileiro em resposta ao país (2016-2021) dirigé par Cléber Eduardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinémas d’Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le bout de la langue. Entretien avec Lucrecia Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adirley Queirós : terrains vagues, images claires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Perrone, l’infini à Ituzaingó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bord de Brasília, une archéologie cinématique. Dialogue avec Ana Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendez-vous le feulement du puma dans la pampa ? À l’écoute de La vida en común (2019), entretien avec le cinéaste Ezequiel Yanco et l’ingénieure du son Mercedes Gaviria Jaramillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buenos Aires – Paris – Aquilea. Entretien avec Hugo Santiago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’explosion intérieure. Entretien avec Apichatpong Weerasethakul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Uzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traducir, filme-t-il. Sur Todo lo que se olvida en un instante de Richard Schpuntoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance du cinéma argentin indépendant face au désengagement de l’État Le Colectivo de Cineastas (2016-2019) comme front de production générationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création Collective au Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la géométrie avant toute chose – et pour cela préfère tes pairs. Entretien avec Estanislao Buisel et Ignacio Masllorens autour du Teorema de Santiago (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ou trois-cents films que l’on sème d’elles. Sur la Cinémathèque idéale des banlieues du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choses publiques. Entretien avec Maria Augusta Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Santiago, à vol d’oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je n’ai pas choisi d’être gringa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leurs nuits sont plus belliqueuses que nos jours. Sur Il n’y aura plus de nuit d’Éléonore Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capter un moment. Entretien avec Guillaume Brac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Markovits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route One/Algeria. Entretien avec Hassen Ferhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Markovits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au travail avec Claire Atherton. Chemin faisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauve qui peut la nuit. Sur Periphery of the Night d'Apichatpong Weerasethakul .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au travail avec Vasco Pimentel. Le caméléon du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Uzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Hondo, seul maître à bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir le hacker.net : entretien avec Alice Lenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où commence la périphérie ? Horizon commun des cinématographies argentine et brésilienne contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITA - Revue Interdisciplinaire de Travaux sur les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De MAFI à DOCLA : pour une recollectivisation du cinéma documentaire en Amérique latine . Entretien avec Juan Francisco González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création Collective au Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinema Novo présent et à venir, les pages du désir. Sur Révision critique du cinéma brésilien de Glauber Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Creton, l’épris de la ruche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On nous parle du Brésil : images d’un peuple aux arrêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative d’accompagnement d’un lieu bruxellois. Sur Magnum Begynasium Bruxellense (1978) de Boris Lehman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Rejtman, le tact du désespoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chili, le cinéma obstiné. Un demi-siècle de documentaires chiliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En état de tournage. Entretien avec Ignacio Agüero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recife filmée (2011-2016) : de l’occupation urbaine à une possible habitabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment filmes-tu ? À propos de Cinépratiques de la ville de Camille Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De saison. Entretien avec André Novais Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contagem, Texas. Entretien avec Gabriel et Maurílio Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œil était dans la carte. Entretien avec Ernesto de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interior : des « espaces autres » pour un dépaysement du cinéma argentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Kleber Mendonça Filho, cinéaste habitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec El Pampero Cine : la vie des pirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Amsterdam m’était compté. Forme de ville et formes de vie dans Amsterdam Global Village de Johan van der Keuken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plans porte à porte. Politique du franchissement dans le cinéma de Kleber Mendonça Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinétrENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté de chez soi. Ignacio Agüero, Gustavo Fontán et José Luis Guerín à l’affût du dehors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-penser le sauvage : Les Nouveaux Sauvages (2014) de Damián Szifrón, une fiction populiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélancolie du planisphère. Serge Daney face à la carte du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinétrENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce cher moi d’Out. Rituels dans le film éponyme de Jacques Rivette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinétrENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La solution se trouve dans le paysage » : P’tit Quinquin (2014) de Bruno Dumont ou le paysage du Nord comme motif sériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrelacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, HS 4, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/entrelacs.2133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hipótesis del filme rodado. Sobre Grandes acontecimientos y gente corriente (1978)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Metales Pesados. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ignacio Albornoz et Iván Pinto (dir.), Raúl Ruiz. Potencias de lo múltiple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 978-956-6203-29-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baronesa (2017) de Juliana Antunes : lugar de fa(ve)la en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orbis Tertius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonia Kerfa, Dario Marchiori et Angélica Mateus Mora (dir.), Le geste documentaire des réalisatrices, Amérique Latine - Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 978-2-36783-272-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois fois Aquilea : variations sur la ville mythique d’Hugo Santiago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Droin et Mélanie Forret (dir.), Écrire la ville au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9782379242229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Flor (2018) de Mariano Llinás : d’où bruisse l’Argentine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Mimésis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amandine d’Azevedo, Térésa Faucon, Anne Kerlan et Marion Polirsztok (dir.), Les Sons de l’exotisme au cinéma. Bruits, voix, musiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une décennie de production à Contagem par les Filmes de Plástico (2009-2019) : variations collectives sur l’expérience cinématographique de l’habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévesque Éditeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christophe Duret et Christiane Lahaie (dir.), Ici et maintenant. Les représentations de l'habiter urbain dans la fiction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9782897631376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misael Saavedra et Argentino Vargas, hommes-forêts du cinéma de Lisandro Alonso. À propos de La libertad (2001), Los muertos (2003) et Fantasma (2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristina Noacco et Sophie Duhem (dir.), L’homme sauvage dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9782753575912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Brésil, dans l’œil du montage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jérôme Baron (dir.), D’autres continents, mouvances du cinéma présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-9556739-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ami retrouvé. “Rencontrer”, mesure de la narration dans Doulaye, une saison des pluies d’Henri-François Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stef. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doina Mihaela Popa (dir.), La Rencontre ou le moment zéro du narratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit émue. Sur Nuit Docile (1987) de Guy Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaël Lépingle et Marcos Uzal (dir.), Guy Gilles, un cinéaste au fil du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow Now</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782873403515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recorridos teatrales, cinematográficos y performáticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christilla Vasserot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Bevacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano de la Puente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Dansilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII colloque international du CRICCAL, El uso de los mapas. Cartografiar en América latina (siglos XIX-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche international sur les champs culturels en Amérique latine (CRICCAL, EA2052), Mar 2021, Paris (en ligne), Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="786D97A2"/>
+    <w:nsid w:val="C3196F8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-allouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1895-8272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176401v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Allouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176384v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176406v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176421v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Uzal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176412v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Markovits" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176396v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gonzalez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176416v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.2133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warm-ed.fr/cat/livres/cinema/d-autres-continents-mouvances-du-cinema-present/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yellownow.be/post/____i-167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Bevacqua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano de la Puente" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Dansilio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-allouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1895-8272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176401v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Allouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176384v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176406v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176421v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Uzal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176411v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176351v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176412v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Markovits" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176396v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gonzalez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176416v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176417v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.2133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warm-ed.fr/cat/livres/cinema/d-autres-continents-mouvances-du-cinema-present/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yellownow.be/post/____i-167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Bevacqua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano de la Puente" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Dansilio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>