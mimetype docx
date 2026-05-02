--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Allouche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Claire Allouche est maîtresse de conférences en études cinématographiques à l'Université Grenoble Alpes. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-1895-8272</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en études cinématographiques sous la direction de Dork Zabunyan et Thierry Roche à l'Université Paris 8 Vincennes - Saint-Denis, Claire Allouche a dédié sa thèse de doctorat aux processus de création de fictions hors des centres de production traditionnels de l’Argentine et du Brésil entre 2008 et 2019 (publication à venir). Elle s’est plus précisément intéressée à ce que ces lieux périphériques permettent en matière d’émergence de nouvelles narrations et esthétiques dans la perspective de cette histoire du cinéma binationale. Elle a pour cela mené plusieurs séjours de recherche en Argentine (principalement à Buenos Aires) et au Brésil (à Recife, Belo Horizonte et Brasília, notamment) entre 2017 et 2022 grâce au soutien du REFEB.Entre 2018 et 2022, elle a coorganisé le séminaire doctoral pluridisciplinaire « Penser la création contemporaine dans le Cône Sud » avec Ignacio Albornoz Fariña, Leslie Cassagne, Célia Jésuprêt et Baptiste Mongis à l'ENS Ulm.Elle s’est formée en études cinématographiques à Ciné-Sup au Lycée Guist'Hau de Nantes, puis à l’Université Paris 8 Saint-Denis-Vincennes, à l’ENS Ulm et à la Universidad Nacional San Martín en Argentine ainsi qu’en sciences humaines et sociales de l’espace à l’EHESS. Elle est qualifiée au CNU dans les sections 14 et 18.Ses recherches actuelles continuent à approfondir et actualiser les différents aspects de sa thèse, en cherchant à remettre en mouvement des notions comme la périphérisation, la topofictionalisation et le lugar de filmar pour d'autres corpus. Ses recherches portent également sur les dispositions d'écoute dans la réalisation documentaire (à partir de l’œuvre d'Eduardo Coutinho), la relation entre pratiques critiques et programmation festivalière, ainsi que les collectifs de cinéma en Amérique latine.En parallèle de son travail académique, Claire Allouche est critique. Elle fait partie du comité de rédaction des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis juin 2020. Elle collabore ponctuellement aux revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic, Débordements, La Furia Umana, La Revue Documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, *Répliques *et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinémas d'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.Elle a travaillé à la programmation du Festival des 3 Continents à Nantes en 2016 et 2017, a collaboré entre 2022 et 2024 au cycle mensuel Doc&Doc de l’association Documentaire sur grand écran et a mis en oeuvre au festival Regards Satellites les cycles &amp;quot;El Pampero Cine : en quête de fictions&amp;quot; (2024), &amp;quot;Adirley Queirós, Joana Pimenta et Lincoln Péricles : matière et mémoire des périphéries brésiliennes&amp;quot;, et avec Cléber Eduardo et Francis Vogner dos Reis, &amp;quot;Mostra de Tiradentes : chemins de traverse du cinéma brésilien contemporain&amp;quot; (2025).Elle a participé au jury de plusieurs festivals de cinéma, dont le FID Marseille, la Muestra de Cine de Lanzarote, Sicilia Queer filmfest, le BAFICI, le FICIC, la Mostra de Cinema de Tiradentes et Olhar de Cinema.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche généraux :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">●	Histoire et esthétique des cinémas d’Amérique latine, notamment argentins et brésiliens●	Théories et pratique de l’espace au cinéma● Cinémas contemporains et le contemporain du cinéma●	Les études cinématographiques au contact des sciences humaines et sociales (plus particulièrement l’anthropologie et la géographique culturelle)●	La programmation de films, en salles et en festivals●	La critique : pratiques d’écriture et réception des œuvres (incluant les méthodes d’entretiens avec des cinéastes, collaborateurs artistiques et travailleurs du cinéma)●	Cinémas périphériques et leurs relations aux autres arts (musiques urbaines, poésie, etc.)●	Approches comparatistes en études cinématographiques●	Les cinémas de fiction indépendants et leurs processus de création collective●	Savoirs situés, lieu d’énonciation et lieu d’écoute dans la recherche et la création cinématographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles recherches (en cours) :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">●	Pratiques critiques contemporaines et programmation de films en festivals : influences réciproques et tensions●	Formes d’écoute de la parole dans le cinéma documentaire : quelles méthodes de réalisation pour quelles formes filmiques ?●	Échos éthiques et esthétiques dans l’œuvre d’Eduardo Coutinho●	Pour une histoire collectivisée des collectifs de cinéma en Amérique latine●	Étude des processus de création cinématographique dans le cas de co-réalisations●	Post-repérage, matériaulogie et autres mouvements de la perception : méthodologies topophiles de l’analyse filmique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute que coûte. Sur Professeur Yamamoto prend sa retraite de Kazuhiro Soda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer de ses propres ailes à Crespo, Entre Ríos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinémas d’Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Katz, les chaises actorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis l’Argentine et le Brésil, reflets cinématographiques du présent. Recension croisée d’Otro país. Muerte y transfiguración del Nuevo Cine Argentino de Nicolás Prividera et d’O cinema brasileiro em resposta ao país (2016-2021) dirigé par Cléber Eduardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinémas d’Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le bout de la langue. Entretien avec Lucrecia Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adirley Queirós : terrains vagues, images claires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Perrone, l’infini à Ituzaingó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bord de Brasília, une archéologie cinématique. Dialogue avec Ana Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendez-vous le feulement du puma dans la pampa ? À l’écoute de La vida en común (2019), entretien avec le cinéaste Ezequiel Yanco et l’ingénieure du son Mercedes Gaviria Jaramillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buenos Aires – Paris – Aquilea. Entretien avec Hugo Santiago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’explosion intérieure. Entretien avec Apichatpong Weerasethakul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Uzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traducir, filme-t-il. Sur Todo lo que se olvida en un instante de Richard Schpuntoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance du cinéma argentin indépendant face au désengagement de l’État Le Colectivo de Cineastas (2016-2019) comme front de production générationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création Collective au Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la géométrie avant toute chose – et pour cela préfère tes pairs. Entretien avec Estanislao Buisel et Ignacio Masllorens autour du Teorema de Santiago (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ou trois-cents films que l’on sème d’elles. Sur la Cinémathèque idéale des banlieues du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choses publiques. Entretien avec Maria Augusta Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Santiago, à vol d’oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je n’ai pas choisi d’être gringa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leurs nuits sont plus belliqueuses que nos jours. Sur Il n’y aura plus de nuit d’Éléonore Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capter un moment. Entretien avec Guillaume Brac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Markovits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route One/Algeria. Entretien avec Hassen Ferhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Markovits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au travail avec Claire Atherton. Chemin faisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauve qui peut la nuit. Sur Periphery of the Night d'Apichatpong Weerasethakul .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au travail avec Vasco Pimentel. Le caméléon du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Uzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Hondo, seul maître à bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir le hacker.net : entretien avec Alice Lenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où commence la périphérie ? Horizon commun des cinématographies argentine et brésilienne contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITA - Revue Interdisciplinaire de Travaux sur les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De MAFI à DOCLA : pour une recollectivisation du cinéma documentaire en Amérique latine . Entretien avec Juan Francisco González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création Collective au Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinema Novo présent et à venir, les pages du désir. Sur Révision critique du cinéma brésilien de Glauber Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Creton, l’épris de la ruche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On nous parle du Brésil : images d’un peuple aux arrêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative d’accompagnement d’un lieu bruxellois. Sur Magnum Begynasium Bruxellense (1978) de Boris Lehman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Rejtman, le tact du désespoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chili, le cinéma obstiné. Un demi-siècle de documentaires chiliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En état de tournage. Entretien avec Ignacio Agüero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recife filmée (2011-2016) : de l’occupation urbaine à une possible habitabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment filmes-tu ? À propos de Cinépratiques de la ville de Camille Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De saison. Entretien avec André Novais Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contagem, Texas. Entretien avec Gabriel et Maurílio Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œil était dans la carte. Entretien avec Ernesto de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interior : des « espaces autres » pour un dépaysement du cinéma argentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Kleber Mendonça Filho, cinéaste habitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec El Pampero Cine : la vie des pirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Amsterdam m’était compté. Forme de ville et formes de vie dans Amsterdam Global Village de Johan van der Keuken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plans porte à porte. Politique du franchissement dans le cinéma de Kleber Mendonça Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinétrENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté de chez soi. Ignacio Agüero, Gustavo Fontán et José Luis Guerín à l’affût du dehors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-penser le sauvage : Les Nouveaux Sauvages (2014) de Damián Szifrón, une fiction populiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélancolie du planisphère. Serge Daney face à la carte du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinétrENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce cher moi d’Out. Rituels dans le film éponyme de Jacques Rivette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinétrENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La solution se trouve dans le paysage » : P’tit Quinquin (2014) de Bruno Dumont ou le paysage du Nord comme motif sériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrelacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, HS 4, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/entrelacs.2133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hipótesis del filme rodado. Sobre Grandes acontecimientos y gente corriente (1978)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Metales Pesados. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ignacio Albornoz et Iván Pinto (dir.), Raúl Ruiz. Potencias de lo múltiple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 978-956-6203-29-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baronesa (2017) de Juliana Antunes : lugar de fa(ve)la en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orbis Tertius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonia Kerfa, Dario Marchiori et Angélica Mateus Mora (dir.), Le geste documentaire des réalisatrices, Amérique Latine - Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 978-2-36783-272-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois fois Aquilea : variations sur la ville mythique d’Hugo Santiago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Droin et Mélanie Forret (dir.), Écrire la ville au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9782379242229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Flor (2018) de Mariano Llinás : d’où bruisse l’Argentine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Mimésis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amandine d’Azevedo, Térésa Faucon, Anne Kerlan et Marion Polirsztok (dir.), Les Sons de l’exotisme au cinéma. Bruits, voix, musiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une décennie de production à Contagem par les Filmes de Plástico (2009-2019) : variations collectives sur l’expérience cinématographique de l’habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévesque Éditeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christophe Duret et Christiane Lahaie (dir.), Ici et maintenant. Les représentations de l'habiter urbain dans la fiction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9782897631376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misael Saavedra et Argentino Vargas, hommes-forêts du cinéma de Lisandro Alonso. À propos de La libertad (2001), Los muertos (2003) et Fantasma (2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristina Noacco et Sophie Duhem (dir.), L’homme sauvage dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9782753575912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Brésil, dans l’œil du montage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jérôme Baron (dir.), D’autres continents, mouvances du cinéma présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-9556739-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ami retrouvé. “Rencontrer”, mesure de la narration dans Doulaye, une saison des pluies d’Henri-François Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stef. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doina Mihaela Popa (dir.), La Rencontre ou le moment zéro du narratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit émue. Sur Nuit Docile (1987) de Guy Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaël Lépingle et Marcos Uzal (dir.), Guy Gilles, un cinéaste au fil du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow Now</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782873403515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recorridos teatrales, cinematográficos y performáticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christilla Vasserot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Bevacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano de la Puente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Dansilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII colloque international du CRICCAL, El uso de los mapas. Cartografiar en América latina (siglos XIX-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche international sur les champs culturels en Amérique latine (CRICCAL, EA2052), Mar 2021, Paris (en ligne), Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Allouche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Claire Allouche est maîtresse de conférences en études cinématographiques à l'Université Grenoble Alpes. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-1895-8272</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en études cinématographiques sous la direction de Dork Zabunyan et Thierry Roche à l'Université Paris 8 Vincennes - Saint-Denis, Claire Allouche a dédié sa thèse de doctorat aux processus de création de fictions hors des centres de production traditionnels de l’Argentine et du Brésil entre 2008 et 2019 (publication à venir). Elle s’est plus précisément intéressée à ce que ces lieux périphériques permettent en matière d’émergence de nouvelles narrations et esthétiques dans la perspective de cette histoire du cinéma binationale. Elle a pour cela mené plusieurs séjours de recherche en Argentine (principalement à Buenos Aires) et au Brésil (à Recife, Belo Horizonte et Brasília, notamment) entre 2017 et 2022 grâce au soutien du REFEB.Entre 2018 et 2022, elle a coorganisé le séminaire doctoral pluridisciplinaire « Penser la création contemporaine dans le Cône Sud » avec Ignacio Albornoz Fariña, Leslie Cassagne, Célia Jésuprêt et Baptiste Mongis à l'ENS Ulm.Elle s’est formée en études cinématographiques à Ciné-Sup au Lycée Guist'Hau de Nantes, puis à l’Université Paris 8 Saint-Denis-Vincennes, à l’ENS Ulm et à la Universidad Nacional San Martín en Argentine ainsi qu’en sciences humaines et sociales de l’espace à l’EHESS. Elle est qualifiée au CNU dans les sections 14 et 18.Ses recherches actuelles continuent à approfondir et actualiser les différents aspects de sa thèse, en cherchant à remettre en mouvement des notions comme la périphérisation, la topofictionalisation et le lugar de filmar pour d'autres corpus. Ses recherches portent également sur les dispositions d'écoute dans la réalisation documentaire (à partir de l’œuvre d'Eduardo Coutinho), la relation entre pratiques critiques et programmation festivalière, ainsi que les collectifs de cinéma en Amérique latine.En parallèle de son travail académique, Claire Allouche est critique. Elle fait partie du comité de rédaction des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis juin 2020. Elle collabore ponctuellement aux revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic, Débordements, La Furia Umana, La Revue Documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, *Répliques *et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinémas d'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.Elle a travaillé à la programmation du Festival des 3 Continents à Nantes en 2016 et 2017, a collaboré entre 2022 et 2024 au cycle mensuel Doc&Doc de l’association Documentaire sur grand écran et a mis en oeuvre au festival Regards Satellites les cycles &amp;quot;El Pampero Cine : en quête de fictions&amp;quot; (2024), &amp;quot;Adirley Queirós, Joana Pimenta et Lincoln Péricles : matière et mémoire des périphéries brésiliennes&amp;quot;, et avec Cléber Eduardo et Francis Vogner dos Reis, &amp;quot;Mostra de Tiradentes : chemins de traverse du cinéma brésilien contemporain&amp;quot; (2025).Elle a participé au jury de plusieurs festivals de cinéma, dont le FID Marseille, la Muestra de Cine de Lanzarote, Sicilia Queer filmfest, le BAFICI, le FICIC, la Mostra de Cinema de Tiradentes et Olhar de Cinema.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche généraux :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">●	Histoire et esthétique des cinémas d’Amérique latine, notamment argentins et brésiliens●	Théories et pratique de l’espace au cinéma● Cinémas contemporains et le contemporain du cinéma●	Les études cinématographiques au contact des sciences humaines et sociales (plus particulièrement l’anthropologie et la géographique culturelle)●	La programmation de films, en salles et en festivals●	La critique : pratiques d’écriture et réception des œuvres (incluant les méthodes d’entretiens avec des cinéastes, collaborateurs artistiques et travailleurs du cinéma)●	Cinémas périphériques et leurs relations aux autres arts (musiques urbaines, poésie, etc.)●	Approches comparatistes en études cinématographiques●	Les cinémas de fiction indépendants et leurs processus de création collective●	Savoirs situés, lieu d’énonciation et lieu d’écoute dans la recherche et la création cinématographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles recherches (en cours) :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">●	Pratiques critiques contemporaines et programmation de films en festivals : influences réciproques et tensions●	Formes d’écoute de la parole dans le cinéma documentaire : quelles méthodes de réalisation pour quelles formes filmiques ?●	Échos éthiques et esthétiques dans l’œuvre d’Eduardo Coutinho●	Pour une histoire collectivisée des collectifs de cinéma en Amérique latine●	Étude des processus de création cinématographique dans le cas de co-réalisations●	Post-repérage, matériaulogie et autres mouvements de la perception : méthodologies topophiles de l’analyse filmique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Katz, les chaises actorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis l’Argentine et le Brésil, reflets cinématographiques du présent. Recension croisée d’Otro país. Muerte y transfiguración del Nuevo Cine Argentino de Nicolás Prividera et d’O cinema brasileiro em resposta ao país (2016-2021) dirigé par Cléber Eduardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinémas d’Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer de ses propres ailes à Crespo, Entre Ríos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinémas d’Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le bout de la langue. Entretien avec Lucrecia Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adirley Queirós : terrains vagues, images claires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Perrone, l’infini à Ituzaingó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute que coûte. Sur Professeur Yamamoto prend sa retraite de Kazuhiro Soda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendez-vous le feulement du puma dans la pampa ? À l’écoute de La vida en común (2019), entretien avec le cinéaste Ezequiel Yanco et l’ingénieure du son Mercedes Gaviria Jaramillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bord de Brasília, une archéologie cinématique. Dialogue avec Ana Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la géométrie avant toute chose – et pour cela préfère tes pairs. Entretien avec Estanislao Buisel et Ignacio Masllorens autour du Teorema de Santiago (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ou trois-cents films que l’on sème d’elles. Sur la Cinémathèque idéale des banlieues du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choses publiques. Entretien avec Maria Augusta Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Santiago, à vol d’oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je n’ai pas choisi d’être gringa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leurs nuits sont plus belliqueuses que nos jours. Sur Il n’y aura plus de nuit d’Éléonore Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capter un moment. Entretien avec Guillaume Brac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Markovits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route One/Algeria. Entretien avec Hassen Ferhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Markovits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’explosion intérieure. Entretien avec Apichatpong Weerasethakul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Uzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traducir, filme-t-il. Sur Todo lo que se olvida en un instante de Richard Schpuntoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance du cinéma argentin indépendant face au désengagement de l’État Le Colectivo de Cineastas (2016-2019) comme front de production générationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création Collective au Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au travail avec Claire Atherton. Chemin faisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauve qui peut la nuit. Sur Periphery of the Night d'Apichatpong Weerasethakul .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au travail avec Vasco Pimentel. Le caméléon du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Uzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Hondo, seul maître à bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir le hacker.net : entretien avec Alice Lenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où commence la périphérie ? Horizon commun des cinématographies argentine et brésilienne contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITA - Revue Interdisciplinaire de Travaux sur les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De MAFI à DOCLA : pour une recollectivisation du cinéma documentaire en Amérique latine . Entretien avec Juan Francisco González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création Collective au Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinema Novo présent et à venir, les pages du désir. Sur Révision critique du cinéma brésilien de Glauber Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Creton, l’épris de la ruche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buenos Aires – Paris – Aquilea. Entretien avec Hugo Santiago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative d’accompagnement d’un lieu bruxellois. Sur Magnum Begynasium Bruxellense (1978) de Boris Lehman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Rejtman, le tact du désespoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chili, le cinéma obstiné. Un demi-siècle de documentaires chiliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En état de tournage. Entretien avec Ignacio Agüero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On nous parle du Brésil : images d’un peuple aux arrêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recife filmée (2011-2016) : de l’occupation urbaine à une possible habitabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment filmes-tu ? À propos de Cinépratiques de la ville de Camille Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De saison. Entretien avec André Novais Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contagem, Texas. Entretien avec Gabriel et Maurílio Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œil était dans la carte. Entretien avec Ernesto de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec El Pampero Cine : la vie des pirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Amsterdam m’était compté. Forme de ville et formes de vie dans Amsterdam Global Village de Johan van der Keuken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Kleber Mendonça Filho, cinéaste habitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interior : des « espaces autres » pour un dépaysement du cinéma argentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plans porte à porte. Politique du franchissement dans le cinéma de Kleber Mendonça Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinétrENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté de chez soi. Ignacio Agüero, Gustavo Fontán et José Luis Guerín à l’affût du dehors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélancolie du planisphère. Serge Daney face à la carte du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinétrENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce cher moi d’Out. Rituels dans le film éponyme de Jacques Rivette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinétrENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La solution se trouve dans le paysage » : P’tit Quinquin (2014) de Bruno Dumont ou le paysage du Nord comme motif sériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrelacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, HS 4, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/entrelacs.2133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-penser le sauvage : Les Nouveaux Sauvages (2014) de Damián Szifrón, une fiction populiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baronesa (2017) de Juliana Antunes : lugar de fa(ve)la en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orbis Tertius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonia Kerfa, Dario Marchiori et Angélica Mateus Mora (dir.), Le geste documentaire des réalisatrices, Amérique Latine - Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 978-2-36783-272-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hipótesis del filme rodado. Sobre Grandes acontecimientos y gente corriente (1978)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Metales Pesados. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ignacio Albornoz et Iván Pinto (dir.), Raúl Ruiz. Potencias de lo múltiple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 978-956-6203-29-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Flor (2018) de Mariano Llinás : d’où bruisse l’Argentine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Mimésis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amandine d’Azevedo, Térésa Faucon, Anne Kerlan et Marion Polirsztok (dir.), Les Sons de l’exotisme au cinéma. Bruits, voix, musiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une décennie de production à Contagem par les Filmes de Plástico (2009-2019) : variations collectives sur l’expérience cinématographique de l’habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévesque Éditeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christophe Duret et Christiane Lahaie (dir.), Ici et maintenant. Les représentations de l'habiter urbain dans la fiction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9782897631376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois fois Aquilea : variations sur la ville mythique d’Hugo Santiago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Droin et Mélanie Forret (dir.), Écrire la ville au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9782379242229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misael Saavedra et Argentino Vargas, hommes-forêts du cinéma de Lisandro Alonso. À propos de La libertad (2001), Los muertos (2003) et Fantasma (2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristina Noacco et Sophie Duhem (dir.), L’homme sauvage dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9782753575912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Brésil, dans l’œil du montage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jérôme Baron (dir.), D’autres continents, mouvances du cinéma présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-9556739-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ami retrouvé. “Rencontrer”, mesure de la narration dans Doulaye, une saison des pluies d’Henri-François Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stef. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doina Mihaela Popa (dir.), La Rencontre ou le moment zéro du narratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit émue. Sur Nuit Docile (1987) de Guy Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaël Lépingle et Marcos Uzal (dir.), Guy Gilles, un cinéaste au fil du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow Now</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782873403515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recorridos teatrales, cinematográficos y performáticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christilla Vasserot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Bevacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano de la Puente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Dansilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII colloque international du CRICCAL, El uso de los mapas. Cartografiar en América latina (siglos XIX-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche international sur les champs culturels en Amérique latine (CRICCAL, EA2052), Mar 2021, Paris (en ligne), Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3196F8D"/>
+    <w:nsid w:val="ABC5C983"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-allouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1895-8272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176401v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Allouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176384v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176406v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176421v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Uzal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176411v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176351v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176412v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Markovits" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176396v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gonzalez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176416v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176417v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.2133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warm-ed.fr/cat/livres/cinema/d-autres-continents-mouvances-du-cinema-present/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yellownow.be/post/____i-167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Bevacqua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano de la Puente" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Dansilio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-allouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1895-8272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Allouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176384v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176401v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176412v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Markovits" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Uzal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gonzalez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176416v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176404v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176417v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.2133" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176368v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warm-ed.fr/cat/livres/cinema/d-autres-continents-mouvances-du-cinema-present/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yellownow.be/post/____i-167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Bevacqua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano de la Puente" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Dansilio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>