--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -386,196 +386,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Derived Category of Surface Algebras: the Case of the Torus with One Boundary Component</w:t>
+                <w:t xml:space="preserve">Derived invariants for surface algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Grimeland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebras and Representation Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10468-016-9611-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 220 (9), pp.3133 - 3155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2016.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620150v1</w:t>
+                <w:t xml:space="preserve">hal-01620155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derived invariants for surface algebras</w:t>
+                <w:t xml:space="preserve">The Derived Category of Surface Algebras: the Case of the Torus with One Boundary Component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Amiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Grimeland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 220 (9), pp.3133 - 3155. </w:t>
+              <w:t xml:space="preserve">Algebras and Representation Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (5), pp.1059 - 1080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2016.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10468-016-9611-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620155v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebras of acyclic cluster type: tree type and type $\widetilde{A}$</w:t>
               </w:r>
@@ -750,191 +750,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586612v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLUSTER EQUIVALENCE AND GRADED DERIVED EQUIVALENCE</w:t>
+                <w:t xml:space="preserve">Higher preprojective algebras and stably Calabi-Yau properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Oppermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documenta Mathematica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19, pp.1155-1206</w:t>
+              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp.617-647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293791v1</w:t>
+                <w:t xml:space="preserve">hal-00847027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher preprojective algebras and stably Calabi-Yau properties</w:t>
+                <w:t xml:space="preserve">CLUSTER EQUIVALENCE AND GRADED DERIVED EQUIVALENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Oppermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (4), pp.617-647</w:t>
+              <w:t xml:space="preserve">Documenta Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.1155-1206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847027v2</w:t>
+                <w:t xml:space="preserve">hal-01293791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Image of the Derived Category in the Cluster Category</w:t>
               </w:r>
@@ -2725,51 +2725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04708008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;stle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/DM/889" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Plamondon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2021.107884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Labardini-Fragoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2020.1797066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620150v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-016-9611-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Grimeland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2016.02.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519712v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oppermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0027763000010771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586612v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Iyama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idun Reiten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2015.0019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847027v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rns010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458893v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Todorov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdr020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437019v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2011.11.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04708065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04708076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Plamondon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557532v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435888v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278033v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118624v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03511098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03279648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Taillade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991666v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04708008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;stle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/DM/889" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Plamondon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2021.107884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Labardini-Fragoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2020.1797066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Grimeland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2016.02.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-016-9611-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519712v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oppermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0027763000010771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586612v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Iyama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idun Reiten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2015.0019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847027v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rns010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458893v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Todorov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdr020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437019v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2011.11.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04708065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04708076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Plamondon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557532v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435888v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278033v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118624v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03511098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03279648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Taillade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991666v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>