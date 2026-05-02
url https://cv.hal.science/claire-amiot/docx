--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -386,196 +386,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derived invariants for surface algebras</w:t>
+                <w:t xml:space="preserve">The Derived Category of Surface Algebras: the Case of the Torus with One Boundary Component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Amiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Grimeland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2016.02.008⟩</w:t>
+              <w:t xml:space="preserve">Algebras and Representation Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (5), pp.1059 - 1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10468-016-9611-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620155v1</w:t>
+                <w:t xml:space="preserve">hal-01620150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Derived Category of Surface Algebras: the Case of the Torus with One Boundary Component</w:t>
+                <w:t xml:space="preserve">Derived invariants for surface algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Grimeland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebras and Representation Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19 (5), pp.1059 - 1080. </w:t>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 220 (9), pp.3133 - 3155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10468-016-9611-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2016.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620150v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebras of acyclic cluster type: tree type and type $\widetilde{A}$</w:t>
               </w:r>
@@ -2725,51 +2725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04708008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;stle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/DM/889" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Plamondon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2021.107884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Labardini-Fragoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2020.1797066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Grimeland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2016.02.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-016-9611-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519712v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oppermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0027763000010771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586612v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Iyama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idun Reiten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2015.0019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847027v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rns010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458893v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Todorov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdr020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437019v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2011.11.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04708065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04708076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Plamondon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557532v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435888v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278033v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118624v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03511098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03279648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Taillade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991666v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04708008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;stle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/DM/889" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Plamondon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2021.107884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Labardini-Fragoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2020.1797066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620150v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-016-9611-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Grimeland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2016.02.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519712v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oppermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0027763000010771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586612v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Iyama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idun Reiten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2015.0019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847027v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rns010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458893v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Todorov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdr020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437019v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2011.11.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04708065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04708076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Plamondon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557532v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435888v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278033v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118624v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03511098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03279648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Taillade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991666v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>