--- v0 (2026-03-26)
+++ v1 (2026-05-09)
@@ -190,234 +190,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation des Autochtones entre assimilation et discrimination : étude de cas du Dakota du Sud aux États-Unis</w:t>
+                <w:t xml:space="preserve">Quelle histoire populaire de l'Amérique latine veut-on écrire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Anchordoqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Axe Usages Sociaux du Langage Verbal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Pour une histoire populaire de l'Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HistPop n°2; IPEAT, Sep 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886508v1</w:t>
+                <w:t xml:space="preserve">hal-04886597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle histoire populaire de l'Amérique latine veut-on écrire ?</w:t>
+                <w:t xml:space="preserve">Education for Citizenship and the Indian Citizenship Act: Assimilation or Emancipation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Anchordoqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une histoire populaire de l'Amérique latine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HistPop n°2; IPEAT, Sep 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Indian Citizenship Act at 100: Indigenous Rights, Indigenous Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLIMAS; Humanities Research Center; Obama Institute; CAS, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886597v1</w:t>
+                <w:t xml:space="preserve">hal-04846565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education for Citizenship and the Indian Citizenship Act: Assimilation or Emancipation?</w:t>
+                <w:t xml:space="preserve">L'éducation des Autochtones entre assimilation et discrimination : étude de cas du Dakota du Sud aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Anchordoqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Indian Citizenship Act at 100: Indigenous Rights, Indigenous Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLIMAS; Humanities Research Center; Obama Institute; CAS, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire Axe Usages Sociaux du Langage Verbal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846565v1</w:t>
+                <w:t xml:space="preserve">hal-04886508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Princesse ou la Squaw’ : évolution des représentations des femmes autochtones dans les manuels d'histoire étasuniens</w:t>
               </w:r>
@@ -535,482 +535,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à la Covid, l’histoire se répète pour les Amérindiens</w:t>
+                <w:t xml:space="preserve">L’enseignement de l’histoire dans les écoles tribales du Dakota du Sud : compte-rendu de terrain et réflexion sur les sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Anchordoqui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphen Rostain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un an de Covid-19 dans les Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Amériques; iGLOBES, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire ATHIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886471v1</w:t>
+                <w:t xml:space="preserve">hal-04886448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement de l’histoire dans les écoles tribales du Dakota du Sud : compte-rendu de terrain et réflexion sur les sources</w:t>
+                <w:t xml:space="preserve">Face à la Covid, l’histoire se répète pour les Amérindiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Anchordoqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Rostain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ATHIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Un an de Covid-19 dans les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Amériques; iGLOBES, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886448v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éduquer une nation : évolution de l'enseignement de l'histoire auprès des D/N/Lakotas du Dakota du Sud, XIXe-XXIe</w:t>
+                <w:t xml:space="preserve">Regards croisés d’intellectuels d/lakotas : Charles Alexander Eastman, Luther Standing Bear, et Zitkala-Sa vivent et pensent l’éducation des Autochtones au tournant du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Anchordoqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Histoire. Université Toulouse le Mirail - Toulouse II, 2023. Français. </w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2023TOU20090⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+                <w:t xml:space="preserve">⟨10.46608/leaves.vi16.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04353649v1</w:t>
+                <w:t xml:space="preserve">hal-04702994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribal Sovereignty and Education in the United States: A Political and Cultural Struggle for Preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Anchordoqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sovereignty/Sovereignties in the United States: Concepts and Challenges, 169 (4), pp.23-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.169.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés d’intellectuels d/lakotas : Charles Alexander Eastman, Luther Standing Bear, et Zitkala-Sa vivent et pensent l’éducation des Autochtones au tournant du XXe siècle</w:t>
+                <w:t xml:space="preserve">Éduquer une nation : évolution de l'enseignement de l'histoire auprès des D/N/Lakotas du Dakota du Sud, XIXe-XXIe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Anchordoqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...49 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">Histoire. Université Toulouse le Mirail - Toulouse II, 2023. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023TOU20090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-04118439v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04353649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1041,64 +1041,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la Covid, l'histoire se répète pour les Amérindiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Anchordoqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphen Rostain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'IHEAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pandémie de Covid-19. Expériences américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'IHEAL, 2022, Colectivo 1, 9782371541641</w:t>
@@ -1384,51 +1384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="104CA233"/>
+    <w:nsid w:val="78798023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1615,51 +1615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-anchordoqui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3292-9020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193073048" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886508v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anchordoqui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886597v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846565v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886448v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04353649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU20090" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi16.9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.169.0023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-anchordoqui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3292-9020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193073048" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886597v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anchordoqui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846565v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886471v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi16.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.169.0023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04353649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU20090" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>