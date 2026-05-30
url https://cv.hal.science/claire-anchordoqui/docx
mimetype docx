--- v1 (2026-05-09)
+++ v2 (2026-05-30)
@@ -697,320 +697,320 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés d’intellectuels d/lakotas : Charles Alexander Eastman, Luther Standing Bear, et Zitkala-Sa vivent et pensent l’éducation des Autochtones au tournant du XXe siècle</w:t>
+                <w:t xml:space="preserve">Éduquer une nation : évolution de l'enseignement de l'histoire auprès des D/N/Lakotas du Dakota du Sud, XIXe-XXIe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Anchordoqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, </w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Histoire. Université Toulouse le Mirail - Toulouse II, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46608/leaves.vi16.9⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2023TOU20090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702994v1</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04118439v1</w:t>
+                <w:t xml:space="preserve">tel-04353649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éduquer une nation : évolution de l'enseignement de l'histoire auprès des D/N/Lakotas du Dakota du Sud, XIXe-XXIe</w:t>
+                <w:t xml:space="preserve">Regards croisés d’intellectuels d/lakotas : Charles Alexander Eastman, Luther Standing Bear, et Zitkala-Sa vivent et pensent l’éducation des Autochtones au tournant du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Anchordoqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Histoire. Université Toulouse le Mirail - Toulouse II, 2023. Français. </w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/leaves.vi16.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribal Sovereignty and Education in the United States: A Political and Cultural Struggle for Preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Anchordoqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sovereignty/Sovereignties in the United States: Concepts and Challenges, 169 (4), pp.23-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2023TOU20090⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfea.169.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04353649v1</w:t>
+                <w:t xml:space="preserve">hal-04118439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1384,51 +1384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78798023"/>
+    <w:nsid w:val="833DD2B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1615,51 +1615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-anchordoqui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3292-9020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193073048" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886597v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anchordoqui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846565v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886471v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi16.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.169.0023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04353649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU20090" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-anchordoqui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3292-9020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193073048" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886597v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anchordoqui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846565v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886471v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04353649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU20090" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi16.9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.169.0023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>