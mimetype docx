--- v0 (2026-03-10)
+++ v1 (2026-05-01)
@@ -66,329 +66,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG Brain Rhythms During Resting‐State Wakefulness and Sleep in Elderly Expert Meditators</w:t>
+                <w:t xml:space="preserve">Night‐to‐night rapid eye movement sleep variability: A relevant marker of early amyloid‐β deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blandine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Boulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Champetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Lacroix</w:t>
+                <w:t xml:space="preserve">Stéphane Rehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e70161. </w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (4), pp.e71376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jsr.70161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/alz.71376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05230409v1</w:t>
+                <w:t xml:space="preserve">inserm-05602046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depressive symptoms in older adults are associated with changes in stress-related markers, functional connectivity and brain volume</w:t>
+                <w:t xml:space="preserve">Effect of an 18-Month Meditation Training on Telomeres in Older Adults: A Secondary Analysis of the Age-Well Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edelweiss Touron</w:t>
+                <w:t xml:space="preserve">Perla Kaliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin de Flores</w:t>
+                <w:t xml:space="preserve">María Jesús Álvarez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coulbault</w:t>
+                <w:t xml:space="preserve">Asrar Lehodey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Palix</w:t>
+                <w:t xml:space="preserve">Daniel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (9), 14 p. </w:t>
+              <w:t xml:space="preserve">Biological Psychiatry Global Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1 [art. 100398]), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13195-024-01643-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpsgos.2024.100398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957795v1</w:t>
+                <w:t xml:space="preserve">hal-04957802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining cognitive differences in expert meditators and non-meditators older adults</w:t>
               </w:r>
@@ -502,3544 +502,3678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an 18-Month Meditation Training on Telomeres in Older Adults: A Secondary Analysis of the Age-Well Randomized Controlled Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EEG Brain Rhythms During Resting‐State Wakefulness and Sleep in Elderly Expert Meditators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perla Kaliman</w:t>
+                <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Jesús Álvarez-López</w:t>
+                <w:t xml:space="preserve">Valentin Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asrar Lehodey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Chocat</w:t>
+                <w:t xml:space="preserve">Tristan Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry Global Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpsgos.2024.100398⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e70161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.70161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957802v1</w:t>
+                <w:t xml:space="preserve">inserm-05230409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resting-state functional connectivity and fast spindle temporal organization contribute to episodic memory consolidation in healthy aging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Champetier</w:t>
+                <w:t xml:space="preserve">Depressive symptoms in older adults are associated with changes in stress-related markers, functional connectivity and brain volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edelweiss Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rehel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire André</w:t>
+                <w:t xml:space="preserve">Robin de Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+                <w:t xml:space="preserve">Laurent Coulbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Palix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sleep/zsaf105⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (9), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-024-01643-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05116387v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Stress Hormones, Brain Health, and Cognition in Healthy Older Adults: Cross-Sectional Findings and Sex Differences in Age-Well</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxie Liebscher</w:t>
+                <w:t xml:space="preserve">Resting-state functional connectivity and fast spindle temporal organization contribute to episodic memory consolidation in healthy aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke White</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Mézenge</w:t>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry Global Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpsgos.2024.100431⟩</w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.zsaf105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsaf105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075808v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05116387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International recommendations for sleep and circadian research in aging and Alzheimer's disease: A Delphi consensus study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Stankeviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Michaelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Stankeviciute</w:t>
+                <w:t xml:space="preserve">Inga M Antonsdottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth M Benca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/alz.70742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations Between Repetitive Negative Thinking and Objective and Subjective Sleep Health in Cognitively Healthy Older Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating Stress Hormones, Brain Health, and Cognition in Healthy Older Adults: Cross-Sectional Findings and Sex Differences in Age-Well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxie Liebscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia B Munns</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valentin Ourry</w:t>
+                <w:t xml:space="preserve">Simon Hass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mézenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/nss.s441509⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry Global Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2 [art. 100431]), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpsgos.2024.100431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04530389v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meditation dosage predicts self- and teacher-perceived responsiveness to an 18-month randomised controlled trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+                <w:t xml:space="preserve">Association of critically short telomeres with brain and blood markers of ageing and Alzheimer’s disease in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asrar Lehodey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Kaliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Poletti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olga Klimecki</w:t>
+                <w:t xml:space="preserve">Robin de Florès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-77069-3⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-024-01635-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810257v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of critically short telomeres with brain and blood markers of ageing and Alzheimer’s disease in older adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asrar Lehodey</w:t>
+                <w:t xml:space="preserve">Associations Between Repetitive Negative Thinking and Objective and Subjective Sleep Health in Cognitively Healthy Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia B Munns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Demnitz-King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perla Kaliman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robin de Flores</w:t>
+                <w:t xml:space="preserve">Claire André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-024-01635-0⟩</w:t>
+              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.233-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/nss.s441509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957796v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04530389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding meditation mechanisms underlying brain preservation and psycho-affective health in older expert meditators and older meditation-naive participants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meditation dosage predicts self- and teacher-perceived responsiveness to an 18-month randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Poletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Haudry</w:t>
+                <w:t xml:space="preserve">Romain Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Turpin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Delarue</w:t>
+                <w:t xml:space="preserve">Olga Klimecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.29521. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-79687-3⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.26395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-77069-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867988v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal neuroimaging correlates of spectral power in NREM sleep delta sub-bands in cognitively unimpaired older adults</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Decoding meditation mechanisms underlying brain preservation and psycho-affective health in older expert meditators and older meditation-naive participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Haudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mézenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sleep/zsae012⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.29521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-79687-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04452472v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to negative socio-emotional events induces sustained alteration of resting-state brain networks in older adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lutz</w:t>
+                <w:t xml:space="preserve">Multimodal neuroimaging correlates of spectral power in NREM sleep delta sub-bands in cognitively unimpaired older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43587-022-00341-6⟩</w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.zsae012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsae012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808124v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04452472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Eye Movement Sleep, Neurodegeneration, and Amyloid Deposition in Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edelweiss Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ana.26604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03971011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Sleep-Disordered Breathing and Medial Temporal Lobe Atrophy in Cognitively Unimpaired Amyloid-Positive Older Adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposure to negative socio-emotional events induces sustained alteration of resting-state brain networks in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Kuhn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Ourry</w:t>
+                <w:t xml:space="preserve">Sebastian Baez-Lugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacila Deza-Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Maradan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Demeilliez-Servouin</w:t>
+                <w:t xml:space="preserve">Fabienne Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000207421⟩</w:t>
+              <w:t xml:space="preserve">Nature Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.105-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43587-022-00341-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04173062v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cognitive reserve on the association between slow wave sleep and cognition in community-dwelling older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (18), pp.9275-9292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/aging.204943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04234315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Sleep Alterations in Alcohol Use Disorder Patients with and without Korsakoff’s Syndrome: Relationship with Episodic Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Laniepce</w:t>
+                <w:t xml:space="preserve">Association of Sleep-Disordered Breathing and Medial Temporal Lobe Atrophy in Cognitively Unimpaired Amyloid-Positive Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shailendra H Segobin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Boudehent</w:t>
+                <w:t xml:space="preserve">Solène Demeilliez-Servouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12062440⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101 (4), pp.e370-e385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000207421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04048175v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04173062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in fast spindle clustering during non-rapid eye movement sleep and their relevance for memory consolidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Distinct Sleep Alterations in Alcohol Use Disorder Patients with and without Korsakoff’s Syndrome: Relationship with Episodic Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra H Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik D Weber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Ourry</w:t>
+                <w:t xml:space="preserve">Françoise Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sleep/zsac282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (6), pp.2440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12062440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03970519v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04048175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an 18-month meditation training on regional brain volume and perfusion in older adults: The Age-Well Randomized Clinical Trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olga Klimecki</w:t>
+                <w:t xml:space="preserve">Age-related changes in fast spindle clustering during non-rapid eye movement sleep and their relevance for memory consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Frison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Asselineau</w:t>
+                <w:t xml:space="preserve">Frederik D Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2022.3185⟩</w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsac282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04386132v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03970519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of quality of life with structural, functional and molecular brain imaging in community-dwelling older adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+                <w:t xml:space="preserve">Effects of an 18-month meditation training on regional brain volume and perfusion in older adults: The Age-Well Randomized Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Klimecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Moulinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edelweiss Touron</w:t>
+                <w:t xml:space="preserve">Eric Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Asselineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117819⟩</w:t>
+              <w:t xml:space="preserve">JAMA neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (11), pp.1165-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2022.3185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04386174v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04386132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain changes associated with sleep disruption in cognitively unimpaired older adults: a short review of neuroimaging studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chételat</w:t>
+                <w:t xml:space="preserve">Association of quality of life with structural, functional and molecular brain imaging in community-dwelling older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Rauchs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inès Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edelweiss Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.101252. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231, pp.117819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2020.101252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03124348v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04386174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White matter hyperintensities across the adult lifespan: relation to age, Aβ load, and cognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain changes associated with sleep disruption in cognitively unimpaired older adults: a short review of neuroimaging studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Garnier-Crussard</w:t>
+                <w:t xml:space="preserve">Gaël Chételat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Bougacha</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géraldine Rauchs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-020-00669-4⟩</w:t>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.101252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2020.101252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266323v1</w:t>
+                <w:t xml:space="preserve">inserm-03124348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apnées du sommeil chez le sujet âgé et liens avec les altérations cérébrales mesurées en imagerie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">White matter hyperintensities across the adult lifespan: relation to age, Aβ load, and cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garnier-Crussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Bougacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranka Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-020-00669-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940855v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre apnées du sommeil et altérations cérébrales évaluées par imagerie chez le sujet âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chételat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rauchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (10), pp.833-835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2020147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Alcohol Withdrawal Syndrome severity on sleep, brain and cognition Running title: The harmful effects of drinking cessation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apnées du sommeil chez le sujet âgé et liens avec les altérations cérébrales mesurées en imagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rauchs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02968341v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Sleep-Disordered Breathing With Alzheimer Disease Biomarkers in Community-Dwelling Older Adults: A Secondary Analysis of a Randomized Clinical Trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The effect of Alcohol Withdrawal Syndrome severity on sleep, brain and cognition Running title: The harmful effects of drinking cessation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Inès Moulinet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2020.0311⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcaa123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02571890v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02968341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain and cognitive correlates of sleep fragmentation in elderly subjects with and without cognitive deficits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Association of Sleep-Disordered Breathing With Alzheimer Disease Biomarkers in Community-Dwelling Older Adults: A Secondary Analysis of a Randomized Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Branger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Réhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Moulinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 11, pp.142-150. </w:t>
+              <w:t xml:space="preserve">JAMA neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dadm.2018.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2020.0311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02015486v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02571890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal subfields alterations in adolescents with post‐traumatic stress disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain and cognitive correlates of sleep fragmentation in elderly subjects with and without cognitive deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Postel</w:t>
+                <w:t xml:space="preserve">Clémence Tomadesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Viard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robin De Flores</w:t>
+                <w:t xml:space="preserve">Pierre Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Réhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.24443⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 11, pp.142-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dadm.2018.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02181572v1</w:t>
+                <w:t xml:space="preserve">inserm-02015486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced age-associated brain changes in expert meditators: a multimodal neuroimaging pilot study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+                <w:t xml:space="preserve">Hippocampal subfields alterations in adolescents with post‐traumatic stress disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eider M Arenaza-Urquijo</w:t>
+                <w:t xml:space="preserve">Fabian Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin De Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07764-x⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (4), pp.1244-1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.24443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599353v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02181572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reduced age-associated brain changes in expert meditators: a multimodal neuroimaging pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mézenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Tomadesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eider M Arenaza-Urquijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1721 - 1731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07764-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relationships between sleep quality and brain volume, metabolism and amyloid deposition in late adulthood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eider M. Arenaza-Urquijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tomadesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mezenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01295793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4049,156 +4183,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White matter hyperintensities across the adult life span: Links with age, amyloid load and cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Garnier‐crussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Bougacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranka Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/alz.045449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4208,163 +4342,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IC-P-082: ASSOCIATION OF PERCEIVED MEMORY DECLINE WITH MULTIMODAL NEUROIMAGING AT DIFFERENT STAGES OF ALZHEIMER'S DISEASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de La Sayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tomadesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Los Angeles, United States. 15, pp.P73-P74, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jalz.2019.06.4925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4374,114 +4508,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications du sommeil liées à l'âge : liens avec la cognition et les biomarqueurs du vieillissement et de la maladie d'Alzheimer en neuroimagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Normandie Université, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019NORMC021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02974665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4628,51 +4762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05230409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champetier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hamel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ourry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70161" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edelweiss Touron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Flores" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Palix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chocat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-024-01643-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Requier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Mohammadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Demnitz-King" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schlosser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poisnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-00226-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Kaliman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s &#193;lvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrar Lehodey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100398" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05116387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rehel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsaf105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxie Liebscher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke White" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hass" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100431" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Stankeviciute" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Michaelian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga M Antonsdottir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M Benca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.70742" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04530389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia B Munns" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/nss.s441509" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poletti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klimecki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-77069-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Flor&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-024-01635-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Haudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Turpin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79687-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04452472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsae012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Baez-Lugo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacila Deza-Araujo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maradan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Collette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lutz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-022-00341-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03971011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kuhn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26604" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04173062v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Demeilliez-Servouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207421" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04234315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.204943" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04048175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra H Segobin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bertran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12062440" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03970519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik D Weber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac282" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04386132v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Ch&#233;telat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frison" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Asselineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2022.3185" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04386174v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Moulinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117819" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03124348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101252" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266323v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bougacha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranka Wirth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-020-00669-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940855v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020147" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02968341v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaa123" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02571890v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;hel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2020.0311" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02015486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Tomadesso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Branger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dadm.2018.12.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02181572v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Postel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Viard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin De Flores" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24443" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01599353v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider M Arenaza-Urquijo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07764-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01295793v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider M. Arenaza-Urquijo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mezenge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier&#8208;crussard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.045449" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perrotin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2019.06.4925" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02974665v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05602046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Montagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Boulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hamel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champetier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rehel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.71376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Kaliman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s &#193;lvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrar Lehodey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chocat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100398" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Requier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Mohammadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Demnitz-King" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schlosser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poisnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-00226-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05230409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ourry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lacroix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edelweiss Touron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Flores" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Palix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-024-01643-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05116387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsaf105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Stankeviciute" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Michaelian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga M Antonsdottir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M Benca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.70742" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxie Liebscher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke White" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hass" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100431" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Flor&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-024-01635-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04530389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia B Munns" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/nss.s441509" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poletti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klimecki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-77069-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Haudry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Turpin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79687-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04452472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsae012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03971011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kuhn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26604" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Baez-Lugo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacila Deza-Araujo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maradan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Collette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lutz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-022-00341-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04234315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.204943" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04173062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Demeilliez-Servouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207421" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04048175v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra H Segobin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bertran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12062440" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03970519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik D Weber" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac282" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04386132v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Ch&#233;telat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frison" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Asselineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2022.3185" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04386174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Moulinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117819" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03124348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101252" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bougacha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranka Wirth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-020-00669-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020147" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940855v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02968341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaa123" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02571890v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;hel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2020.0311" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02015486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Tomadesso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Branger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dadm.2018.12.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02181572v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Postel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Viard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin De Flores" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24443" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01599353v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider M Arenaza-Urquijo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07764-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01295793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider M. Arenaza-Urquijo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mezenge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier&#8208;crussard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.045449" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266290v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perrotin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2019.06.4925" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02974665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>