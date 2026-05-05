--- v0 (2026-03-27)
+++ v1 (2026-05-05)
@@ -2875,234 +2875,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00548027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maisons urbaines et rurales du Sud de la France bâties en terre massive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilité, disparition et fluctuation des traditions constructives en terre dans les pays méditerranéens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La maison au Moyen Age dans le Midi de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Cahors, France. pp.85-112</w:t>
+              <w:t xml:space="preserve">Mediterra 2009. 1ra Conferenza mediterranea sull'architettura de terra cruda /1st mediterranean conference on earth architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Cagliari, Italie. pp.139-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00520768v1</w:t>
+                <w:t xml:space="preserve">halshs-00548051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité, disparition et fluctuation des traditions constructives en terre dans les pays méditerranéens.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maisons urbaines et rurales du Sud de la France bâties en terre massive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baudreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterra 2009. 1ra Conferenza mediterranea sull'architettura de terra cruda /1st mediterranean conference on earth architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Cagliari, Italie. pp.139-150</w:t>
+              <w:t xml:space="preserve">La maison au Moyen Age dans le Midi de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Cahors, France. pp.85-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00548051v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00520768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction en pisé du Languedoc-Roussillon et de la Provence, du Moyen-Âge à l'époque moderne (XIIIe-XIXe s.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echanges transdisciplinaires sur les constructions en terre crue, 2 : la terre massive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Villefontaine (Isère), France. pp.109-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4686,316 +4686,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction en bauge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolutions, réparations et transformation des structures en terre conservées dans le bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire-Anne de Chazelles, Emilie Leal, Agnès Bergeret, Isabelle Rémy (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maisons et fortifications en terre du Moyen Age dans le Midi Méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.57-67, 2020</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.112-121, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636840v1</w:t>
+                <w:t xml:space="preserve">halshs-04635835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction en brique</w:t>
+                <w:t xml:space="preserve">La construction en bauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baudreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Loppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maisons et fortifications en terre du Moyen Age dans le Midi Méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.76-81, 2020</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.57-67, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636844v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions, réparations et transformation des structures en terre conservées dans le bâti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction en brique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Leal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maisons et fortifications en terre du Moyen Age dans le Midi Méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.112-121, 2020</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.76-81, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04635835v1</w:t>
+                <w:t xml:space="preserve">hal-04636844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restitution architecturale de la maison urbaine en terre : les finitions : enduits et peintures. Les graffitis sur les murs</w:t>
               </w:r>
@@ -6152,199 +6152,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques données morphologiques et techniques concernant des maisons médiévales en terre massive d’un îlot du quartier Saint-Matthieu.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire en terre à Aquae Sextiae. Voie Georges-Pompidou – domaine de la Grassie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Catafau et O. Passarius </w:t>
+              <w:t xml:space="preserve">N. Nin </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un palais dans la ville, volume 2. Perpignan des rois de Majorque. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Editions Trabucaire. Collection Archéologie départementale. p. 247-256., 2014</w:t>
+              <w:t xml:space="preserve">Aix en Archéologie. 25 ans de découvertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Snoeck, p. 211-212., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356401v1</w:t>
+                <w:t xml:space="preserve">hal-01356408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire en terre à Aquae Sextiae. Voie Georges-Pompidou – domaine de la Grassie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques données morphologiques et techniques concernant des maisons médiévales en terre massive d’un îlot du quartier Saint-Matthieu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymat Catafau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N. Nin </w:t>
+              <w:t xml:space="preserve">A. Catafau et O. Passarius </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aix en Archéologie. 25 ans de découvertes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Snoeck, p. 211-212., 2014</w:t>
+              <w:t xml:space="preserve">Un palais dans la ville, volume 2. Perpignan des rois de Majorque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Editions Trabucaire. Collection Archéologie départementale. p. 247-256., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356408v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures de terre crue et techniques constructives en Languedoc-Roussillon</w:t>
               </w:r>
@@ -6548,268 +6548,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00748602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le casque de Montlaurès</w:t>
+                <w:t xml:space="preserve">Corconne, Gard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réjane Roure et Lionel Pernet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des rites et des Hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Errance, p. 130-131, 2011, Collection Archéologie de Montpellier Agglomération 2 (A.M.A.)</w:t>
+              <w:t xml:space="preserve">, Editions Errance, p. 94-96, 2011, Collection Archéologie de Montpellier Agglomération 2 (A.M.A.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00748600v1</w:t>
+                <w:t xml:space="preserve">halshs-00748594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les manifestations de pratiques rituelles en contexte domestique en Ibérie et en Gaule méditerranéenne.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le casque de Montlaurès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réjane Roure et Lionel Pernet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des rites et des Hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.165-188., 2011</w:t>
+              <w:t xml:space="preserve">Des rites et des Hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Errance, p. 130-131, 2011, Collection Archéologie de Montpellier Agglomération 2 (A.M.A.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00736267v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00748600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corconne, Gard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les manifestations de pratiques rituelles en contexte domestique en Ibérie et en Gaule méditerranéenne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Belarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des rites et des Hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Errance, p. 94-96, 2011, Collection Archéologie de Montpellier Agglomération 2 (A.M.A.)</w:t>
+              <w:t xml:space="preserve">Des rites et des Hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-188., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00748594v1</w:t>
+                <w:t xml:space="preserve">halshs-00736267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des vestiges de torchis et de revêtements issus du bâtiment à abside du mont Saint-Marcel à Vix (21)</w:t>
               </w:r>
@@ -7094,255 +7094,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00548039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges de couverture de la cabane 2 de Boussargues (Hérault)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les premières architectures de Chypre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Bouet (dir). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boussargues, une enceinte chalcolithique des garrigues du sud de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, p. 161-170, 2008</w:t>
+              <w:t xml:space="preserve">D'Orient et d'Occident. Mélanges offerts à Pierre Aupert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.79-86, 2008, Mémoires (19)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00748537v1</w:t>
+                <w:t xml:space="preserve">halshs-00548062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières architectures de Chypre.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les constructions en terre crue dans le monde occidental, à travers une histoire millénaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alain Bouet (dir). </w:t>
+              <w:t xml:space="preserve">H. Guillaud (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D'Orient et d'Occident. Mélanges offerts à Pierre Aupert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius éditions, pp.79-86, 2008, Mémoires (19)</w:t>
+              <w:t xml:space="preserve">Terra Incognita. Découvrir une Europe des architectures de terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Argumentum / Culture Lab Editions, pp.18-27, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00548062v1</w:t>
+                <w:t xml:space="preserve">halshs-00548059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les constructions en terre crue dans le monde occidental, à travers une histoire millénaire.</w:t>
+                <w:t xml:space="preserve">Les vestiges de couverture de la cabane 2 de Boussargues (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Incognita. Découvrir une Europe des architectures de terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Argumentum / Culture Lab Editions, pp.18-27, 2008</w:t>
+              <w:t xml:space="preserve">Boussargues, une enceinte chalcolithique des garrigues du sud de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, p. 161-170, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00548059v1</w:t>
+                <w:t xml:space="preserve">halshs-00748537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire vivrier de Montlaurès (Narbonne, Aude) à l’âge du Fer</w:t>
               </w:r>
@@ -7772,51 +7772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pinaud-Querrac'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rocca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356417v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaud Hubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1317" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2376" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cabarrou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cantournet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crescentini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1880" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymat Catafau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomer Guilhem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazzal Handi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2004.1498" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1998.1510" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Ferr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733662" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jullien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bridoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Gouffran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aurenche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Jean-Claude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520768v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baudreu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyonnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548051v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432505v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03765409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esperou.montpellier.archi.fr/accueil/52-architecture-et-construction-en-terre-crue-vol5.html?search_query=978-2-491253-08-0&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03163051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367813677.html#desctoggle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Knoll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pastor Quiles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cooke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251530v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ugolini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guillaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellet Michel-Edouard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636840v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636844v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635835v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04965499v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esperou.montpellier.archi.fr/accueil/42-construction-en-terre-crue.html?search_query=terre+crue&amp;amp;results=3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356401v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Isabelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356408v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742743v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748611v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748602v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748600v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Belarte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736265v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736264v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548062v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432512v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/25049" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chausserie-Lapr&#233;e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pinaud-Querrac'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rocca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356417v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaud Hubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1317" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2376" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cabarrou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cantournet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crescentini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1880" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymat Catafau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomer Guilhem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazzal Handi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2004.1498" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1998.1510" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Ferr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733662" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jullien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bridoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Gouffran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aurenche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Jean-Claude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baudreu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432505v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03765409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esperou.montpellier.archi.fr/accueil/52-architecture-et-construction-en-terre-crue-vol5.html?search_query=978-2-491253-08-0&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03163051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367813677.html#desctoggle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Knoll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pastor Quiles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cooke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251530v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ugolini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guillaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellet Michel-Edouard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04965499v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esperou.montpellier.archi.fr/accueil/42-construction-en-terre-crue.html?search_query=terre+crue&amp;amp;results=3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Isabelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742743v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748611v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748602v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748594v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Belarte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736265v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736264v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548062v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548059v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432512v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/25049" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chausserie-Lapr&#233;e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>