--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -3285,191 +3285,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roussillon et Languedoc occidental à l'âge du Fer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les maisons en Languedoc de la fin du Néolithique à l'âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Burens-Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe colloque d'archéologie de Puigcerdà, Institut d'études Ceretans, Puigcerdà, 14-15 novembre 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Puigcerdà, Espagne. pp.241-278</w:t>
+              <w:t xml:space="preserve">architectures protohistoriques en Europe occidentale du Néolithique final à l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Nancy, France. pp.429-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03068492v1</w:t>
+                <w:t xml:space="preserve">halshs-00346615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maisons en Languedoc de la fin du Néolithique à l'âge du Fer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roussillon et Languedoc occidental à l'âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">architectures protohistoriques en Europe occidentale du Néolithique final à l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Nancy, France. pp.429-461</w:t>
+              <w:t xml:space="preserve">XIIIe colloque d'archéologie de Puigcerdà, Institut d'études Ceretans, Puigcerdà, 14-15 novembre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Puigcerdà, Espagne. pp.241-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00346615v1</w:t>
+                <w:t xml:space="preserve">hal-03068492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des oppida de Montlaurès (Narbonne, Aude) et de Saint-Siméon (Pézénas, Hérault) : méthodes et résultats d'une recherche sur le territoire vivrier de deux agglomérations protohistoriques (VIe et Ve s. av. n. è.)</w:t>
               </w:r>
@@ -4686,316 +4686,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions, réparations et transformation des structures en terre conservées dans le bâti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction en bauge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baudreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Loppe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maisons et fortifications en terre du Moyen Age dans le Midi Méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.112-121, 2020</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.57-67, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04635835v1</w:t>
+                <w:t xml:space="preserve">hal-04636840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction en bauge</w:t>
+                <w:t xml:space="preserve">La construction en brique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Leal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Loppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maisons et fortifications en terre du Moyen Age dans le Midi Méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.57-67, 2020</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.76-81, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636840v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction en brique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolutions, réparations et transformation des structures en terre conservées dans le bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire-Anne de Chazelles, Emilie Leal, Agnès Bergeret, Isabelle Rémy (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maisons et fortifications en terre du Moyen Age dans le Midi Méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.76-81, 2020</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.112-121, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636844v1</w:t>
+                <w:t xml:space="preserve">halshs-04635835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restitution architecturale de la maison urbaine en terre : les finitions : enduits et peintures. Les graffitis sur les murs</w:t>
               </w:r>
@@ -5152,247 +5152,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fortification monumentale en bois et en terre du gisement néolithique de Château-Percin (Seilh, Haute-Garonne)</w:t>
+                <w:t xml:space="preserve">La « maison gauloise » rebâtie sur le site archéologique de Lattara (Lattes, Hérault). Construction et expérimentation, in C.-A. de Chazelles, É. Leal, A. Klein dir.,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gazzal Handi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction en terre crue. Torchis, techniques de garnissage et de finition. Architecture et mobilier</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Construction en terre crue. Torchis, techniques de garnissage et de finition. Architecture et mobilier, actes de la table ronde de Lattes, 23-25 novembre 2016, Echanges transdisciplinaires sur les constructions en terre crue, 4. Montpellier, éditions de l’Espérou,</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02119478v1</w:t>
+                <w:t xml:space="preserve">halshs-02119486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « maison gauloise » rebâtie sur le site archéologique de Lattara (Lattes, Hérault). Construction et expérimentation, in C.-A. de Chazelles, É. Leal, A. Klein dir.,</w:t>
+                <w:t xml:space="preserve">La fortification monumentale en bois et en terre du gisement néolithique de Château-Percin (Seilh, Haute-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C.-A. de Chazelles, É. Leal, A. Klein. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction en terre crue. Torchis, techniques de garnissage et de finition. Architecture et mobilier, actes de la table ronde de Lattes, 23-25 novembre 2016, Echanges transdisciplinaires sur les constructions en terre crue, 4. Montpellier, éditions de l’Espérou,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Construction en terre crue. Torchis, techniques de garnissage et de finition. Architecture et mobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l'espérou</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02119486v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02119478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les thermes de la domus 1 de Rirha (Sidi Slimane, Maroc)</w:t>
               </w:r>
@@ -5820,129 +5820,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.2.6. Une zone dédiée à la métallurgie pendant la sous-phase 1b ; 2.1.7. Les vestiges d’activités métallurgiques ; 4.3. Autres travaux et productions effectués dans le cadre domestique</w:t>
+                <w:t xml:space="preserve">Ch. 4 – Les données archéologiques de la phase 1 (550/530-510/500 av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ugolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montlaurès (Narbonne, Aude) à la fin du premier âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Monographie d’Archéologie Méditerranéenne n°36, Archéologie des Sociétés Méditerranéennes UMR5140 pp.98-100, 460, 568-569, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, Monographies d'Archéologie Méridionale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01405841v1</w:t>
+                <w:t xml:space="preserve">hal-01413946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. 3, 2 – L’occupation de Montlaurès à l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5958,73 +5954,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montlaurès (Narbonne, Aude) à la fin du premier âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, Publications de l’UMR 5140-ADAL, 2015, Monographies d'Archéologie Méridionale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Quel statut pour Montlaurès ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6040,776 +6036,780 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montlaurès (Narbonne, Aude) à la fin du premier âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Monographies d'Archéologie Méridionale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. 4 – Les données archéologiques de la phase 1 (550/530-510/500 av. n. è.)</w:t>
+                <w:t xml:space="preserve">1.2.6. Une zone dédiée à la métallurgie pendant la sous-phase 1b ; 2.1.7. Les vestiges d’activités métallurgiques ; 4.3. Autres travaux et productions effectués dans le cadre domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Chazelles C.-A.; Ugolini D. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montlaurès (Narbonne, Aude) à la fin du premier âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Monographies d'Archéologie Méridionale</w:t>
+              <w:t xml:space="preserve">, Monographie d’Archéologie Méditerranéenne n°36, Archéologie des Sociétés Méditerranéennes UMR5140 pp.98-100, 460, 568-569, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413946v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01405841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire en terre à Aquae Sextiae. Voie Georges-Pompidou – domaine de la Grassie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques données morphologiques et techniques concernant des maisons médiévales en terre massive d’un îlot du quartier Saint-Matthieu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymat Catafau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N. Nin </w:t>
+              <w:t xml:space="preserve">A. Catafau et O. Passarius </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aix en Archéologie. 25 ans de découvertes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Snoeck, p. 211-212., 2014</w:t>
+              <w:t xml:space="preserve">Un palais dans la ville, volume 2. Perpignan des rois de Majorque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Editions Trabucaire. Collection Archéologie départementale. p. 247-256., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356408v1</w:t>
+                <w:t xml:space="preserve">hal-01356401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques données morphologiques et techniques concernant des maisons médiévales en terre massive d’un îlot du quartier Saint-Matthieu.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire en terre à Aquae Sextiae. Voie Georges-Pompidou – domaine de la Grassie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Catafau et O. Passarius </w:t>
+              <w:t xml:space="preserve">N. Nin </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un palais dans la ville, volume 2. Perpignan des rois de Majorque. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Editions Trabucaire. Collection Archéologie départementale. p. 247-256., 2014</w:t>
+              <w:t xml:space="preserve">Aix en Archéologie. 25 ans de découvertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Snoeck, p. 211-212., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356401v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures de terre crue et techniques constructives en Languedoc-Roussillon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphologie des habitations et techniques de construction des habitats protohistoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de la recherche archéologique depuis 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Direction régionale des affaires culturelles Languedoc-Roussillon, service régional de l'archéologie, p. 176-180, 2012</w:t>
+              <w:t xml:space="preserve">, Direction régionale des affaires culturelles Languedoc-Roussillon (D.R.A.C.), p. 62-65, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00742743v1</w:t>
+                <w:t xml:space="preserve">halshs-00748611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie des habitations et techniques de construction des habitats protohistoriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectures de terre crue et techniques constructives en Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de la recherche archéologique depuis 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Direction régionale des affaires culturelles Languedoc-Roussillon (D.R.A.C.), p. 62-65, 2012</w:t>
+              <w:t xml:space="preserve">, Direction régionale des affaires culturelles Languedoc-Roussillon, service régional de l'archéologie, p. 176-180, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00748611v1</w:t>
+                <w:t xml:space="preserve">halshs-00742743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montlaurès, Aude</w:t>
+                <w:t xml:space="preserve">Le casque de Montlaurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réjane Roure et Lionel Pernet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des rites et des Hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Errance, p. 198-204, 2011, Collection Archéologie de Montpellier Agglomération 2 (A.M.A.)</w:t>
+              <w:t xml:space="preserve">, Editions Errance, p. 130-131, 2011, Collection Archéologie de Montpellier Agglomération 2 (A.M.A.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00748602v1</w:t>
+                <w:t xml:space="preserve">halshs-00748600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corconne, Gard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les manifestations de pratiques rituelles en contexte domestique en Ibérie et en Gaule méditerranéenne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Belarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des rites et des Hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Errance, p. 94-96, 2011, Collection Archéologie de Montpellier Agglomération 2 (A.M.A.)</w:t>
+              <w:t xml:space="preserve">Des rites et des Hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-188., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00748594v1</w:t>
+                <w:t xml:space="preserve">halshs-00736267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le casque de Montlaurès</w:t>
+                <w:t xml:space="preserve">Montlaurès, Aude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réjane Roure et Lionel Pernet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des rites et des Hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Errance, p. 130-131, 2011, Collection Archéologie de Montpellier Agglomération 2 (A.M.A.)</w:t>
+              <w:t xml:space="preserve">, Editions Errance, p. 198-204, 2011, Collection Archéologie de Montpellier Agglomération 2 (A.M.A.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00748600v1</w:t>
+                <w:t xml:space="preserve">halshs-00748602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les manifestations de pratiques rituelles en contexte domestique en Ibérie et en Gaule méditerranéenne.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corconne, Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Carmen Belarte</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benjamin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réjane Roure et Lionel Pernet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des rites et des Hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.165-188., 2011</w:t>
+              <w:t xml:space="preserve">Des rites et des Hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Errance, p. 94-96, 2011, Collection Archéologie de Montpellier Agglomération 2 (A.M.A.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00736267v1</w:t>
+                <w:t xml:space="preserve">halshs-00748594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des vestiges de torchis et de revêtements issus du bâtiment à abside du mont Saint-Marcel à Vix (21)</w:t>
               </w:r>
@@ -7094,255 +7094,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00548039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières architectures de Chypre.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les vestiges de couverture de la cabane 2 de Boussargues (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D'Orient et d'Occident. Mélanges offerts à Pierre Aupert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius éditions, pp.79-86, 2008, Mémoires (19)</w:t>
+              <w:t xml:space="preserve">Boussargues, une enceinte chalcolithique des garrigues du sud de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, p. 161-170, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00548062v1</w:t>
+                <w:t xml:space="preserve">halshs-00748537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les constructions en terre crue dans le monde occidental, à travers une histoire millénaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les premières architectures de Chypre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">H. Guillaud (dir.). </w:t>
+              <w:t xml:space="preserve">Alain Bouet (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Incognita. Découvrir une Europe des architectures de terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Argumentum / Culture Lab Editions, pp.18-27, 2008</w:t>
+              <w:t xml:space="preserve">D'Orient et d'Occident. Mélanges offerts à Pierre Aupert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.79-86, 2008, Mémoires (19)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00548059v1</w:t>
+                <w:t xml:space="preserve">halshs-00548062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges de couverture de la cabane 2 de Boussargues (Hérault)</w:t>
+                <w:t xml:space="preserve">Les constructions en terre crue dans le monde occidental, à travers une histoire millénaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Guillaud (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boussargues, une enceinte chalcolithique des garrigues du sud de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, p. 161-170, 2008</w:t>
+              <w:t xml:space="preserve">Terra Incognita. Découvrir une Europe des architectures de terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Argumentum / Culture Lab Editions, pp.18-27, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00748537v1</w:t>
+                <w:t xml:space="preserve">halshs-00548059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire vivrier de Montlaurès (Narbonne, Aude) à l’âge du Fer</w:t>
               </w:r>
@@ -7772,51 +7772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pinaud-Querrac'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rocca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356417v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaud Hubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1317" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2376" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cabarrou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cantournet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crescentini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1880" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymat Catafau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomer Guilhem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazzal Handi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2004.1498" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1998.1510" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Ferr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733662" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jullien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bridoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Gouffran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aurenche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Jean-Claude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baudreu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432505v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03765409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esperou.montpellier.archi.fr/accueil/52-architecture-et-construction-en-terre-crue-vol5.html?search_query=978-2-491253-08-0&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03163051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367813677.html#desctoggle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Knoll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pastor Quiles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cooke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251530v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ugolini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guillaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellet Michel-Edouard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04965499v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esperou.montpellier.archi.fr/accueil/42-construction-en-terre-crue.html?search_query=terre+crue&amp;amp;results=3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Isabelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742743v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748611v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748602v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748594v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Belarte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736265v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736264v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548062v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548059v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432512v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/25049" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chausserie-Lapr&#233;e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pinaud-Querrac'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rocca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356417v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaud Hubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1317" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2376" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cabarrou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cantournet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crescentini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1880" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymat Catafau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomer Guilhem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazzal Handi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2004.1498" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1998.1510" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Ferr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733662" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jullien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bridoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Gouffran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aurenche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Jean-Claude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baudreu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346615v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432505v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03765409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esperou.montpellier.archi.fr/accueil/52-architecture-et-construction-en-terre-crue-vol5.html?search_query=978-2-491253-08-0&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03163051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367813677.html#desctoggle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Knoll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pastor Quiles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cooke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251530v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ugolini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guillaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellet Michel-Edouard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636840v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636844v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635835v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04965499v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119478v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esperou.montpellier.archi.fr/accueil/42-construction-en-terre-crue.html?search_query=terre+crue&amp;amp;results=3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413944v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356401v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Isabelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356408v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748611v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742743v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748600v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736267v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Belarte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736265v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736264v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548062v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432512v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/25049" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chausserie-Lapr&#233;e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>