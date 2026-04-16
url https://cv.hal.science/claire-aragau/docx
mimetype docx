--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -809,238 +809,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01691272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'&amp;quot;urbanisme endogène&amp;quot; dans le périurbain de l'ouest francilien : des morphologies négociées ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La périurbain : une marge, une frange, un entre-deux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aragau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Johanna Sery; Frédéric Saunier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gresillon, Etienne and Alexandre, Frédéric and Sajaloli, Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ruralités et métropolisation. A la recherche d'une équité territoriale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.130-145, 2016, Espace rural &amp; projet spatial (ERPS), 978-2-86272-685-4</w:t>
+              <w:t xml:space="preserve">La France des marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.327--340, 2016, Horizons, 978-2-200-61591-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01498500v1</w:t>
+                <w:t xml:space="preserve">hal-01640136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La périurbain : une marge, une frange, un entre-deux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'&amp;quot;urbanisme endogène&amp;quot; dans le périurbain de l'ouest francilien : des morphologies négociées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Gresillon, Etienne and Alexandre, Frédéric and Sajaloli, Bertrand. </w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mettetal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Johanna Sery; Frédéric Saunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France des marges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.327--340, 2016, Horizons, 978-2-200-61591-8</w:t>
+              <w:t xml:space="preserve">Ruralités et métropolisation. A la recherche d'une équité territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications Universitaires de Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.130-145, 2016, Espace rural &amp; projet spatial (ERPS), 978-2-86272-685-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640136v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01498500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir et planifier un territoire en mouvement</w:t>
               </w:r>
@@ -2734,325 +2734,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitabilité périurbaine dans les pratiques habitantes : de l’habitabilité restreinte au pavillon à l’habitabilité élargie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enfants, adolescents : des pièces maîtresses du puzzle périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Didier-Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, L'habitabilité inattendue, 9, pp.61-76</w:t>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01691327v1</w:t>
+                <w:t xml:space="preserve">halshs-02088771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces ouverts dans le périurbain ouest francilien : entre appropriation habitantes et constructions territoriales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’habitabilité périurbaine dans les pratiques habitantes : de l’habitabilité restreinte au pavillon à l’habitabilité élargie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nouveaux regards sur le périurbain, 18 (1), pp.89-112</w:t>
+              <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'habitabilité inattendue, 9, pp.61-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01294182v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01691327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfants, adolescents : des pièces maîtresses du puzzle périurbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces ouverts dans le périurbain ouest francilien : entre appropriation habitantes et constructions territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Didier-Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nouveaux regards sur le périurbain, 18 (1), pp.89-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02088771v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01294182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes moyennes dans les couronnes périurbaines : l'exemple de l'Ouest de la région parisienne</w:t>
               </w:r>
@@ -3181,51 +3181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mettetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Intermédiarités et hybridations: l'entre-ville reconsidéré, 17, pp.33-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4395,178 +4395,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02366915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouvellement des découpages territoriaux et affirmation politique du périurbain en Ile-de-France : quelles nouvelles lectures des relations ville-campagne ?</w:t>
+                <w:t xml:space="preserve">Agriurbanism for a sustaining city. The case of Paris metropolitain area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des espaces ruraux face aux métropoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">International symposium, the 9th Conference of the AESOP 'Sustainable Food Planning'. Agroecological transition confronting climate breakdown: food planning for the post-carbon city</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AESOP, Nov 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168333v1</w:t>
+                <w:t xml:space="preserve">hal-04168337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriurbanism for a sustaining city. The case of Paris metropolitain area</w:t>
+                <w:t xml:space="preserve">Renouvellement des découpages territoriaux et affirmation politique du périurbain en Ile-de-France : quelles nouvelles lectures des relations ville-campagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium, the 9th Conference of the AESOP 'Sustainable Food Planning'. Agroecological transition confronting climate breakdown: food planning for the post-carbon city</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AESOP, Nov 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Des espaces ruraux face aux métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168337v1</w:t>
+                <w:t xml:space="preserve">hal-04168333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land for housing and feeding in the metropolitan areas: a twofold challenge faced with deadlocks (Cross analysis Paris-Mexico)</w:t>
               </w:r>
@@ -5221,51 +5221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mettetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cités Descartes Marne-la-Vallée Métropolisation, cohésion et performances : quels futurs pour nos territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5284,204 +5284,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités résidentielles dans et vers les espaces périurbains : le cas de la région métropolitaine de Paris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saisir et planifier un territoire en mouvement, le cas des espaces périurbains ouest francilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence régionale de l’Union Géographique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cracovie, Pologne. 14 p</w:t>
+              <w:t xml:space="preserve">Quel droit pour un urbanisme durable?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.103--119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01474931v1</w:t>
+                <w:t xml:space="preserve">hal-01640207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir et planifier un territoire en mouvement, le cas des espaces périurbains ouest francilien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mobilités résidentielles dans et vers les espaces périurbains : le cas de la région métropolitaine de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel droit pour un urbanisme durable?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.103--119</w:t>
+              <w:t xml:space="preserve">Conférence régionale de l’Union Géographique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cracovie, Pologne. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640207v1</w:t>
+                <w:t xml:space="preserve">halshs-01474931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classes moyennes, classes périurbaines ? L’exemple de la région parisienne</w:t>
               </w:r>
@@ -6529,51 +6529,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires périurbains : de l'hybridation à l'intensité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Didier-Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7178,51 +7178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343441v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336408v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.17695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691272v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mettetal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2025.103696" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jourdam-Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Spire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12suf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31430" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.240.0473" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5852" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.054.0307" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168164v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32555" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294182v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didier-F&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27532" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13683" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2255" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640232v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4807" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denhez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168337v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lascaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342980v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640147v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474854v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474931v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474919v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1989" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/1576-x904" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thomann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343441v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336408v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.17695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691272v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mettetal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2025.103696" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jourdam-Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Spire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12suf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31430" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.240.0473" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5852" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.054.0307" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168164v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32555" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didier-F&#232;vre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27532" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13683" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2255" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640232v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4807" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denhez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168337v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lascaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342980v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640147v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474854v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474919v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1989" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/1576-x904" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thomann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>