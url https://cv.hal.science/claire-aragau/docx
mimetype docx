--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -2379,278 +2379,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les campagnes périurbaines face au vieillissement en France métropolitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appropriations, partages et fabrications de l'espace public. Vers un périurbain plus convivialiste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (54), pp.197-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168305v1</w:t>
+                <w:t xml:space="preserve">halshs-04864777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriations, partages et fabrications de l’espace public. Vers un périurbain plus convivialiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 54 (2), pp.307-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdm.054.0307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriations, partages et fabrications de l'espace public. Vers un périurbain plus convivialiste ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les campagnes périurbaines face au vieillissement en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du MAUSS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (n°4), pp.555-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.5852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04864777v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Middle Classes in the west Paris Periurban Fringes</w:t>
               </w:r>
@@ -4395,260 +4395,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02366915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriurbanism for a sustaining city. The case of Paris metropolitain area</w:t>
+                <w:t xml:space="preserve">Land for housing and feeding in the metropolitan areas: a twofold challenge faced with deadlocks (Cross analysis Paris-Mexico)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Poulot</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium, the 9th Conference of the AESOP 'Sustainable Food Planning'. Agroecological transition confronting climate breakdown: food planning for the post-carbon city</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AESOP, Nov 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">3rd International Land Use Symposium on "Land use changes: Trends and projections"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Land Use Symposium, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168337v1</w:t>
+                <w:t xml:space="preserve">hal-04168347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouvellement des découpages territoriaux et affirmation politique du périurbain en Ile-de-France : quelles nouvelles lectures des relations ville-campagne ?</w:t>
+                <w:t xml:space="preserve">Agriurbanism for a sustaining city. The case of Paris metropolitain area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des espaces ruraux face aux métropoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">International symposium, the 9th Conference of the AESOP 'Sustainable Food Planning'. Agroecological transition confronting climate breakdown: food planning for the post-carbon city</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AESOP, Nov 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168333v1</w:t>
+                <w:t xml:space="preserve">hal-04168337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land for housing and feeding in the metropolitan areas: a twofold challenge faced with deadlocks (Cross analysis Paris-Mexico)</w:t>
+                <w:t xml:space="preserve">Renouvellement des découpages territoriaux et affirmation politique du périurbain en Ile-de-France : quelles nouvelles lectures des relations ville-campagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Land Use Symposium on "Land use changes: Trends and projections"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Land Use Symposium, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Des espaces ruraux face aux métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168347v1</w:t>
+                <w:t xml:space="preserve">hal-04168333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’installation des étrangers en France, entre procédures et bricolages. Un défi méthodologique pour la recherche sur les liens agriculture/migrations</w:t>
               </w:r>
@@ -7178,51 +7178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343441v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336408v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.17695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691272v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mettetal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2025.103696" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jourdam-Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Spire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12suf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31430" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.240.0473" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5852" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.054.0307" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168164v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32555" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didier-F&#232;vre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27532" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13683" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2255" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640232v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4807" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denhez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168337v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lascaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342980v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640147v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474854v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474919v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1989" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/1576-x904" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thomann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343441v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336408v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.17695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691272v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mettetal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2025.103696" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jourdam-Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Spire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12suf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31430" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.240.0473" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.054.0307" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5852" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168164v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32555" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didier-F&#232;vre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27532" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13683" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2255" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640232v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4807" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denhez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168337v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168333v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lascaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342980v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640147v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474854v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474919v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1989" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/1576-x904" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thomann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>