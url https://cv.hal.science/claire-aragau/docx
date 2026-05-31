--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -218,221 +218,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Culture »</w:t>
+                <w:t xml:space="preserve">Le périurbain en perspectives et en recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carriou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Desponds; Claire Fonticelli. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire, ouvrage du collectif Pop-PART, Jeunes de quartiers, le pouvoir des mots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-50, 2021</w:t>
+              <w:t xml:space="preserve">Les mutations du périurbain. De l'espace décrié aux territoires désirables ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Le Manuscrit, 2021, 9782304049787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343441v1</w:t>
+                <w:t xml:space="preserve">hal-04168136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le périurbain en perspectives et en recherches</w:t>
+                <w:t xml:space="preserve">« Culture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Rougé</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mutations du périurbain. De l'espace décrié aux territoires désirables ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Le Manuscrit, 2021, 9782304049787</w:t>
+              <w:t xml:space="preserve">Abécédaire, ouvrage du collectif Pop-PART, Jeunes de quartiers, le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-50, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168136v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et immobilités des périurbains franciliens : effets de genre, effets de classe, effets de génération?</w:t>
               </w:r>
@@ -444,51 +444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louargant S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités : Toutes et tous égaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Éditions, pp.19-42, 2019, 9782377472376. </w:t>
@@ -520,264 +520,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02336408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campagnes périurbaines et nouvelles relations villes-agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les campagnes périurbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces ruraux en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, 2018</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516682v1</w:t>
+                <w:t xml:space="preserve">halshs-02336403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les campagnes périurbaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Campagnes périurbaines et nouvelles relations villes-agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aragau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Poulot</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nicolas Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ricard D., Woessner R. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces ruraux en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, Atlande, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02336403v1</w:t>
+                <w:t xml:space="preserve">hal-04516682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinterroger les contours et les contacts entre ville et campagne dans l’Ouest francilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -828,51 +828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La périurbain : une marge, une frange, un entre-deux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gresillon, Etienne and Alexandre, Frédéric and Sajaloli, Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.327--340, 2016, Horizons, 978-2-200-61591-8</w:t>
@@ -901,77 +901,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'&amp;quot;urbanisme endogène&amp;quot; dans le périurbain de l'ouest francilien : des morphologies négociées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mettetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1020,238 +1020,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01498500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir et planifier un territoire en mouvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les &amp;quot;pôles secondaires&amp;quot; dans la réorganisation des mobilités : maturité et durabilité des espaces périurbains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aragau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Ecologie, du Développement durable et de l'Energie; Raoul, Emmanuel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel droit pour un urbanisme durable?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.103-119, 2014, 978-2-84934-145-2</w:t>
+              <w:t xml:space="preserve">Vivre en ville hors des villes : synthèse du programme de recherche : la mobilité et le péri-urbain à l'impératif de la ville durable : ménager les territoires de vie péri-urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUCA, pp.29-41, 2014, 978-2-11-138135-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01176242v1</w:t>
+                <w:t xml:space="preserve">halshs-00983951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;pôles secondaires&amp;quot; dans la réorganisation des mobilités : maturité et durabilité des espaces périurbains ?</w:t>
+                <w:t xml:space="preserve">Saisir et planifier un territoire en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Berger</w:t>
+                <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre en ville hors des villes : synthèse du programme de recherche : la mobilité et le péri-urbain à l'impératif de la ville durable : ménager les territoires de vie péri-urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUCA, pp.29-41, 2014, 978-2-11-138135-3</w:t>
+              <w:t xml:space="preserve">Quel droit pour un urbanisme durable?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.103-119, 2014, 978-2-84934-145-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00983951v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01176242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partir ou rester : l'ancrage résidentiel périurbain à l'épreuve du vieillissement</w:t>
               </w:r>
@@ -1422,51 +1422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un désir d’autonomisation à la maturité périurbaine : quel cheminement intercommunal ? Quelques exemples dans l’ouest francilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques de développement et enjeux de gouvernance territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.41-53, 2013, 978-2-343-02028-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1744,51 +1744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « nous » négocié des jeunes du pavillonnaire modeste : étude de cas en Seine-et-Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 93, pp.137-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1898,287 +1898,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relocalisation des terres agricoles en ville : des sols et des paysages à (re)connaître</w:t>
+                <w:t xml:space="preserve">Ruralités en Nord-Tanzanie. Regards portés par deux géographes ruralistes du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27, </w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 240-241 (2), pp.473-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paysage.31430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.240.0473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168154v1</w:t>
+                <w:t xml:space="preserve">hal-04512703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruralités en Nord-Tanzanie</w:t>
+                <w:t xml:space="preserve">La relocalisation des terres agricoles en ville : des sols et des paysages à (re)connaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 240-241 (2), pp.473-490. </w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.240.0473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/paysage.31430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168284v1</w:t>
+                <w:t xml:space="preserve">hal-04168154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruralités en Nord-Tanzanie. Regards portés par deux géographes ruralistes du Bassin parisien</w:t>
+                <w:t xml:space="preserve">Ruralités en Nord-Tanzanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 240-241 (2), pp.473-490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pour.240.0473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512703v1</w:t>
+                <w:t xml:space="preserve">hal-04168284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité agricole, une ressource pour la circulation ou l’ancrage des migrants ? Exploration bibliographique du lien entre agriculture et migration en France</w:t>
               </w:r>
@@ -2203,51 +2203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hochedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2385,51 +2385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriations, partages et fabrications de l'espace public. Vers un périurbain plus convivialiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2467,51 +2467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriations, partages et fabrications de l’espace public. Vers un périurbain plus convivialiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2662,51 +2662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2734,325 +2734,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfants, adolescents : des pièces maîtresses du puzzle périurbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’habitabilité périurbaine dans les pratiques habitantes : de l’habitabilité restreinte au pavillon à l’habitabilité élargie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'habitabilité inattendue, 9, pp.61-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02088771v1</w:t>
+                <w:t xml:space="preserve">halshs-01691327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitabilité périurbaine dans les pratiques habitantes : de l’habitabilité restreinte au pavillon à l’habitabilité élargie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les espaces ouverts dans le périurbain ouest francilien : entre appropriation habitantes et constructions territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, L'habitabilité inattendue, 9, pp.61-76</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nouveaux regards sur le périurbain, 18 (1), pp.89-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01691327v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01294182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces ouverts dans le périurbain ouest francilien : entre appropriation habitantes et constructions territoriales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enfants, adolescents : des pièces maîtresses du puzzle périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Didier-Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nouveaux regards sur le périurbain, 18 (1), pp.89-112</w:t>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01294182v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02088771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes moyennes dans les couronnes périurbaines : l'exemple de l'Ouest de la région parisienne</w:t>
               </w:r>
@@ -3064,51 +3064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3142,64 +3142,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces ouverts dans la fabrique périurbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,51 +3276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27, 21 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3348,200 +3348,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01174805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture et le projet urbain : exemples d'aménagements fonciers en Plaine de Versailles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mobilités des périurbains de l'Ouest francilien : vers une quête de proximité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Modes de vie de proximité dans les villes contemporaines, 6, pp.53-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640196v1</w:t>
+                <w:t xml:space="preserve">halshs-01174808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités des périurbains de l'Ouest francilien : vers une quête de proximité?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'agriculture et le projet urbain : exemples d'aménagements fonciers en Plaine de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90-3, pp.356-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.2255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01174808v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin de vie, un territoire porteur de ruralité aux marges de l'Île-de-France</w:t>
               </w:r>
@@ -3605,51 +3605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter en périurbain ou réinventer la qualité de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3713,51 +3713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, III (94), pp.58-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4168,51 +4168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication d’une recherche participative sur le terrain : le cas de Vert-Saint-Denis en Seine-et-Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4313,467 +4313,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrences et arrangements fonciers dans les interfaces urbain/rural : Mexico, Paris, (Addis-Abeba)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’installation des étrangers en France, entre procédures et bricolages. Un défi méthodologique pour la recherche sur les liens agriculture/migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Darly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrences foncières, acteurs et politiques publiques dans les espaces ruraux périurbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire GT Villes-Campagnes – LabEx DynamiTe, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude : Dispositifs et initiatives d’installation de personnes en migration dans les campagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Migrinter - Camigri, May 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02366915v1</w:t>
+                <w:t xml:space="preserve">hal-02452780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land for housing and feeding in the metropolitan areas: a twofold challenge faced with deadlocks (Cross analysis Paris-Mexico)</w:t>
+                <w:t xml:space="preserve">Renouvellement des découpages territoriaux et affirmation politique du périurbain en Ile-de-France : quelles nouvelles lectures des relations ville-campagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Land Use Symposium on "Land use changes: Trends and projections"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Land Use Symposium, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Des espaces ruraux face aux métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168347v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriurbanism for a sustaining city. The case of Paris metropolitain area</w:t>
+                <w:t xml:space="preserve">Land for housing and feeding in the metropolitan areas: a twofold challenge faced with deadlocks (Cross analysis Paris-Mexico)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Poulot</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium, the 9th Conference of the AESOP 'Sustainable Food Planning'. Agroecological transition confronting climate breakdown: food planning for the post-carbon city</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AESOP, Nov 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">3rd International Land Use Symposium on "Land use changes: Trends and projections"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Land Use Symposium, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168337v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouvellement des découpages territoriaux et affirmation politique du périurbain en Ile-de-France : quelles nouvelles lectures des relations ville-campagne ?</w:t>
+                <w:t xml:space="preserve">Agriurbanism for a sustaining city. The case of Paris metropolitain area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des espaces ruraux face aux métropoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">International symposium, the 9th Conference of the AESOP 'Sustainable Food Planning'. Agroecological transition confronting climate breakdown: food planning for the post-carbon city</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AESOP, Nov 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168333v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’installation des étrangers en France, entre procédures et bricolages. Un défi méthodologique pour la recherche sur les liens agriculture/migrations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concurrences et arrangements fonciers dans les interfaces urbain/rural : Mexico, Paris, (Addis-Abeba)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude : Dispositifs et initiatives d’installation de personnes en migration dans les campagnes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Migrinter - Camigri, May 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Concurrences foncières, acteurs et politiques publiques dans les espaces ruraux périurbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire GT Villes-Campagnes – LabEx DynamiTe, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452780v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02366915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens invisibles entre agriculture de proximité et commerce alimentaire dit &amp;quot;ethnique</w:t>
               </w:r>
@@ -4897,51 +4897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le périurbain, fabrique de territoires et fabriques de modèles (exemples franciliens et normands)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production et circulation des normes pour l'action territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Montpellier, France. pp.77--91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4979,77 +4979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces périurbains de l'ouest francilien : réinterroger les contours et les contacts entre ville et campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et campagnes en relation : regards croisés Nord-Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5087,77 +5087,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitabilité périurbaine dans les pratiques habitantes : de l'habitabilité restreinte au pavillon à l'habitabilité élargie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Habitable, vivable, désirable. Débats sur la condition territoriale </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5176,178 +5176,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01474854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces ouverts dans la fabrique périurbaine : vers l'affirmation de logiques de transaction dans les nouvelles recompositions socio-spatiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mobilités résidentielles dans et vers les espaces périurbains : le cas de la région métropolitaine de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Mettetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cités Descartes Marne-la-Vallée Métropolisation, cohésion et performances : quels futurs pour nos territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Conférence régionale de l’Union Géographique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cracovie, Pologne. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640214v1</w:t>
+                <w:t xml:space="preserve">halshs-01474931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir et planifier un territoire en mouvement, le cas des espaces périurbains ouest francilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel droit pour un urbanisme durable?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.103--119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5366,122 +5353,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités résidentielles dans et vers les espaces périurbains : le cas de la région métropolitaine de Paris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les espaces ouverts dans la fabrique périurbaine : vers l'affirmation de logiques de transaction dans les nouvelles recompositions socio-spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mettetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence régionale de l’Union Géographique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cracovie, Pologne. 14 p</w:t>
+              <w:t xml:space="preserve">Cités Descartes Marne-la-Vallée Métropolisation, cohésion et performances : quels futurs pour nos territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01474931v1</w:t>
+                <w:t xml:space="preserve">hal-01640214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classes moyennes, classes périurbaines ? L’exemple de la région parisienne</w:t>
               </w:r>
@@ -5493,51 +5493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les classes moyennes dans la ville contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5683,51 +5683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Des mobilités durables dans le périurbain, est-ce possible ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5866,51 +5866,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grande exploitation dans un nouvel âge du capitalisme agricole et des rapports villes-campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6129,51 +6129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une gouvernance en construction dans les marges périurbaines de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6220,51 +6220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture, texte de chercheurs dans l’Abécédaire, ouvrage du collectif Pop-PART</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier, le pouvoir des mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6315,51 +6315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, p. 58-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6435,51 +6435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6529,103 +6529,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires périurbains : de l'hybridation à l'intensité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Didier-Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 22 00 54 21 05, PUCA (Plan Urbanisme Construction Architecture). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6651,90 +6651,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot; pôles secondaires &amp;quot; dans la réorganisation des mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Thouzellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6773,77 +6773,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot; pôles secondaires &amp;quot; dans la réorganisation des mobilités : maturité et durabilité des espaces périurbains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6900,51 +6900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir en pavillon : mobilités et immobilités des personnes âgées dans l'espace périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7178,51 +7178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343441v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336408v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.17695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691272v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mettetal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2025.103696" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jourdam-Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Spire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12suf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31430" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.240.0473" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.054.0307" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5852" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168164v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32555" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didier-F&#232;vre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27532" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13683" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2255" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640232v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4807" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denhez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168337v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168333v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lascaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342980v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640147v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474854v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474919v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1989" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/1576-x904" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thomann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168136v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336408v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.17695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691272v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mettetal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2025.103696" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jourdam-Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Spire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12suf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.240.0473" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31430" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.054.0307" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5852" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168164v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32555" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294182v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didier-F&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27532" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13683" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2255" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640232v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4807" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denhez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lascaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342980v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640147v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474854v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474919v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1989" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/1576-x904" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thomann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>