--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -234,378 +234,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological engagement among beginning livestock farmers’ farms in France: a marginal but emerging trend</w:t>
+                <w:t xml:space="preserve">Workload and remuneration on farms in the south of France: The uncertain future of agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Vincent</w:t>
+                <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noel Depeyrot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2025.1624405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 116, pp.103588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2025.103588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308573v1</w:t>
+                <w:t xml:space="preserve">hal-04963753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The changing role of livestock in agrarian systems: a historical and multifunctional perspective from southern India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hemingway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (1), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-024-00999-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workload and remuneration on farms in the south of France: The uncertain future of agroecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecological engagement among beginning livestock farmers’ farms in France: a marginal but emerging trend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Depeyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bainville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Aubron</w:t>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Philippon</w:t>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 116, pp.103588. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1624405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2025.103588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2025.1624405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963753v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux des connaissances et questions vives</w:t>
               </w:r>
@@ -738,77 +738,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;natural farming&amp;quot; à grande échelle : la promesse agroécologique de l'Inde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grain de sel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 85 (2), pp.36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -967,77 +967,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terroirs communs et dynamiques agraires : une analyse comparée de l’histoire agraire récente du Burkina Faso, de l’Équateur et de l’Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (2), pp.18-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1065,729 +1065,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock farming in Indian agrarian change: does it benefit the poor?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indian dairy cooperative development: A combination of scaling up and scaling out producing a center-periphery structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Manriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Philippon</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raboisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ried.8801⟩</w:t>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.106249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2023.106249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076080v1</w:t>
+                <w:t xml:space="preserve">hal-04182958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ecological Reading of Crop–Livestock Interactions—Gers, Southwestern France, 1950 to the Present</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Pédèches</w:t>
+                <w:t xml:space="preserve">Agricultural greenhouse gas emissions of an Indian village - Who's to blame: crops or livestock?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hemingway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su151310234⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 856 (Part 2), pp.159145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181610v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusiveness of the Indian Dairy Sector: An Institutional Approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Ecological Reading of Crop–Livestock Interactions—Gers, Southwestern France, 1950 to the Present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Raboisson</w:t>
+                <w:t xml:space="preserve">Rémi Pédèches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (3), pp.994-1017. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.10234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00213624.2023.2240182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su151310234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256310v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indian dairy cooperative development: A combination of scaling up and scaling out producing a center-periphery structure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Livestock farming in Indian agrarian change: does it benefit the poor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Raboisson</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2023.106249⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 252 (2), pp.189-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ried.8801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182958v1</w:t>
+                <w:t xml:space="preserve">hal-04076080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural greenhouse gas emissions of an Indian village - Who's to blame: crops or livestock?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+                <w:t xml:space="preserve">Inclusiveness of the Indian Dairy Sector: An Institutional Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raboisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 856 (Part 2), pp.159145. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (3), pp.994-1017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00213624.2023.2240182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846382v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neither Corporate, Nor Family: The Indian “Patronal” Farm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is feeding the Indian dairy cow sustainable? A tentative multiscalar answer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, </w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.140-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.850545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14735903.2021.1920237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735707v1</w:t>
+                <w:t xml:space="preserve">hal-03658322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater irrigation reduces overall poverty but increases socioeconomic vulnerability in a semiarid region of southern India</w:t>
               </w:r>
@@ -1825,51 +1812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.8850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1897,334 +1884,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is feeding the Indian dairy cow sustainable? A tentative multiscalar answer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Neither Corporate, Nor Family: The Indian “Patronal” Farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (2), pp.140-152. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14735903.2021.1920237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.850545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658322v1</w:t>
+                <w:t xml:space="preserve">hal-03735707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’élevage à l’heure de l’anthropocene</w:t>
+                <w:t xml:space="preserve">Nitrogen metabolism of an Indian village based on the comparative agriculture approach: How characterizing social diversity was essential for understanding crop-livestock integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lesens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658330v1</w:t>
+                <w:t xml:space="preserve">hal-03356357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen metabolism of an Indian village based on the comparative agriculture approach: How characterizing social diversity was essential for understanding crop-livestock integration</w:t>
+                <w:t xml:space="preserve">Penser l’élevage à l’heure de l’anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03356357v1</w:t>
+                <w:t xml:space="preserve">hal-03658330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The limits of coexistence: the development of “frugal” systems in agro-pastoral regions</w:t>
               </w:r>
@@ -2508,51 +2508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvane Marblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2592,688 +2592,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labor as a driver of changes in herd feeding patterns: Evidence from a diachronic approach in Mediterranean France and lessons for agroecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Croissance et revenu du travail agricole en Inde. Une économie politique de la divergence (1950-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.02.013⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, mars-avril (352), pp.41-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506495v1</w:t>
+                <w:t xml:space="preserve">hal-01604710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between genotype and environment drive the metabolic phenotype within Escherichia coli isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Sabarly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Glodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Sabarly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Aubron</w:t>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (1), pp.100-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.12855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance et revenu du travail agricole en Inde. Une économie politique de la divergence (1950-2014)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Labor as a driver of changes in herd feeding patterns: Evidence from a diachronic approach in Mediterranean France and lessons for agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, mars-avril (352), pp.41-65. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.68-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.4865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604710v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative method to assess the sustainability of pastoral systems in their territories (PSSAF)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pauvreté et inégalités en Inde rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline A. Derkimba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+                <w:t xml:space="preserve">Hugo Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Online (32), 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638237v1</w:t>
+                <w:t xml:space="preserve">hal-02639666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique ovine dans les Alpes-de-Haute-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (2), pp.57-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauvreté et inégalités en Inde rurale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative method to assess the sustainability of pastoral systems in their territories (PSSAF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. Derkimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lehoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Lucas</w:t>
+                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibra Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (2-3), pp.135-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639666v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches qualité et pastoralisme en France</w:t>
               </w:r>
@@ -3298,51 +3298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceline Peglion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 102 (2), pp.Online. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3389,51 +3389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple model to assess the sensitivity of grassland dairy systems to scenarios of seasonal biomass production variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3531,51 +3531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117, pp.162-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3781,64 +3781,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnozootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91, pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3857,213 +3857,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producción lechera en los Andes peruanos : ¿ Integración al mercado interno o marginación económica ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles sont les conditions à réunir pour une intégration marchande porteuse de développement durable pour les paysanneries andines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Cochet</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Jobbe Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anuario Americanista Europeo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montagnes tropicales et transformation des systèmes de production agropastoraux, 247, pp.395-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.5708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518862v1</w:t>
+                <w:t xml:space="preserve">hal-02485718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les conditions à réunir pour une intégration marchande porteuse de développement durable pour les paysanneries andines ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Producción lechera en los Andes peruanos : ¿ Integración al mercado interno o marginación económica ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margot Jobbe Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anuario Americanista Europeo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/com.5708⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02485718v1</w:t>
+                <w:t xml:space="preserve">hal-02518862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labor and its Productivity in Andean Dairy Farming Systems: A Comparative Approach</w:t>
               </w:r>
@@ -4088,51 +4088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (4), pp.407-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4809,1591 +4809,1591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology in India: transition or default choice?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Quelles sont les conditions au maintien de l’intégration culture – élevage ? Analyse rétrospective dans le Gers, de 1950 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pédèches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Transitions in Agri-food Systems: Evidence and Options for Action in India and France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Dervillé, Rajeswari Raina, CEFIPRA, Mar 2024, Roorkee, India</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547330v1</w:t>
+                <w:t xml:space="preserve">hal-04549832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-metabolism approaches and their relevance for analysing agricultural transitions</w:t>
+                <w:t xml:space="preserve">En Inde, un contre modèle coopératif de micro- fermes avec peu de grands troupeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Transitions in Agri-food Systems: Evidence and Options for Action in India and France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Dervillé, Rajeswari Raina, CEFIPRA, Mar 2024, Roorkee, India</w:t>
+              <w:t xml:space="preserve">Développement des très grands troupeaux laitiers dans différents pays du monde : forces motrices, enjeux et impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France, Jun 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547323v1</w:t>
+                <w:t xml:space="preserve">hal-04672594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pluralité des formes d'agriculture et d'élevage dans un village indien en zone semi-aride : enjeux de durabilité au regard de l'eau et de l'énergie (1950-2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hemingway</w:t>
+                <w:t xml:space="preserve">Diversité des exploitations agricoles d'élevage ayant accueilli une installation entre 2010 et 2020. Analyse à partit du Recensement Agricole 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Depeyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER : Société Française d'Économie Rurale, Jun 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04540461v1</w:t>
+                <w:t xml:space="preserve">hal-04705512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des exploitations agricoles d'élevage ayant accueilli une installation entre 2010 et 2020. Analyse à partit du Recensement Agricole 2020</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socio-metabolism approaches and their relevance for analysing agricultural transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hemingway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER : Société Française d'Économie Rurale, Jun 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">Sustainability Transitions in Agri-food Systems: Evidence and Options for Action in India and France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Dervillé, Rajeswari Raina, CEFIPRA, Mar 2024, Roorkee, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705512v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Inde, un contre modèle coopératif de micro- fermes avec peu de grands troupeaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pluralité des formes d'agriculture et d'élevage dans un village indien en zone semi-aride : enjeux de durabilité au regard de l'eau et de l'énergie (1950-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hemingway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Dervillé</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement des très grands troupeaux laitiers dans différents pays du monde : forces motrices, enjeux et impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France, Jun 2024, Online, France</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672594v1</w:t>
+                <w:t xml:space="preserve">halshs-04540461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux et questions vives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Hubert</w:t>
+                <w:t xml:space="preserve">Agroecology in India: transition or default choice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur l'(Agro)Pastoralisme en Afrique : Dynamiques et Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PPZS et groupe régional IYRP Afrique de l'Ouest, Dec 2024, Dakar, Sénégal. 17p</w:t>
+              <w:t xml:space="preserve">Sustainability Transitions in Agri-food Systems: Evidence and Options for Action in India and France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Dervillé, Rajeswari Raina, CEFIPRA, Mar 2024, Roorkee, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935231v1</w:t>
+                <w:t xml:space="preserve">hal-04547330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les conditions au maintien de l’intégration culture – élevage ? Analyse rétrospective dans le Gers, de 1950 à nos jours</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Philippon</w:t>
+                <w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux et questions vives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque International sur l'(Agro)Pastoralisme en Afrique : Dynamiques et Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPZS et groupe régional IYRP Afrique de l'Ouest, Dec 2024, Dakar, Sénégal. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549832v1</w:t>
+                <w:t xml:space="preserve">hal-04935231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si l'élevage faisait partie de la solution ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historical transformation of crop-livestock integration and its drivers in a French region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pédèches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bio Goura Soule</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition(s)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.852, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558193v1</w:t>
+                <w:t xml:space="preserve">hal-04197951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock: option or necessity ? Changes of energy and water flows in an Indian village, 1950-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hemingway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP/WAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causses et Cévennes : l'agropastoralisme menacé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Politiques publiques et pastoralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMT Pastoralisme, Sep 2023, Montpellier, France. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock: option or necessity? Changes of energy flows in an Indian village, 1950-2022</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Et si l'élevage faisait partie de la solution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bio Goura Soule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.853</w:t>
+              <w:t xml:space="preserve">Transition(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inter-réseaux; FARM, Jun 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181890v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical transformation of crop-livestock integration and its drivers in a French region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Pédèches</w:t>
+                <w:t xml:space="preserve">Livestock: option or necessity? Changes of energy flows in an Indian village, 1950-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hemingway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bainville</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.852, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.853</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04197951v1</w:t>
+                <w:t xml:space="preserve">hal-05181890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neither corporate, nor family: the Indian “patronal” farm</w:t>
+                <w:t xml:space="preserve">Patronal farming and inequalities in rural india through the lens of comparative agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire "Sociologie des inégalités en Inde", EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Aubervilliers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658350v1</w:t>
+                <w:t xml:space="preserve">hal-03658343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patronal farming and inequalities in rural india through the lens of comparative agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le natural farming, promesse agroécologique de l'Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Trives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Conaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Sociologie des inégalités en Inde", EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">CulturaSciences 2022-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Montpellier, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658343v1</w:t>
+                <w:t xml:space="preserve">hal-04558177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le natural farming, promesse agroécologique de l'Inde</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neither corporate, nor family: the Indian “patronal” farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Conaré</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CulturaSciences 2022-2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.850545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558177v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between beekeeping and livestock farming systems in agropastoral landscapes : a floral resources centered approach</w:t>
               </w:r>
@@ -6498,159 +6498,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de production agro-pastoraux économes: quel impact sur la création de richesse et d’emplois, sur les systèmes alimentaires locaux et sur le paysage ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadège Garambois</w:t>
+                <w:t xml:space="preserve">Quel mode d’organisation pour un développement inclusif des filières laitières?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucien Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AFP "L'économie agro-pastorale revisitée"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">L’atelier scientifique sur « Les filières laitières à la recherche de compromis pour un développement durable : Conflits, négociations et partenariats entre acteurs des filières »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787684v1</w:t>
+                <w:t xml:space="preserve">hal-02733699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques agraires en régions agro-pastorales : les limites d'un développement centré sur l'accroissement de la productivité physique du travail</w:t>
+                <w:t xml:space="preserve">Les systèmes de production agro-pastoraux économes: quel impact sur la création de richesse et d’emplois, sur les systèmes alimentaires locaux et sur le paysage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
@@ -6690,215 +6677,228 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AFP "L'économie agro-pastorale revisitée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787685v1</w:t>
+                <w:t xml:space="preserve">hal-02787684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel mode d’organisation pour un développement inclusif des filières laitières?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Dervillé</w:t>
+                <w:t xml:space="preserve">Dynamiques agraires en régions agro-pastorales : les limites d'un développement centré sur l'accroissement de la productivité physique du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’atelier scientifique sur « Les filières laitières à la recherche de compromis pour un développement durable : Conflits, négociations et partenariats entre acteurs des filières »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire AFP "L'économie agro-pastorale revisitée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733699v1</w:t>
+                <w:t xml:space="preserve">hal-02787685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources en eau et élevage laitier en Inde. Les révolutions vertes et blanches intimement liées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes Rencontres Internationales “Le lait, vecteur de développement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rabat, Maroc. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6917,696 +6917,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilising producers’ conditions to access market through cooperative institutional innovations: the case of India</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les systèmes agraires gujarati. Portrait d’une Inde rurale sous tension à travers deux études de cas. Etudes gujarati et sindhi, centre d’études Inde Asie du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agri-chains and sustainable development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Montpellier, France. 210 p</w:t>
+              <w:t xml:space="preserve">Conférence EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739087v1</w:t>
+                <w:t xml:space="preserve">hal-02792386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des coopératives dans la stabilisation des conditions d’accès au marché : Le cas de l’Inde</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le secteur laitier indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La libéralisation des marchés laitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2016, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">L’agriculture indienne, sa spécificité mais aussi la façon dont elle s’inscrit dans les échanges mondiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686144v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secteur laitier indien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilising producers’ conditions to access market through cooperative institutional innovations: the case of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’agriculture indienne, sa spécificité mais aussi la façon dont elle s’inscrit dans les échanges mondiaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France. 18 p</w:t>
+              <w:t xml:space="preserve">Agri-chains and sustainable development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Montpellier, France. 210 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795745v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Innovations and Stabilisation of Producers' Access to Market: The case of India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Le rôle des coopératives dans la stabilisation des conditions d’accès au marché : Le cas de l’Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agri-chains and sustainable development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRAD, Dec 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">La libéralisation des marchés laitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2016, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686123v1</w:t>
+                <w:t xml:space="preserve">hal-01686144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles played by livestock and dairy farming in Indian agrarian systems, Analysis from 4 case-studies in Northern India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative Innovations and Stabilisation of Producers' Access to Market: The case of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut Français de Pondichéry (IFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Pondichéry, India</w:t>
+              <w:t xml:space="preserve">Agri-chains and sustainable development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD, Dec 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801311v1</w:t>
+                <w:t xml:space="preserve">hal-01686123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevages et filières ovins préalpins en quête de viabilité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roles played by livestock and dairy farming in Indian agrarian systems, Analysis from 4 case-studies in Northern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 711 p</w:t>
+              <w:t xml:space="preserve">Institut Français de Pondichéry (IFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Pondichéry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506524v1</w:t>
+                <w:t xml:space="preserve">hal-02801311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes agraires gujarati. Portrait d’une Inde rurale sous tension à travers deux études de cas. Etudes gujarati et sindhi, centre d’études Inde Asie du Sud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elevages et filières ovins préalpins en quête de viabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceline Peglion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 711 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792386v1</w:t>
+                <w:t xml:space="preserve">hal-01506524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengths and weaknesses of small dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Agricultural Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, karnal, India. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7631,51 +7631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance, agriculture et emploi en Inde : l’impossible transformation lewisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7871,148 +7871,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre sylviculture et pâturage dans les espaces boisés de la zone méditerranéenne française. L'innovation sylvopastorale en questions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating food chain and local development objectives in french mediterranean livestock farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gallion</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Sajdak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Associationfor Animal Production (EAAP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Héraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758360v1</w:t>
+                <w:t xml:space="preserve">hal-02758003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENTRE SYLVICULTURE ET PATURAGE DANS LES ESPACES BOISES DE LA ZONE MEDITERRANEENNE FRANÇAISE L'INNOVATION SYLVOPASTORALE EN QUESTIONS</w:t>
               </w:r>
@@ -8024,77 +8028,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Sajdak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8105,160 +8109,156 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating food chain and local development objectives in french mediterranean livestock farming systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre sylviculture et pâturage dans les espaces boisés de la zone méditerranéenne française. L'innovation sylvopastorale en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Sajdak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Associationfor Animal Production (EAAP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Héraklion, Greece</w:t>
+              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758003v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des conséquences économiques de différentes stratégies fourragères avec foin face aux aléas climatiques en élevage bovin laitier</w:t>
               </w:r>
@@ -8270,51 +8270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8378,51 +8378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8915,51 +8915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Peglion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9023,51 +9023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9157,51 +9157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9297,51 +9297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Française de Pastoralisme; Cardère éditeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 133p., 2019, 9782376490128</w:t>
             </w:r>
           </w:p>
@@ -9843,77 +9843,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroécologie dans le Sud de la France. Une mise en œuvre freinée par la rémunération du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Hostiou (coordination scientifique); Pierre Gasselin (coordination scientifique); Benoît Dedieu (coordination scientifique); Christophe-Toussaint Soulard (préface). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes de travail en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9955,77 +9955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts des transformations agraires sur la consommation d'eau et d'énergie au sein d'un territoire : agriculture comparée et métabolisme territorial en Inde semi-aride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hemingway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Hemingway</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10128,64 +10128,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Alban (ed.); Alpha Arlène (ed.); Barczak Aleksandra (ed.); Zakhia-Rozis Nadine (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t>
@@ -10212,337 +10212,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : Livestock grazing systems and sustainable development in the Mediterranean and tropical areas</w:t>
+                <w:t xml:space="preserve">Adaptation trajectories of livestock in the territories: where does grazing fit in? What are the key factors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Flori</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
+                <w:t xml:space="preserve">Johann Huguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Ickowicz; Charles-Henri Moulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock grazing systems and sustainable development in the Mediterranean and tropical areas. Recent knowledge on their strenghts and weaknesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.76-77, 2023, Matière à débattre et décider, 978-2-7592-3710-4</w:t>
+              <w:t xml:space="preserve">Livestock grazing systems and sustainable development in the Mediterranean and Tropical areas. Recent knowledge on their strenghts and weaknesses.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.69-75, 2023, Matière à débattre &amp; décider, 978-2-7592-3710-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180632v1</w:t>
+                <w:t xml:space="preserve">hal-04650799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation trajectories of livestock in the territories: where does grazing fit in? What are the key factors?</w:t>
+                <w:t xml:space="preserve">Adaptation to local and global shifts in livestock grazing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Huguenin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Ickowicz; Charles-Henri Moulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock grazing systems and sustainable development in the Mediterranean and Tropical areas. Recent knowledge on their strenghts and weaknesses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.69-75, 2023, Matière à débattre &amp; décider, 978-2-7592-3710-4</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.30-37, 2023, Matière à débattre &amp; décider, 978-2-7592-3710-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650799v1</w:t>
+                <w:t xml:space="preserve">hal-04650794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to local and global shifts in livestock grazing systems</w:t>
+                <w:t xml:space="preserve">Conclusion : Livestock grazing systems and sustainable development in the Mediterranean and tropical areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alexandre Ickowicz; Charles-Henri Moulin. </w:t>
+              <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock grazing systems and sustainable development in the Mediterranean and Tropical areas. Recent knowledge on their strenghts and weaknesses.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.30-37, 2023, Matière à débattre &amp; décider, 978-2-7592-3710-4</w:t>
+              <w:t xml:space="preserve">Livestock grazing systems and sustainable development in the Mediterranean and tropical areas. Recent knowledge on their strenghts and weaknesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.76-77, 2023, Matière à débattre et décider, 978-2-7592-3710-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650794v1</w:t>
+                <w:t xml:space="preserve">hal-05180632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria assessment of efficiency to account for the multifunctionality of livestock grazing systems</w:t>
               </w:r>
@@ -10651,956 +10651,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires d’adaptation des élevages dans les territoires : quelle place pour le pâturage ? Quels déterminants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation multicritère de l’efficience pour rendre compte de la multifonctionnalité des systèmes d’élevage au pâturage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770383v1</w:t>
+                <w:t xml:space="preserve">hal-03770469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation aux changements locaux et globaux des systèmes d'élevage au pâturage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging agroecology to improve milk production and marketing: insights from case studies in Burkina Faso, France and India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Vall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.32-81, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
+              <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-168, 2022, Synthèses, 9782759235759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179518v1</w:t>
+                <w:t xml:space="preserve">hal-04150561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion [Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche d'efficience pour accompagner la transition agroécologique des systèmes d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Benagabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed. Quae, pp.80-81, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.100-115, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179869v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche d'efficience pour accompagner la transition agroécologique des systèmes d'élevage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation aux changements locaux et globaux des systèmes d’élevage au pâturage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.100-115, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
+              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105966v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation aux changements locaux et globaux des systèmes d’élevage au pâturage.</w:t>
+                <w:t xml:space="preserve">Conclusion [Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
+              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.80-81, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770170v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion: Adaptation aux changements locaux et globaux des systèmes d’élevage au pâturage.</w:t>
+                <w:t xml:space="preserve">Adaptation aux changements locaux et globaux des systèmes d'élevage au pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
+              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.32-81, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770408v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multicritère de l'efficience pour rendre compte de la multifonctionnalité des systèmes d'élevage au pâturage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectoires d’adaptation des élevages dans les territoires : quelle place pour le pâturage ? Quels déterminants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Huguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.120-135, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
+              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179872v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires d'adaptation des élevages dans les territoires : quelle place pour le pâturage ? Quels déterminants ?</w:t>
+                <w:t xml:space="preserve">Conclusion: Adaptation aux changements locaux et globaux des systèmes d’élevage au pâturage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Huguenin</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.73-80, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
+              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179868v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multicritère de l’efficience pour rendre compte de la multifonctionnalité des systèmes d’élevage au pâturage</w:t>
+                <w:t xml:space="preserve">Évaluation multicritère de l'efficience pour rendre compte de la multifonctionnalité des systèmes d'élevage au pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Alary</w:t>
@@ -11630,315 +11669,276 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
+              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.120-135, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770469v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging agroecology to improve milk production and marketing: insights from case studies in Burkina Faso, France and India</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectoires d'adaptation des élevages dans les territoires : quelle place pour le pâturage ? Quels déterminants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Huguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.73-80, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04150561v1</w:t>
+                <w:t xml:space="preserve">hal-05179868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk and dairy in India’s development path: Lessons from a multi-location research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vergese Kurien Center of Excellence, IRMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VKCoE Digest</w:t>
@@ -12243,255 +12243,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État indien du Sikkim est-il vraiment « devenu » 100 % bio ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bainville</w:t>
+                <w:t xml:space="preserve">Research on pastoralism in France: state of play and key issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...36 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301380v1</w:t>
+                <w:t xml:space="preserve">hal-04920233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on pastoralism in France: state of play and key issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Hubert</w:t>
+                <w:t xml:space="preserve">L’État indien du Sikkim est-il vraiment « devenu » 100 % bio ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.43u9wcw7f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920233v2</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le pastoralisme en France : états des lieux et questions vives (2026 ANNEE INTERNATIONALE DES TERRES A PARCOURS ET DES PASTEURS)</w:t>
               </w:r>
@@ -12640,51 +12640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques laitières en Haute-Savoie. L'AOP Reblochon au service du développement du territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -13301,51 +13301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1624405" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hemingway" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00999-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bainville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103588" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mouillard-Lample" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00985-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04672586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.8801" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;d&#232;ches" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310234" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jenin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2023.2240182" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Manriquez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2023.106249" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159145" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.850545" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fischer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12814-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2021.1920237" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356357v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lucas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103218" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277733v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Morsel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Latrille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Jallot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00107-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Srairi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2561" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Marbl&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10865" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V1LTM8JV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.02.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Glodt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12855" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPJMKH67-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604710v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4865" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Derkimba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639666v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lehoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14226" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506346v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Peglion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2442" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506183v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.01.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6541J12K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.12.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9PZ0C14-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518862v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485718v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jobbe Duval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5708" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-009-9267-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664017v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657095v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666720v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664557v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657398v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677700v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333553v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705512v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Depeyrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04672594v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549832v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04558193v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bio Goura Soule" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201355v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547364v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181890v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658350v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04558177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Trives" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conar&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;oni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787685v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733699v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683998v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739087v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Esteban" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686144v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506524v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792386v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01174705v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796464v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758360v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sajdak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533383v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guerin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757070v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180742v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasseur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boutonnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Napoleone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758342v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753977v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762866v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794664v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hernandez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ramirez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Proano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierril Lacroix" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506186v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peglion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-lisah.fr/index.php?page=welc&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506187v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195340v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04963961v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cardere.fr/doc/X-RP38.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800592v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Champion" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chotteau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Monniot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506462v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mafla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/349515.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821595v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cazalot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Macron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poilblanc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inst-elevage.asso.fr/html1/spip.php?page=article_lib&amp;amp;id_article=17434" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816572v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Blanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538515v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115179v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4045-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650799v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650794v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770383v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179518v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179869v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105966v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alvarez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Benagabou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770170v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770408v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179872v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179868v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770469v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150561v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vall" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/extract/706" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658334v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816510v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815949v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301380v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.43u9wcw7f" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920233v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787100v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547245v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nettier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pauthenet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Benistant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00102383v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bainville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103588" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hemingway" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00999-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308573v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1624405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mouillard-Lample" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00985-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04672586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Manriquez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2023.106249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;d&#232;ches" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310234" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.8801" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jenin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2023.2240182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2021.1920237" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fischer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12814-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735707v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.850545" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356357v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lucas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103218" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277733v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Morsel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Latrille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Jallot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00107-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Srairi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2561" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Marbl&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10865" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V1LTM8JV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4865" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Glodt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12855" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPJMKH67-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.02.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lehoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14226" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638237v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Derkimba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506346v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Peglion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2442" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506183v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.01.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6541J12K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.12.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9PZ0C14-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jobbe Duval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5708" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518862v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-009-9267-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664017v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657095v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666720v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664557v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657398v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677700v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333553v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549832v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04672594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705512v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Depeyrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547323v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540461v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547330v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197951v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201355v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547364v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04558193v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bio Goura Soule" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658343v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04558177v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Trives" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conar&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;oni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733699v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787684v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683998v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739087v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Esteban" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686144v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686123v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801311v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506524v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01174705v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796464v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533383v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guerin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sajdak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758360v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757070v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180742v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasseur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boutonnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Napoleone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758342v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753977v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762866v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794664v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hernandez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ramirez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Proano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierril Lacroix" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506186v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peglion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-lisah.fr/index.php?page=welc&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506187v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195340v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04963961v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cardere.fr/doc/X-RP38.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800592v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Champion" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chotteau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Monniot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506462v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mafla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/349515.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821595v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cazalot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Macron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poilblanc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inst-elevage.asso.fr/html1/spip.php?page=article_lib&amp;amp;id_article=17434" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816572v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Blanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538515v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115179v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4045-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650799v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650794v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770469v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150561v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vall" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/extract/706" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105966v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alvarez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Benagabou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770170v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179869v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179518v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770383v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770408v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179872v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179868v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658334v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816510v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815949v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920233v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301380v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.43u9wcw7f" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787100v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547245v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nettier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pauthenet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Benistant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00102383v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>