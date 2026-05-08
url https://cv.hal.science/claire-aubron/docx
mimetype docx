--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -234,378 +234,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workload and remuneration on farms in the south of France: The uncertain future of agroecology</w:t>
+                <w:t xml:space="preserve">Agroecological engagement among beginning livestock farmers’ farms in France: a marginal but emerging trend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bainville</w:t>
+                <w:t xml:space="preserve">Lisa Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Philippon</w:t>
+                <w:t xml:space="preserve">Jean-Noel Depeyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2025.103588⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1624405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2025.1624405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963753v1</w:t>
+                <w:t xml:space="preserve">hal-05308573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The changing role of livestock in agrarian systems: a historical and multifunctional perspective from southern India</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Workload and remuneration on farms in the south of France: The uncertain future of agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+                <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-024-00999-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 116, pp.103588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2025.103588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926417v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological engagement among beginning livestock farmers’ farms in France: a marginal but emerging trend</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Vincent</w:t>
+                <w:t xml:space="preserve">The changing role of livestock in agrarian systems: a historical and multifunctional perspective from southern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hemingway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.1624405. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2025.1624405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-024-00999-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308573v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux des connaissances et questions vives</w:t>
               </w:r>
@@ -738,77 +738,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;natural farming&amp;quot; à grande échelle : la promesse agroécologique de l'Inde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grain de sel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 85 (2), pp.36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -967,77 +967,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terroirs communs et dynamiques agraires : une analyse comparée de l’histoire agraire récente du Burkina Faso, de l’Équateur et de l’Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (2), pp.18-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1065,716 +1065,729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indian dairy cooperative development: A combination of scaling up and scaling out producing a center-periphery structure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Livestock farming in Indian agrarian change: does it benefit the poor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Raboisson</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2023.106249⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 252 (2), pp.189-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ried.8801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182958v1</w:t>
+                <w:t xml:space="preserve">hal-04076080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural greenhouse gas emissions of an Indian village - Who's to blame: crops or livestock?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hemingway</w:t>
+                <w:t xml:space="preserve">An Ecological Reading of Crop–Livestock Interactions—Gers, Southwestern France, 1950 to the Present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pédèches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Aubron</w:t>
+                <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159145⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.10234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su151310234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846382v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ecological Reading of Crop–Livestock Interactions—Gers, Southwestern France, 1950 to the Present</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclusiveness of the Indian Dairy Sector: An Institutional Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pédèches</w:t>
+                <w:t xml:space="preserve">Didier Raboisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (13), pp.10234. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (3), pp.994-1017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su151310234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00213624.2023.2240182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181610v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock farming in Indian agrarian change: does it benefit the poor?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indian dairy cooperative development: A combination of scaling up and scaling out producing a center-periphery structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Manriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Philippon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raboisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ried.8801⟩</w:t>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.106249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2023.106249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076080v1</w:t>
+                <w:t xml:space="preserve">hal-04182958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusiveness of the Indian Dairy Sector: An Institutional Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Raboisson</w:t>
+                <w:t xml:space="preserve">Agricultural greenhouse gas emissions of an Indian village - Who's to blame: crops or livestock?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hemingway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (3), pp.994-1017. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 856 (Part 2), pp.159145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00213624.2023.2240182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256310v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is feeding the Indian dairy cow sustainable? A tentative multiscalar answer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neither Corporate, Nor Family: The Indian “Patronal” Farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vigne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Sébastien Bainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (2), pp.140-152. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14735903.2021.1920237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.850545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658322v1</w:t>
+                <w:t xml:space="preserve">hal-03735707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater irrigation reduces overall poverty but increases socioeconomic vulnerability in a semiarid region of southern India</w:t>
               </w:r>
@@ -1812,51 +1825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.8850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1884,347 +1897,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neither Corporate, Nor Family: The Indian “Patronal” Farm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is feeding the Indian dairy cow sustainable? A tentative multiscalar answer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, </w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.140-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.850545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14735903.2021.1920237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735707v1</w:t>
+                <w:t xml:space="preserve">hal-03658322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen metabolism of an Indian village based on the comparative agriculture approach: How characterizing social diversity was essential for understanding crop-livestock integration</w:t>
+                <w:t xml:space="preserve">Penser l’élevage à l’heure de l’anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356357v1</w:t>
+                <w:t xml:space="preserve">hal-03658330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’élevage à l’heure de l’anthropocene</w:t>
+                <w:t xml:space="preserve">Nitrogen metabolism of an Indian village based on the comparative agriculture approach: How characterizing social diversity was essential for understanding crop-livestock integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lesens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658330v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The limits of coexistence: the development of “frugal” systems in agro-pastoral regions</w:t>
               </w:r>
@@ -2508,51 +2508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvane Marblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2592,688 +2592,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance et revenu du travail agricole en Inde. Une économie politique de la divergence (1950-2014)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Labor as a driver of changes in herd feeding patterns: Evidence from a diachronic approach in Mediterranean France and lessons for agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.4865⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.68-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604710v1</w:t>
+                <w:t xml:space="preserve">hal-01506495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between genotype and environment drive the metabolic phenotype within Escherichia coli isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Sabarly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Glodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (1), pp.100-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.12855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labor as a driver of changes in herd feeding patterns: Evidence from a diachronic approach in Mediterranean France and lessons for agroecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Croissance et revenu du travail agricole en Inde. Une économie politique de la divergence (1950-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 127, pp.68-79. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, mars-avril (352), pp.41-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506495v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauvreté et inégalités en Inde rurale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative method to assess the sustainability of pastoral systems in their territories (PSSAF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. Derkimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corentin Lucas</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibra Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (2-3), pp.135-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639666v1</w:t>
+                <w:t xml:space="preserve">hal-02638237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique ovine dans les Alpes-de-Haute-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (2), pp.57-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative method to assess the sustainability of pastoral systems in their territories (PSSAF)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauvreté et inégalités en Inde rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+                <w:t xml:space="preserve">Hugo Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Online (32), 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638237v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches qualité et pastoralisme en France</w:t>
               </w:r>
@@ -3298,51 +3298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceline Peglion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 102 (2), pp.Online. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3389,51 +3389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple model to assess the sensitivity of grassland dairy systems to scenarios of seasonal biomass production variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3531,51 +3531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117, pp.162-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3615,269 +3615,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations et performances environnementales en production caprine et ovine : Expertise Elevage-Environnement à l’INRA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laine, transferts de fertilite, lait et viande: evolution des produits de l'elevage ovin dans les systèmes agraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91, pp.81-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394406v1</w:t>
+                <w:t xml:space="preserve">hal-01506128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laine, transferts de fertilite, lait et viande: evolution des produits de l'elevage ovin dans les systèmes agraires</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Innovations et performances environnementales en production caprine et ovine : Expertise Elevage-Environnement à l’INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 12, pp. 29-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/h30x-fy29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506128v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les conditions à réunir pour une intégration marchande porteuse de développement durable pour les paysanneries andines ?</w:t>
               </w:r>
@@ -4088,51 +4088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (4), pp.407-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4809,1591 +4809,1591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les conditions au maintien de l’intégration culture – élevage ? Analyse rétrospective dans le Gers, de 1950 à nos jours</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Agroecology in India: transition or default choice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Aubron</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Sustainability Transitions in Agri-food Systems: Evidence and Options for Action in India and France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Dervillé, Rajeswari Raina, CEFIPRA, Mar 2024, Roorkee, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549832v1</w:t>
+                <w:t xml:space="preserve">hal-04547330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Inde, un contre modèle coopératif de micro- fermes avec peu de grands troupeaux</w:t>
+                <w:t xml:space="preserve">Socio-metabolism approaches and their relevance for analysing agricultural transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Dervillé</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hemingway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement des très grands troupeaux laitiers dans différents pays du monde : forces motrices, enjeux et impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France, Jun 2024, Online, France</w:t>
+              <w:t xml:space="preserve">Sustainability Transitions in Agri-food Systems: Evidence and Options for Action in India and France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Dervillé, Rajeswari Raina, CEFIPRA, Mar 2024, Roorkee, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672594v1</w:t>
+                <w:t xml:space="preserve">hal-04547323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des exploitations agricoles d'élevage ayant accueilli une installation entre 2010 et 2020. Analyse à partit du Recensement Agricole 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Vincent</w:t>
+                <w:t xml:space="preserve">La pluralité des formes d'agriculture et d'élevage dans un village indien en zone semi-aride : enjeux de durabilité au regard de l'eau et de l'énergie (1950-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hemingway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Aubron</w:t>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER : Société Française d'Économie Rurale, Jun 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705512v1</w:t>
+                <w:t xml:space="preserve">halshs-04540461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-metabolism approaches and their relevance for analysing agricultural transitions</w:t>
+                <w:t xml:space="preserve">En Inde, un contre modèle coopératif de micro- fermes avec peu de grands troupeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Transitions in Agri-food Systems: Evidence and Options for Action in India and France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Dervillé, Rajeswari Raina, CEFIPRA, Mar 2024, Roorkee, India</w:t>
+              <w:t xml:space="preserve">Développement des très grands troupeaux laitiers dans différents pays du monde : forces motrices, enjeux et impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France, Jun 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547323v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pluralité des formes d'agriculture et d'élevage dans un village indien en zone semi-aride : enjeux de durabilité au regard de l'eau et de l'énergie (1950-2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hemingway</w:t>
+                <w:t xml:space="preserve">Diversité des exploitations agricoles d'élevage ayant accueilli une installation entre 2010 et 2020. Analyse à partit du Recensement Agricole 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Depeyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER : Société Française d'Économie Rurale, Jun 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04540461v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology in India: transition or default choice?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bainville</w:t>
+                <w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux et questions vives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Transitions in Agri-food Systems: Evidence and Options for Action in India and France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Dervillé, Rajeswari Raina, CEFIPRA, Mar 2024, Roorkee, India</w:t>
+              <w:t xml:space="preserve">Colloque International sur l'(Agro)Pastoralisme en Afrique : Dynamiques et Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPZS et groupe régional IYRP Afrique de l'Ouest, Dec 2024, Dakar, Sénégal. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547330v1</w:t>
+                <w:t xml:space="preserve">hal-04935231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux et questions vives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Hubert</w:t>
+                <w:t xml:space="preserve">Quelles sont les conditions au maintien de l’intégration culture – élevage ? Analyse rétrospective dans le Gers, de 1950 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pédèches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur l'(Agro)Pastoralisme en Afrique : Dynamiques et Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PPZS et groupe régional IYRP Afrique de l'Ouest, Dec 2024, Dakar, Sénégal. 17p</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935231v1</w:t>
+                <w:t xml:space="preserve">hal-04549832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical transformation of crop-livestock integration and its drivers in a French region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Pédèches</w:t>
+                <w:t xml:space="preserve">Livestock: option or necessity ? Changes of energy and water flows in an Indian village, 1950-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hemingway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bainville</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.852, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, EAAP/WAAP, Aug 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197951v1</w:t>
+                <w:t xml:space="preserve">hal-04201355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock: option or necessity ? Changes of energy and water flows in an Indian village, 1950-2022</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Causses et Cévennes : l'agropastoralisme menacé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP/WAAP, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Webinaire Politiques publiques et pastoralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMT Pastoralisme, Sep 2023, Montpellier, France. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201355v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causses et Cévennes : l'agropastoralisme menacé ?</w:t>
+                <w:t xml:space="preserve">Et si l'élevage faisait partie de la solution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
+                <w:t xml:space="preserve">Xavier Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bio Goura Soule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Politiques publiques et pastoralisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMT Pastoralisme, Sep 2023, Montpellier, France. 21p</w:t>
+              <w:t xml:space="preserve">Transition(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inter-réseaux; FARM, Jun 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547364v1</w:t>
+                <w:t xml:space="preserve">hal-04558193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si l'élevage faisait partie de la solution ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livestock: option or necessity? Changes of energy flows in an Indian village, 1950-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hemingway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bio Goura Soule</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inter-réseaux; FARM, Jun 2023, Online, France</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558193v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock: option or necessity? Changes of energy flows in an Indian village, 1950-2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hemingway</w:t>
+                <w:t xml:space="preserve">Historical transformation of crop-livestock integration and its drivers in a French region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pédèches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+                <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.853</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.852, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181890v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patronal farming and inequalities in rural india through the lens of comparative agriculture</w:t>
+                <w:t xml:space="preserve">Neither corporate, nor family: the Indian “patronal” farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Sociologie des inégalités en Inde", EHESS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.850545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658343v1</w:t>
+                <w:t xml:space="preserve">hal-03658350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le natural farming, promesse agroécologique de l'Inde</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patronal farming and inequalities in rural india through the lens of comparative agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Conaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CulturaSciences 2022-2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Montpellier, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Sociologie des inégalités en Inde", EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558177v1</w:t>
+                <w:t xml:space="preserve">hal-03658343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neither corporate, nor family: the Indian “patronal” farm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le natural farming, promesse agroécologique de l'Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Trives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dorin</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Conaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CulturaSciences 2022-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Montpellier, Oct 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658350v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between beekeeping and livestock farming systems in agropastoral landscapes : a floral resources centered approach</w:t>
               </w:r>
@@ -6498,146 +6498,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel mode d’organisation pour un développement inclusif des filières laitières?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Dervillé</w:t>
+                <w:t xml:space="preserve">Les systèmes de production agro-pastoraux économes: quel impact sur la création de richesse et d’emplois, sur les systèmes alimentaires locaux et sur le paysage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’atelier scientifique sur « Les filières laitières à la recherche de compromis pour un développement durable : Conflits, négociations et partenariats entre acteurs des filières »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire AFP "L'économie agro-pastorale revisitée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733699v1</w:t>
+                <w:t xml:space="preserve">hal-02787684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de production agro-pastoraux économes: quel impact sur la création de richesse et d’emplois, sur les systèmes alimentaires locaux et sur le paysage ?</w:t>
+                <w:t xml:space="preserve">Dynamiques agraires en régions agro-pastorales : les limites d'un développement centré sur l'accroissement de la productivité physique du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
@@ -6677,228 +6690,215 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AFP "L'économie agro-pastorale revisitée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787684v1</w:t>
+                <w:t xml:space="preserve">hal-02787685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques agraires en régions agro-pastorales : les limites d'un développement centré sur l'accroissement de la productivité physique du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadège Garambois</w:t>
+                <w:t xml:space="preserve">Quel mode d’organisation pour un développement inclusif des filières laitières?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucien Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AFP "L'économie agro-pastorale revisitée"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">L’atelier scientifique sur « Les filières laitières à la recherche de compromis pour un développement durable : Conflits, négociations et partenariats entre acteurs des filières »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787685v1</w:t>
+                <w:t xml:space="preserve">hal-02733699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources en eau et élevage laitier en Inde. Les révolutions vertes et blanches intimement liées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes Rencontres Internationales “Le lait, vecteur de développement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rabat, Maroc. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6917,696 +6917,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes agraires gujarati. Portrait d’une Inde rurale sous tension à travers deux études de cas. Etudes gujarati et sindhi, centre d’études Inde Asie du Sud</w:t>
+                <w:t xml:space="preserve">Le secteur laitier indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">L’agriculture indienne, sa spécificité mais aussi la façon dont elle s’inscrit dans les échanges mondiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792386v1</w:t>
+                <w:t xml:space="preserve">hal-02795745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secteur laitier indien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilising producers’ conditions to access market through cooperative institutional innovations: the case of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’agriculture indienne, sa spécificité mais aussi la façon dont elle s’inscrit dans les échanges mondiaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France. 18 p</w:t>
+              <w:t xml:space="preserve">Agri-chains and sustainable development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Montpellier, France. 210 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795745v1</w:t>
+                <w:t xml:space="preserve">hal-02739087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilising producers’ conditions to access market through cooperative institutional innovations: the case of India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Le rôle des coopératives dans la stabilisation des conditions d’accès au marché : Le cas de l’Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agri-chains and sustainable development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Montpellier, France. 210 p</w:t>
+              <w:t xml:space="preserve">La libéralisation des marchés laitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2016, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739087v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des coopératives dans la stabilisation des conditions d’accès au marché : Le cas de l’Inde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Cooperative Innovations and Stabilisation of Producers' Access to Market: The case of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La libéralisation des marchés laitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2016, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Agri-chains and sustainable development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD, Dec 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686144v1</w:t>
+                <w:t xml:space="preserve">hal-01686123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Innovations and Stabilisation of Producers' Access to Market: The case of India</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roles played by livestock and dairy farming in Indian agrarian systems, Analysis from 4 case-studies in Northern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agri-chains and sustainable development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRAD, Dec 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Institut Français de Pondichéry (IFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Pondichéry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686123v1</w:t>
+                <w:t xml:space="preserve">hal-02801311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles played by livestock and dairy farming in Indian agrarian systems, Analysis from 4 case-studies in Northern India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elevages et filières ovins préalpins en quête de viabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceline Peglion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut Français de Pondichéry (IFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Pondichéry, India</w:t>
+              <w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 711 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801311v1</w:t>
+                <w:t xml:space="preserve">hal-01506524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevages et filières ovins préalpins en quête de viabilité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les systèmes agraires gujarati. Portrait d’une Inde rurale sous tension à travers deux études de cas. Etudes gujarati et sindhi, centre d’études Inde Asie du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 711 p</w:t>
+              <w:t xml:space="preserve">Conférence EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506524v1</w:t>
+                <w:t xml:space="preserve">hal-02792386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengths and weaknesses of small dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Agricultural Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, karnal, India. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7631,51 +7631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance, agriculture et emploi en Inde : l’impossible transformation lewisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7871,152 +7871,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating food chain and local development objectives in french mediterranean livestock farming systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre sylviculture et pâturage dans les espaces boisés de la zone méditerranéenne française. L'innovation sylvopastorale en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Napoleone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégory Sajdak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Associationfor Animal Production (EAAP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Héraklion, Greece</w:t>
+              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758003v1</w:t>
+                <w:t xml:space="preserve">hal-02758360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENTRE SYLVICULTURE ET PATURAGE DANS LES ESPACES BOISES DE LA ZONE MEDITERRANEENNE FRANÇAISE L'INNOVATION SYLVOPASTORALE EN QUESTIONS</w:t>
               </w:r>
@@ -8028,77 +8024,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Sajdak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8109,156 +8105,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre sylviculture et pâturage dans les espaces boisés de la zone méditerranéenne française. L'innovation sylvopastorale en questions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating food chain and local development objectives in french mediterranean livestock farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Associationfor Animal Production (EAAP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Héraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758360v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des conséquences économiques de différentes stratégies fourragères avec foin face aux aléas climatiques en élevage bovin laitier</w:t>
               </w:r>
@@ -8270,51 +8270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8378,51 +8378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8915,51 +8915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Peglion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9023,51 +9023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9157,51 +9157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9297,51 +9297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Française de Pastoralisme; Cardère éditeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 133p., 2019, 9782376490128</w:t>
             </w:r>
           </w:p>
@@ -9843,77 +9843,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroécologie dans le Sud de la France. Une mise en œuvre freinée par la rémunération du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Hostiou (coordination scientifique); Pierre Gasselin (coordination scientifique); Benoît Dedieu (coordination scientifique); Christophe-Toussaint Soulard (préface). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes de travail en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9955,77 +9955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts des transformations agraires sur la consommation d'eau et d'énergie au sein d'un territoire : agriculture comparée et métabolisme territorial en Inde semi-aride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hemingway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10128,64 +10128,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Alban (ed.); Alpha Arlène (ed.); Barczak Aleksandra (ed.); Zakhia-Rozis Nadine (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t>
@@ -10212,139 +10212,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation trajectories of livestock in the territories: where does grazing fit in? What are the key factors?</w:t>
+                <w:t xml:space="preserve">Conclusion : Livestock grazing systems and sustainable development in the Mediterranean and tropical areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Huguenin</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Alexandre Ickowicz; Charles-Henri Moulin. </w:t>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock grazing systems and sustainable development in the Mediterranean and Tropical areas. Recent knowledge on their strenghts and weaknesses.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.69-75, 2023, Matière à débattre &amp; décider, 978-2-7592-3710-4</w:t>
+              <w:t xml:space="preserve">Livestock grazing systems and sustainable development in the Mediterranean and tropical areas. Recent knowledge on their strenghts and weaknesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.76-77, 2023, Matière à débattre et décider, 978-2-7592-3710-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650799v1</w:t>
+                <w:t xml:space="preserve">hal-05180632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to local and global shifts in livestock grazing systems</w:t>
               </w:r>
@@ -10356,51 +10343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Ickowicz; Charles-Henri Moulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock grazing systems and sustainable development in the Mediterranean and Tropical areas. Recent knowledge on their strenghts and weaknesses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.30-37, 2023, Matière à débattre &amp; décider, 978-2-7592-3710-4</w:t>
@@ -10415,134 +10402,147 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : Livestock grazing systems and sustainable development in the Mediterranean and tropical areas</w:t>
+                <w:t xml:space="preserve">Adaptation trajectories of livestock in the territories: where does grazing fit in? What are the key factors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Huguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Ickowicz; Charles-Henri Moulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock grazing systems and sustainable development in the Mediterranean and tropical areas. Recent knowledge on their strenghts and weaknesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.76-77, 2023, Matière à débattre et décider, 978-2-7592-3710-4</w:t>
+              <w:t xml:space="preserve">Livestock grazing systems and sustainable development in the Mediterranean and Tropical areas. Recent knowledge on their strenghts and weaknesses.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.69-75, 2023, Matière à débattre &amp; décider, 978-2-7592-3710-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180632v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria assessment of efficiency to account for the multifunctionality of livestock grazing systems</w:t>
               </w:r>
@@ -10651,1294 +10651,1294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multicritère de l’efficience pour rendre compte de la multifonctionnalité des systèmes d’élevage au pâturage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectoires d’adaptation des élevages dans les territoires : quelle place pour le pâturage ? Quels déterminants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Huguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770469v1</w:t>
+                <w:t xml:space="preserve">hal-03770383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging agroecology to improve milk production and marketing: insights from case studies in Burkina Faso, France and India</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation aux changements locaux et globaux des systèmes d'élevage au pâturage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.155-168, 2022, Synthèses, 9782759235759</w:t>
+              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.32-81, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150561v1</w:t>
+                <w:t xml:space="preserve">hal-05179518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche d'efficience pour accompagner la transition agroécologique des systèmes d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Stark</w:t>
+                <w:t xml:space="preserve">Stéphanie Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Benagabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.100-115, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation aux changements locaux et globaux des systèmes d’élevage au pâturage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion [Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae, pp.80-81, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation aux changements locaux et globaux des systèmes d'élevage au pâturage</w:t>
+                <w:t xml:space="preserve">Conclusion: Adaptation aux changements locaux et globaux des systèmes d’élevage au pâturage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.32-81, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
+              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179518v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires d’adaptation des élevages dans les territoires : quelle place pour le pâturage ? Quels déterminants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation multicritère de l'efficience pour rendre compte de la multifonctionnalité des systèmes d'élevage au pâturage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
+              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.120-135, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770383v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion: Adaptation aux changements locaux et globaux des systèmes d’élevage au pâturage.</w:t>
+                <w:t xml:space="preserve">Trajectoires d'adaptation des élevages dans les territoires : quelle place pour le pâturage ? Quels déterminants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Huguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
+              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.73-80, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770408v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multicritère de l'efficience pour rendre compte de la multifonctionnalité des systèmes d'élevage au pâturage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Alary</w:t>
+                <w:t xml:space="preserve">Leveraging agroecology to improve milk production and marketing: insights from case studies in Burkina Faso, France and India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Vall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
+              <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.120-135, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
+              <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-168, 2022, Synthèses, 9782759235759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179872v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires d'adaptation des élevages dans les territoires : quelle place pour le pâturage ? Quels déterminants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation multicritère de l’efficience pour rendre compte de la multifonctionnalité des systèmes d’élevage au pâturage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.73-80, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
+              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179868v1</w:t>
+                <w:t xml:space="preserve">hal-03770469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk and dairy in India’s development path: Lessons from a multi-location research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vergese Kurien Center of Excellence, IRMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VKCoE Digest</w:t>
@@ -12249,51 +12249,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on pastoralism in France: state of play and key issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12367,90 +12367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État indien du Sikkim est-il vraiment « devenu » 100 % bio ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.43u9wcw7f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12477,51 +12477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le pastoralisme en France : états des lieux et questions vives (2026 ANNEE INTERNATIONALE DES TERRES A PARCOURS ET DES PASTEURS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12640,51 +12640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques laitières en Haute-Savoie. L'AOP Reblochon au service du développement du territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -12920,51 +12920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13301,51 +13301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bainville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103588" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hemingway" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00999-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308573v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1624405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mouillard-Lample" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00985-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04672586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Manriquez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2023.106249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;d&#232;ches" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310234" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.8801" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jenin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2023.2240182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2021.1920237" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fischer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12814-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735707v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.850545" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356357v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lucas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103218" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277733v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Morsel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Latrille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Jallot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00107-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Srairi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2561" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Marbl&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10865" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V1LTM8JV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4865" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Glodt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12855" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPJMKH67-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.02.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lehoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14226" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638237v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Derkimba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506346v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Peglion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2442" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506183v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.01.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6541J12K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.12.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9PZ0C14-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jobbe Duval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5708" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518862v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-009-9267-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664017v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657095v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666720v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664557v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657398v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677700v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333553v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549832v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04672594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705512v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Depeyrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547323v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540461v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547330v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197951v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201355v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547364v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04558193v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bio Goura Soule" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658343v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04558177v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Trives" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conar&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;oni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733699v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787684v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683998v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739087v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Esteban" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686144v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686123v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801311v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506524v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01174705v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796464v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533383v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guerin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sajdak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758360v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757070v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180742v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasseur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boutonnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Napoleone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758342v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753977v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762866v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794664v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hernandez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ramirez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Proano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierril Lacroix" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506186v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peglion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-lisah.fr/index.php?page=welc&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506187v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195340v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04963961v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cardere.fr/doc/X-RP38.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800592v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Champion" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chotteau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Monniot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506462v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mafla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/349515.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821595v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cazalot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Macron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poilblanc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inst-elevage.asso.fr/html1/spip.php?page=article_lib&amp;amp;id_article=17434" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816572v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Blanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538515v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115179v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4045-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650799v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650794v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770469v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150561v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vall" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/extract/706" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105966v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alvarez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Benagabou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770170v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179869v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179518v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770383v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770408v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179872v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179868v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658334v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816510v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815949v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920233v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301380v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.43u9wcw7f" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787100v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547245v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nettier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pauthenet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Benistant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00102383v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1624405" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bainville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103588" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hemingway" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00999-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mouillard-Lample" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00985-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04672586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.8801" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;d&#232;ches" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310234" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jenin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2023.2240182" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Manriquez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2023.106249" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159145" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.850545" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fischer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12814-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2021.1920237" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356357v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lucas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103218" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277733v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Morsel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Latrille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Jallot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00107-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Srairi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2561" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Marbl&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10865" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V1LTM8JV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.02.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Glodt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12855" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPJMKH67-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604710v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4865" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Derkimba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639666v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lehoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14226" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506346v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Peglion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2442" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506183v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.01.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6541J12K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.12.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9PZ0C14-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jobbe Duval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5708" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518862v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-009-9267-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664017v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657095v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666720v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664557v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657398v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677700v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333553v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04672594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Depeyrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549832v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04558193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bio Goura Soule" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181890v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658350v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04558177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Trives" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conar&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;oni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787685v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733699v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683998v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795745v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739087v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Esteban" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686144v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506524v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792386v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01174705v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796464v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758360v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sajdak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533383v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guerin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757070v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180742v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasseur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boutonnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Napoleone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758342v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753977v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762866v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794664v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hernandez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ramirez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Proano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierril Lacroix" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506186v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peglion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-lisah.fr/index.php?page=welc&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506187v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195340v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04963961v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cardere.fr/doc/X-RP38.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800592v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Champion" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chotteau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Monniot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506462v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mafla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/349515.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821595v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cazalot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Macron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poilblanc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inst-elevage.asso.fr/html1/spip.php?page=article_lib&amp;amp;id_article=17434" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816572v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Blanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538515v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115179v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4045-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650794v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650799v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770383v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179518v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105966v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alvarez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Benagabou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770170v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179869v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770408v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179872v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179868v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150561v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vall" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/extract/706" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770469v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658334v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816510v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815949v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920233v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301380v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.43u9wcw7f" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787100v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547245v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nettier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pauthenet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Benistant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00102383v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>