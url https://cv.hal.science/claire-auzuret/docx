--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -66,2991 +66,3000 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition écologique et choix alimentaires : les classes populaires sous tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duvoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Ginsburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil national des politiques de lutte contre la pauvreté et l'exclusion sociale. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance multiniveaux et la Stratégie nationale de prévention et de lutte contre la pauvreté (SNPLP) : la perspective de l’investissement social à l’épreuve de la complexité politico administrative française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eileen Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEP Rennes. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches sociologiques et indicateurs de la pauvreté : le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, Dire la pauvreté : situer, signifier, imaginer</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, Dire la pauvreté : situer, signifier, imaginer, 40, pp.A151-A172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/issn.1974-4382/19282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Que signifie sortir de la pauvreté ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie sociale des travailleurs pauvres nantais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Batardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social de la métropole de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48649/asmn.473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La mesure de la pauvreté : approches et enjeux socio-économiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« S’en sortir… »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analyse des processus de sortie de la pauvreté. Pauvre un jour, pauvre toujours ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480752v1</w:t>
-              </w:r>
-[...262 lines deleted...]
-                <w:t xml:space="preserve">hal-04481470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Commissaires à la prévention et à la lutte contre la pauvreté : entre rôle prescrit et singularité des trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Lefébure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de clôture de la recherche menée par la Chaire TMAP de Sciences Po Rennes – Arènes – UMR 6051</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire TMAP de Sciences Po Rennes – Arènes – UMR 6051, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ‘’choc de participation’’ visé par la Stratégie pauvreté : entre portées et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Labtop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRESPPA-LabTop, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La précarité : en sortir ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soirée-débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre protestant de l’ouest (CPO) et l’Association intermédiaire du Saint-Maixentais (AISM), Feb 2023, Pamproux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des dynamiques de décloisonnement aux formes de recloisonnement : le cas de la pauvreté et de la Stratégie nationale de prévention et de lutte contre la pauvreté (SNPLP) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites de l’État animateur : analyse et explication à partir du cas de la lutte contre la pauvreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chantiers de recherche du CEntre Nantais de Sociologie (CENS – UMR 6025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, CENS - UMR 6025, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pauvreté aujourd’hui, s’en sortir !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence/Débat public invité par la Ligue des Droits de l’Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LDH, Section de Saintes, Mar 2022, Saintes - Nouvelle Aquitaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des territoires dans la gouvernance des solidarités : le cas de la pauvreté et des conventions de contractualisation État-collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions, gouvernance territoriale et solidarités. 58e colloque de l’Association de sciences régionales de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF; Sciences Po Rennes, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ménages pauvres et modestes de la France contemporaine : entre pratiques d’adaptation, phénomène de résilience et approche capacitante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire participatif « Vulnérabilité, résistance, résilience »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Nouvelle, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Allers-retours dans la pauvreté et sorties de la pauvreté »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires et parcours des personnes en situation de pauvreté et d’exclusion sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUVOUX Nicolas, LELIÈVRE Michèle (dir.), Comité scientifique du CNLE-DREES, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions territoriales de contractualisation : contenu et réception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Action publique et questions sociales : la gouvernance en chantier, Séminaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARENES / Chaire TMAP, Institut d’études politiques de Rennes, Sep 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La pauvreté aujourd’hui : comment s’en sortir ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’équipe « Analyse du Discours et Culture », axe sens et discours, CLESTHIA (EA 7345)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Nouvelle, CLESTHIA, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditionnée par la mission d’information sur l’évolution et la lutte contre la précarisation et la paupérisation d’une partie des Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde en présence de Serge PAUGAM et Nicolas DUVOUX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sénat, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences temporaires mais répétées de la pauvreté : entre facteurs de vulnérabilité et processus de &amp;quot;vulnérabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe - Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Émile Durkheim (UMR 5116); CEREP (EA 4692), Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, ARENES / Chaire TMAP, Institut d’études politiques de Rennes, Sep 2021, Rennes, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auditionnée par les membres de la commission « Vie sociale, culture et citoyenneté » sur les situations de pauvreté et de précarité du Conseil Économique, Social et Environnemental de la Région (CESER) Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CESER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier le &amp;quot;halo&amp;quot; de la pauvreté à l’aide d’une double approche, ascendante et descendante, de la pauvreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École d’été de la Chaire TMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire TMAP, Institut d’études politiques de Rennes, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chaire TMAP, Institut d’études politiques de Rennes, Sep 2021, Rennes, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les trajectoires de sortie de la pauvreté : entre déterminants socio-économiques, inadéquations conceptuelles et réflexions sur de nouveaux indicateurs de sortie de la pauvreté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire DREES-ONPES 2019-2020 – Trajectoires et parcours des personnes en situation de pauvreté et d’exclusion sociale, Ministère des Solidarités et de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONPES, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ONPES, Jan 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réinterroger les constructions statistiques établies à partir de l’étude des perceptions des enquêté.e.s sur les situations de pauvreté et de sortie de la pauvreté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international CENS-AISLF, Penser les frontières, passer les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CENS-AISLF, Dec 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CENS-AISLF, Dec 2019, Nantes, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des processus de sortie de la pauvreté. Pauvre un jour, pauvre toujours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée dans le cadre d’une session de formation des nouveaux membres du Secours Catholique-Caritas France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Secours Catholique - Caritas France, Feb 2019, Lourdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Secours Catholique - Caritas France, Feb 2019, Lourdes, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le seuil de pauvreté : une frontière (ré)interrogée à l’aune des perceptions des enquêté(e)s sur les situations de pauvreté et de sortie de la pauvreté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Interview donnée auprès d’Aurélien FRANCES, journaliste à Euradio - Interview enregistrée le 13 décembre 2019, diffusion prévue sur Euradio en février 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euradio, Dec 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Euradio, Dec 2019, Nantes, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La pauvreté aujourd’hui, s’en sortir : entre discriminations et freins à l’emploi, rapport à l’avenir brouillé et stratégies de survie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence/Débat public section de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ligue des Droits de l'Homme, section de Poitiers, Nov 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ligue des Droits de l'Homme, section de Poitiers, Nov 2019, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Éclairer les parcours de sortie de la pauvreté à l’aune d’un double suivi quantitatif et qualitatif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Contrat de Plan État-Région (CPER) Parcours 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, GRESCO, Apr 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Causes et conséquences des difficultés d’insertion des jeunes sur le marché du travail »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes rencontres Jeunes et sociétés en Europe et autour de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Oct 2018, Suisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire son plan de thèse : retours sur cette expérience et mise en évidence de constats généraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des doctorants du Groupe de REcherches Sociologiques sur les sociétés COntemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, GRESCO, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analyse des processus de sortie de la pauvreté. Pauvre un jour, pauvre toujours ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation de la thèse dans le cadre de la remise du Prix de recherche Caritas 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de France, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, GRESCO, Apr 2018, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Expériences d’une chercheuse en sociologie de la pauvreté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présentation du travail de thèse à la Radio Canal Académie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Radio Canal Académie, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Radio Canal Académie, Nov 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques d’enseignement des enseignants-chercheurs à l’Université. Intrication des tâches et variations disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Approches critiques et interdisciplinaires des dynamiques de l’enseignement supérieur (ACIDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École normale supérieure (ENS), Mar 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Bodin</w:t>
-[...66 lines deleted...]
-              <w:t xml:space="preserve">, École normale supérieure (ENS), Mar 2017, Cachan, France</w:t>
+                <w:t xml:space="preserve">hal-04481512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment utiliser un matériau institutionnel à des fins de recherches scientifiques : entre intérêts, limites et effets du recours à un fichier de la CAF pour étudier les sorties de la pauvreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des doctorants du Groupe de REcherches Sociologiques sur les sociétés COntemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, GRESCO, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, GRESCO, May 2016, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment utiliser une base de données administratives à des fins de recherches scientifiques : entre intérêts et difficultés méthodologiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chantiers de recherche du CEntre Nantais de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, CENS, Oct 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, CENS, Oct 2014, Nantes, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réaliser une étude locale et fine des processus de sortie de la pauvreté à l’aide d’outils statistiques : questions méthodologiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national Construction et usages des indicateurs : pauvreté, richesse, inégalités, bien-être, performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie, May 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie, May 2013, Amiens, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Avec Julie VOLDOIRE], « Rendre visible les &amp;quot;invisibles&amp;quot;. Analyse comparée de l’usage des chiffres au sein de deux institutions locales : CCAS et CAF »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Usages des Chiffres dans l’Action Publique territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, MSH Ange-Guépin de Nantes, Oct 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, MSH Ange-Guépin de Nantes, Oct 2013, Nantes, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours scolaires et professionnels d’ouvriers intérimaires : l’usine, une salle d’attente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études des Masters 2 commune aux Universités de Poitiers et Limoges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Jun 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3060,202 +3069,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les expériences temporaires mais répétées de la pauvreté : des situations de vulnérabilité sociale au processus de vulnérabilisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Geste Édition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face à la vulnérabilisation au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre visible l’invisible. Compter le non-recours et les sorties de pauvreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Mespoulet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantifier les territoires : des chiffres pour l'action publique territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.27-40, 2017, Espace et Territoires, 978-2-7535-5319-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3402,51 +3411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auzuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364547v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04072223v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batardy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.473" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leli&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Ginsburger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rouzeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482557v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482554v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393055v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437318v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482528v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437329v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichavant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Voldoire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leli&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Ginsburger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auzuret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481470v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rouzeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/19282" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04072223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.473" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichavant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Voldoire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>