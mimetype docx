--- v1 (2026-04-12)
+++ v2 (2026-05-19)
@@ -66,770 +66,770 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches sociologiques et indicateurs de la pauvreté : le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Dire la pauvreté : situer, signifier, imaginer, 40, pp.A151-A172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/issn.1974-4382/19282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Que signifie sortir de la pauvreté ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géographie sociale des travailleurs pauvres nantais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Batardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas social de la métropole de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48649/asmn.473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mesure de la pauvreté : approches et enjeux socio-économiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« S’en sortir… »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Analyse des processus de sortie de la pauvreté. Pauvre un jour, pauvre toujours ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition écologique et choix alimentaires : les classes populaires sous tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duvoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Ginsburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil national des politiques de lutte contre la pauvreté et l'exclusion sociale. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance multiniveaux et la Stratégie nationale de prévention et de lutte contre la pauvreté (SNPLP) : la perspective de l’investissement social à l’épreuve de la complexité politico administrative française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eileen Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEP Rennes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481470v1</w:t>
-              </w:r>
-[...475 lines deleted...]
-                <w:t xml:space="preserve">hal-04480752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -847,64 +847,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Commissaires à la prévention et à la lutte contre la pauvreté : entre rôle prescrit et singularité des trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Lefébure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de clôture de la recherche menée par la Chaire TMAP de Sciences Po Rennes – Arènes – UMR 6051</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire TMAP de Sciences Po Rennes – Arènes – UMR 6051, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -929,51 +929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ‘’choc de participation’’ visé par la Stratégie pauvreté : entre portées et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Labtop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRESPPA-LabTop, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -998,51 +998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La précarité : en sortir ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soirée-débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre protestant de l’ouest (CPO) et l’Association intermédiaire du Saint-Maixentais (AISM), Feb 2023, Pamproux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1067,51 +1067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des dynamiques de décloisonnement aux formes de recloisonnement : le cas de la pauvreté et de la Stratégie nationale de prévention et de lutte contre la pauvreté (SNPLP) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1136,51 +1136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites de l’État animateur : analyse et explication à partir du cas de la lutte contre la pauvreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chantiers de recherche du CEntre Nantais de Sociologie (CENS – UMR 6025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, CENS - UMR 6025, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1199,1834 +1199,1834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La place des territoires dans la gouvernance des solidarités : le cas de la pauvreté et des conventions de contractualisation État-collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions, gouvernance territoriale et solidarités. 58e colloque de l’Association de sciences régionales de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF; Sciences Po Rennes, Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La pauvreté aujourd’hui, s’en sortir !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence/Débat public invité par la Ligue des Droits de l’Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LDH, Section de Saintes, Mar 2022, Saintes - Nouvelle Aquitaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF; Sciences Po Rennes, Jun 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ménages pauvres et modestes de la France contemporaine : entre pratiques d’adaptation, phénomène de résilience et approche capacitante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire participatif « Vulnérabilité, résistance, résilience »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Nouvelle, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Nouvelle, Mar 2022, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La pauvreté aujourd’hui : comment s’en sortir ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’équipe « Analyse du Discours et Culture », axe sens et discours, CLESTHIA (EA 7345)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Nouvelle, CLESTHIA, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auditionnée par la mission d’information sur l’évolution et la lutte contre la précarisation et la paupérisation d’une partie des Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde en présence de Serge PAUGAM et Nicolas DUVOUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sénat, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expériences temporaires mais répétées de la pauvreté : entre facteurs de vulnérabilité et processus de &amp;quot;vulnérabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe - Colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Émile Durkheim (UMR 5116); CEREP (EA 4692), Jun 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Allers-retours dans la pauvreté et sorties de la pauvreté »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires et parcours des personnes en situation de pauvreté et d’exclusion sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUVOUX Nicolas, LELIÈVRE Michèle (dir.), Comité scientifique du CNLE-DREES, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conventions territoriales de contractualisation : contenu et réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Action publique et questions sociales : la gouvernance en chantier, Séminaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARENES / Chaire TMAP, Institut d’études politiques de Rennes, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Nouvelle, CLESTHIA, Feb 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auditionnée par les membres de la commission « Vie sociale, culture et citoyenneté » sur les situations de pauvreté et de précarité du Conseil Économique, Social et Environnemental de la Région (CESER) Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CESER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sénat, Mar 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier le &amp;quot;halo&amp;quot; de la pauvreté à l’aide d’une double approche, ascendante et descendante, de la pauvreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École d’été de la Chaire TMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire TMAP, Institut d’études politiques de Rennes, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Émile Durkheim (UMR 5116); CEREP (EA 4692), Jun 2021, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les trajectoires de sortie de la pauvreté : entre déterminants socio-économiques, inadéquations conceptuelles et réflexions sur de nouveaux indicateurs de sortie de la pauvreté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire DREES-ONPES 2019-2020 – Trajectoires et parcours des personnes en situation de pauvreté et d’exclusion sociale, Ministère des Solidarités et de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONPES, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réinterroger les constructions statistiques établies à partir de l’étude des perceptions des enquêté.e.s sur les situations de pauvreté et de sortie de la pauvreté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international CENS-AISLF, Penser les frontières, passer les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CENS-AISLF, Dec 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chaire TMAP, Institut d’études politiques de Rennes, Sep 2021, Rennes, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des processus de sortie de la pauvreté. Pauvre un jour, pauvre toujours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée dans le cadre d’une session de formation des nouveaux membres du Secours Catholique-Caritas France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Secours Catholique - Caritas France, Feb 2019, Lourdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ONPES, Jan 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le seuil de pauvreté : une frontière (ré)interrogée à l’aune des perceptions des enquêté(e)s sur les situations de pauvreté et de sortie de la pauvreté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Interview donnée auprès d’Aurélien FRANCES, journaliste à Euradio - Interview enregistrée le 13 décembre 2019, diffusion prévue sur Euradio en février 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euradio, Dec 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CENS-AISLF, Dec 2019, Nantes, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La pauvreté aujourd’hui, s’en sortir : entre discriminations et freins à l’emploi, rapport à l’avenir brouillé et stratégies de survie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence/Débat public section de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ligue des Droits de l'Homme, section de Poitiers, Nov 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Secours Catholique - Caritas France, Feb 2019, Lourdes, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Causes et conséquences des difficultés d’insertion des jeunes sur le marché du travail »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes rencontres Jeunes et sociétés en Europe et autour de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Oct 2018, Suisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Euradio, Dec 2019, Nantes, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire son plan de thèse : retours sur cette expérience et mise en évidence de constats généraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des doctorants du Groupe de REcherches Sociologiques sur les sociétés COntemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, GRESCO, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ligue des Droits de l'Homme, section de Poitiers, Nov 2019, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Analyse des processus de sortie de la pauvreté. Pauvre un jour, pauvre toujours ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présentation de la thèse dans le cadre de la remise du Prix de recherche Caritas 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de France, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Éclairer les parcours de sortie de la pauvreté à l’aune d’un double suivi quantitatif et qualitatif »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Contrat de Plan État-Région (CPER) Parcours 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, GRESCO, Apr 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Oct 2018, Suisse, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Expériences d’une chercheuse en sociologie de la pauvreté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présentation du travail de thèse à la Radio Canal Académie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Radio Canal Académie, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques d’enseignement des enseignants-chercheurs à l’Université. Intrication des tâches et variations disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Approches critiques et interdisciplinaires des dynamiques de l’enseignement supérieur (ACIDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École normale supérieure (ENS), Mar 2017, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment utiliser un matériau institutionnel à des fins de recherches scientifiques : entre intérêts, limites et effets du recours à un fichier de la CAF pour étudier les sorties de la pauvreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des doctorants du Groupe de REcherches Sociologiques sur les sociétés COntemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Poitiers, GRESCO, Nov 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, Université de Poitiers, GRESCO, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de France, Sep 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment utiliser une base de données administratives à des fins de recherches scientifiques : entre intérêts et difficultés méthodologiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chantiers de recherche du CEntre Nantais de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, CENS, Oct 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Radio Canal Académie, Nov 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réaliser une étude locale et fine des processus de sortie de la pauvreté à l’aide d’outils statistiques : questions méthodologiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national Construction et usages des indicateurs : pauvreté, richesse, inégalités, bien-être, performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie, May 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, École normale supérieure (ENS), Mar 2017, Cachan, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Avec Julie VOLDOIRE], « Rendre visible les &amp;quot;invisibles&amp;quot;. Analyse comparée de l’usage des chiffres au sein de deux institutions locales : CCAS et CAF »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Usages des Chiffres dans l’Action Publique territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, MSH Ange-Guépin de Nantes, Oct 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...227 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours scolaires et professionnels d’ouvriers intérimaires : l’usine, une salle d’attente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études des Masters 2 commune aux Universités de Poitiers et Limoges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limoges, Jun 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3083,51 +3083,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les expériences temporaires mais répétées de la pauvreté : des situations de vulnérabilité sociale au processus de vulnérabilisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Geste Édition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face à la vulnérabilisation au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
@@ -3156,51 +3156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre visible l’invisible. Compter le non-recours et les sorties de pauvreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3411,51 +3411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leli&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Ginsburger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auzuret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481470v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rouzeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/19282" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04072223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.473" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichavant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Voldoire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auzuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/19282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364547v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04072223v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.473" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leli&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Ginsburger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rouzeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393055v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichavant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Voldoire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>