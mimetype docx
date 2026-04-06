--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -976,347 +976,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française à Paphos, Chypre. Bilan de la campagne d'urgence (10 novembre-10 décembre 2010) et de la 4è campagne de fouilles (6 juin-10 juillet 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Élaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'enseignement supérieur et de la recherche. 2012, pp.146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00709272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française à Paphos, Chypre. Bilan de la 1ère campagne de fouilles (15 avril-9 mai 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00709267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique française à Paphos, Chypre. Bilan de la 3ème campagne de fouilles (15 avril-10 mai 2010 et 12 août-6 septembre 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Élaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'enseignement supérieur et de la recherche. 2012, pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00709270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mission archéologique française à Paphos, Chypre. Bilan de la campagne d'urgence (10 novembre-10 décembre 2010) et de la 4è campagne de fouilles (6 juin-10 juillet 2011)</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française à Paphos, Chypre. Bilan de la 2ème campagne de fouilles (20 avril-31 mai 2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...187 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2776,51 +2776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles recherches archéologiques à Paphos : les premiers résultats de la mission française sur la colline de Fabrika (2008-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morvillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 39, pp.425-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5307,51 +5307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404387v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tastayre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476875v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guintrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709270v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709272v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alabe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morvillez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04746571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cipin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Hartenberger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moni Islam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/718201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0469" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta M&#322;ynarczyk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/etudtrav.34.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustathios Raptou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.192.0409" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533055v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M&#233;nager" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vieillescazes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.367" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balandier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vouve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.06.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BG8WCSP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.382.0151" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabanes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashkim Vrekaj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasil Bereti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1616" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7250" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rabot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;k Drini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282561v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cuda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangjei Dimo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.7037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gracia Amore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neritan Ceka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deslondes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.7011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne de Pontbriand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efa.3066" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326955v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/index.php/collections/scripta-antiqua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lami Ko&#231;o" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz_print.asp?nr=10199" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404387v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tastayre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476875v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guintrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alabe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morvillez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04746571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cipin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Hartenberger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moni Islam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/718201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0469" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta M&#322;ynarczyk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/etudtrav.34.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustathios Raptou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.192.0409" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533055v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M&#233;nager" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vieillescazes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.367" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balandier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vouve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.06.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BG8WCSP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.382.0151" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabanes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashkim Vrekaj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasil Bereti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1616" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7250" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rabot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;k Drini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282561v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cuda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangjei Dimo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.7037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gracia Amore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neritan Ceka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deslondes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.7011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne de Pontbriand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efa.3066" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326955v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/index.php/collections/scripta-antiqua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lami Ko&#231;o" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz_print.asp?nr=10199" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>