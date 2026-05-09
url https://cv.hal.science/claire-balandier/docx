--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -66,1289 +66,1289 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport n°3 du programme A19 sur l'enceinte urbaine de Nea Paphos (programme thématique n°6 sur les fortifications) du quinquennal 2022-2026 de l'Ecole française d'Athènes. Campagne 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Tastayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole française d'Athènes; Histoire et Sources des Mondes Anciens UMR 5189; Avignon Université. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française à Paphos : rapport de la campagne de fouilles 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guintrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Avignon Université; UMR 5189 HiSoMA; Ecole française d'Athènes; Commission des fouilles du ministère de l'Europe et des affaires étrangères. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française à Paphos. Rapport de première année (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Avignon Université; UMR 5189 HiSoMA; Commission des fouilles du ministère de l'Europe et des affaires étrangères. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française à Paphos (Chypre). Rapport des fouilles réalisées en 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Avignon Université; Ecole française d'Athènes; UMR 5189 HiSoMA; Commission des fouilles du ministère de l'Europe et des affaires étrangères. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française à Paphos 3e programme de recherches quadriennal (2019-2022) Rapport de la deuxième année (2020) Travaux effectués en collaboration avec l'Université de Varsovie pour les fouilles du secteur du temple (Sud de la colline de Fabrika).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Avignon Université; UMR 5189 HiSoMA; Commission des fouilles du Ministère de l'Europe et des Affaires Etrangères. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MISSION ARCHÉOLOGIQUE FRANÇAISE À PAPHOS, CHYPRE Second programme de recherches quadriennal à Paphos, colline de Fabrika. Bilan de la 3e campagne de fouilles 23 mai-23 juin 2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 8210 AnHiMA et Université d'Avignon et des Pays de Vaucluse. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française à Paphos, Chypre. Second programme de recherches quadriennal sur la colline de Fabrika au Nord-Est de la ville antique de Nea Paphos. 2e campagne 25 mai-27 juin 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 8210 ANHIMA; Université d'Avignon et des Pays de Vaucluse. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MISSION ARCHEOLOGIQUE FRANÇAISE À PAPHOS, CHYPRE Second programme de recherches quadriennal Première campagne 23 avril- 14 mai 2014 et 16 Septembre- 10 octobre 2014 surla colline de Fabrika (au Nord-Est de la ville antique).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] UMR 8210 AnHiMA/ Université d'Avignon et des Pays de Vaucluse. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française à Paphos, Chypre. Bilan de la campagne d'urgence (10 novembre-10 décembre 2010) et de la 4è campagne de fouilles (6 juin-10 juillet 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Élaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'enseignement supérieur et de la recherche. 2012, pp.146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00709272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française à Paphos, Chypre. Bilan de la 1ère campagne de fouilles (15 avril-9 mai 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00709267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française à Paphos, Chypre. Bilan de la 3ème campagne de fouilles (15 avril-10 mai 2010 et 12 août-6 septembre 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Élaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'enseignement supérieur et de la recherche. 2012, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00709270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française à Paphos, Chypre. Bilan de la 2ème campagne de fouilles (20 avril-31 mai 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00709268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approvisionnement en eau sur la colline de Fabrika aux époques hellénistique et romaine : un ouvrage hydraulique souterrain de type alexandrin. État de la réflexion à mi-parcours du 4e programme de recherches de la Mission archéologique française à Paphos (2023-2024).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortifications and Defensive Architecture in Cyprus from the Twelfth century BCE to the Fourth century CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La colline de Fabrika (Paphos) de la haute époque byzantine à l’époque franque : synthèse de 15 ans de découvertes de la Mission archéologique française à Paphos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEA PAPHOS A-T-ELLE ÉTÉ FONDÉE PAR PTOLÉMÉE PHILOMÉTOR (186-145 AV. J.-C.) OU PAR PTOLÉMÉE ÉVERGÈTE II (170-116 AV. J.-C.) ? NOUVELLES RÉFLEXIONS SUR LA CRÉATION D’UNE NEA ALEXANDRIA À CHYPRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage : Eric FOLLAIN, Le centre monumental romain d’Apollonia d’Illyrie. Images de synthèse et paysage urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404387v1</w:t>
-              </w:r>
-[...916 lines deleted...]
-                <w:t xml:space="preserve">halshs-00709268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1825,51 +1825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L ’apport de la teichologie à l’étude historique d’une région : le cas des fortifications de Thyréatide, zone conflictuelle entre Sparte et Argos aux périodes classique et hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guintrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bulletin de Correspondance Hellénique, 143 (1), pp.425-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2776,51 +2776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles recherches archéologiques à Paphos : les premiers résultats de la mission française sur la colline de Fabrika (2008-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morvillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 39, pp.425-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5307,51 +5307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404387v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tastayre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476875v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guintrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alabe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morvillez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04746571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cipin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Hartenberger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moni Islam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/718201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0469" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta M&#322;ynarczyk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/etudtrav.34.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustathios Raptou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.192.0409" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533055v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M&#233;nager" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vieillescazes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.367" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balandier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vouve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.06.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BG8WCSP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.382.0151" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabanes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashkim Vrekaj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasil Bereti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1616" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7250" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rabot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;k Drini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282561v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cuda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangjei Dimo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.7037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gracia Amore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neritan Ceka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deslondes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.7011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne de Pontbriand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efa.3066" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326955v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/index.php/collections/scripta-antiqua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lami Ko&#231;o" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz_print.asp?nr=10199" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tastayre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guintrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477115v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476894v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alabe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morvillez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744594v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04746571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cipin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Hartenberger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moni Islam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/718201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0469" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta M&#322;ynarczyk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/etudtrav.34.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustathios Raptou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.192.0409" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533055v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M&#233;nager" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vieillescazes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.367" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balandier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vouve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.06.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BG8WCSP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.382.0151" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabanes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashkim Vrekaj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasil Bereti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1616" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7250" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rabot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;k Drini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282561v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cuda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangjei Dimo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.7037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gracia Amore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neritan Ceka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deslondes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.7011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne de Pontbriand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efa.3066" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326955v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/index.php/collections/scripta-antiqua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lami Ko&#231;o" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz_print.asp?nr=10199" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>