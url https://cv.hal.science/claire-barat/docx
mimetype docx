--- v1 (2026-03-27)
+++ v2 (2026-04-24)
@@ -5069,165 +5069,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romanization and urbanization in Sinope</w:t>
+                <w:t xml:space="preserve">The influence of Sinope in Roman Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Art and Civilization – A Common Language in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.216-217</w:t>
+              <w:t xml:space="preserve">, 2014, pp.224-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664691v1</w:t>
+                <w:t xml:space="preserve">hal-03664713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of Sinope in Roman Antiquity</w:t>
+                <w:t xml:space="preserve">Romanization and urbanization in Sinope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Art and Civilization – A Common Language in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.224-225</w:t>
+              <w:t xml:space="preserve">, 2014, pp.216-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664713v1</w:t>
+                <w:t xml:space="preserve">hal-03664691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of Roman Sinope</w:t>
               </w:r>
@@ -5751,51 +5751,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6644475B"/>
+    <w:nsid w:val="C6C46DE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5982,51 +5982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-barat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0213-3451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11296138X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/265988526" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000382644987" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;r&#231;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsia Sadoza&#239;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04486368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo d'Alfonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Matessi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Metin B&#252;y&#252;kkarakaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs25.0069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04032395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13113/CEDRUS.202107" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04064214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03662639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.1416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5643" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.867" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157005711X560309" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-6T98WV0L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalaison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;my" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2009.1294" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04033728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10258/le-nord-de-l-anatolie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137mi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Boillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Costanzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04033661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04033676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Scripta%20antiqua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04486384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04033844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medipol.edu.tr/sites/default/files/2022-11/Tam_Kitap_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110715972-021/html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110715972-021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7601-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03219448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2c3k2nr.14" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibidem.eu/en/divisions-urbaines-9783838210612.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/7207/le-monde-romain-de-70-av-j-c-a-73-ap-j-c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660795v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/l-anatolie-des-peuples-des-cites-et-des-cultures-iie-millenaire-av-j-c-ve-siecle-ap-j-c.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664424v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7854/la-puissance-royale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663962v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Maffre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/france?coll=Kelainai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663975v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664002v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663986v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664535v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664538v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04229180v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006BOR30068" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-barat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0213-3451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11296138X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/265988526" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000382644987" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;r&#231;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsia Sadoza&#239;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04486368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo d'Alfonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Matessi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Metin B&#252;y&#252;kkarakaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs25.0069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04032395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13113/CEDRUS.202107" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04064214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03662639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.1416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5643" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.867" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157005711X560309" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-6T98WV0L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalaison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;my" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2009.1294" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04033728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10258/le-nord-de-l-anatolie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137mi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Boillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Costanzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04033661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04033676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Scripta%20antiqua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04486384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04033844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medipol.edu.tr/sites/default/files/2022-11/Tam_Kitap_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110715972-021/html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110715972-021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7601-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03219448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2c3k2nr.14" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibidem.eu/en/divisions-urbaines-9783838210612.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/7207/le-monde-romain-de-70-av-j-c-a-73-ap-j-c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660795v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/l-anatolie-des-peuples-des-cites-et-des-cultures-iie-millenaire-av-j-c-ve-siecle-ap-j-c.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664424v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7854/la-puissance-royale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663962v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Maffre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/france?coll=Kelainai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663975v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664002v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663986v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664535v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664538v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04229180v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006BOR30068" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>