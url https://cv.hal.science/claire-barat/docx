--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">265988526</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=fqCwUtsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000382644987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -230,1894 +251,1894 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porsuk-Zeyve Höyük 2022 Yılı Çalışmaları</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emine Köker Görçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamsia Sadozaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kazi Sonuçlari Toplantisi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (1), pp.239-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porsuk - Zeyve Höyük : Rapport préliminaire de la campagne 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo d'Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emine Köker Görçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvise Matessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Anatolia Antiqua, 31, pp.111-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porsuk-Zeyve Höyük 2021 Yılı Çalışmaları</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emine Köker Görçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Metin Büyükkarakaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamsia Sadozaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kazi Sonuçlari Toplantisi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (2), pp.31-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinope et la mer : cultes marins et maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Supplément 25, pp.69-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dha.hs25.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porsuk – Zeyve Höyük Hellenistik Dönem Yerel Üretim ve Geleneksel Boya Bezemeli Seramikleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emine Köker Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cedrus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.139-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13113/CEDRUS.202107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porsuk – Zeyve Höyük : Rapport préliminaire de la campagne 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emine Köker Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamsia Sadozaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30, pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Brion à Saint-Germain-d’Esteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nouvelle-Aquitaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porsuk - Zeyve Höyük : Rapport préliminaire des campagnes 2018 et 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Porsuk – Zeyve Höyük Cam Buluntuları</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emine Köker Gökçe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloquium Anatolicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.21-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112375v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porsuk – Zeyve Höyük Cam Buluntuları</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emine Köker Gökçe</w:t>
+                <w:t xml:space="preserve">Porsuk - Zeyve Höyük : Rapport préliminaire des campagnes 2018 et 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emine Köker Görçe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium Anatolicum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XXVIII, pp.145-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.1416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660291v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porsuk – Zeyve Höyük 2018 Yılı Kazısı</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emine Köker Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kazi Sonuçlari Toplantisi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41 (1), pp.471-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porsuk – Zeyve Höyük 2017 Yılı Kazısı</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emine Köker Gökçe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kazi Sonuçlari Toplantisi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.505-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la recherche en mer Noire : le projet BSUDRA (Black Sea – Unity and Diversity in the Roman Antiquity)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23, pp.175-182. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.5643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités grecques. Mouvements, réseaux, contacts en Méditerranée, de l’époque archaïque à l’époque hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations et solidarités entre les cités grecques de la côte sud de la mer Noire (VIIe- IIIe siècles av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Les diasporas grecques du VIIIe à la fin du IIIe ‎siècle av. J.-C.‎, 89, pp.217-244. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville de Sinope, réflexions historiques et archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Civilizations from Scythia to Siberia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (1-2), pp.25-64. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/157005711X560309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection et inventaire archéologiques dans la vallée du Gökırmak. Premier rapport préliminaire : région de Taşköprü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dalaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17, pp.393-409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/anata.2009.1294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01429174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinope et les Argonautes : d’un mythe utile à une réalité religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phasis: Greek and Roman Studies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, The Argonautica and World Culture, 10 (1), pp.33-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inscriptions of Sinope, Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.850-853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyageurs et perception des vestiges archéologiques à Sinope au temps de la représentation diplomatique française, sous le Consulat et l’Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2, pp.163-175. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.1666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Production et commerce des amphores anciennes en mer Noire, Colloque international organisé à Istanbul, 25-28 mai 1994. Textes réunis par Yvon GARLAN. (Publication Groupement de Recherche 1056 du CNRS, &amp;quot;Le Pont-Euxin. Recherches en mer Noire&amp;quot;). Aix-en Provence, Publications de l'Université de Provence, 1999.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.282-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2127,124 +2148,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing and Conservation Actions in the Hittite Mud Bricks Fortification of Porsuk – Zeyve Höyük (Southern Capapdocia, Türkiye)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamsia Sadozaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kerpiç’22. Re-Thinking Earthen Architecture for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Istanbul Medipol University; The School of Fine Arts; Design and Architecture &amp; Kerpic Akademi, Jun 2022, Istanbul, Turkey. pp.119-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2254,197 +2275,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nord de l'Anatolie. Identités et territoires de l'Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Histoire, 978-2-7535-9922-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/137mi⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diasporas grecques du VIIIe s. au IIIe s. avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Costanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DUNOD, 2012, Je Prepare</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2454,3119 +2475,3119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pourquoi étudier le nord de l’Anatolie de l’Antiquité à nos jours ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Barat éd., Le nord de l’Anatolie. Identités et territoires de l’Antiquité à nos jours, Rennes, Presses Universitaires de Rennes, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-17, 2025, Histoire, 978-2-7535-9922-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/137mi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Plaidoyer pour la poursuite des études nord-anatoliennes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Barat éd., Le nord de l’Anatolie. Identités et territoires de l’Antiquité à nos jours, Rennes, Presses Universitaires de Rennes, 2025.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.333-336, 2025, 978-2-7535-9922-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Brève histoire du nord de l’Anatolie, de l’Antiquité à nos jours »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">« Les ports de Sinope, acteurs des échanges de la cité dans l’Antiquité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Barat éd., Le nord de l’Anatolie. Identités et territoires de l’Antiquité à nos jours, Rennes, Presses Universitaires de Rennes, 2025.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.21-48, 2025, Histoire, 978-2-7535-9922-2. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+              <w:t xml:space="preserve">, pp.201-222, 2025, Histoire, 978-2-7535-9922-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/137mi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953794v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les ports de Sinope, acteurs des échanges de la cité dans l’Antiquité »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">« Brève histoire du nord de l’Anatolie, de l’Antiquité à nos jours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Barat éd., Le nord de l’Anatolie. Identités et territoires de l’Antiquité à nos jours, Rennes, Presses Universitaires de Rennes, 2025.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.201-222, 2025, Histoire, 978-2-7535-9922-2. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+              <w:t xml:space="preserve">, pp.21-48, 2025, Histoire, 978-2-7535-9922-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/137mi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953832v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porsuk – Zeyve Höyük 2019 Yılı Kazı Çalışmaları</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emine Köker Görçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019-2020 Yılı Kazı Çalışmaları</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, , pp.477-494, 2022, 978-975-17-5051-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La côte sud de la mer Noire, Ier s. a.C.-Ier s. p.C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christel Müller; Thibaut Castelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Mithridate VI à Arrien de Nicomédie : changements et continuités dans le bassin de la mer Noire entre le Ier s. a.C. et le Ier s. p.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-90, 2022, 978-2-35613-526-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinop in Roman times from Pontic Capital to Roman Colony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Braund; Angelos Chaniotis; Elias Petropoulos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Black Sea Region in the Context of the Roman Empire. International symposium dedicated in memory of Victor I. Sarianidi (Athens 5-8 may 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Committee for the Pontic Studies, pp.85-93., 2022, 978-618-84868-2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing and Conservation Actions in the Hittite Mud Bricks Fortification of Porsuk – Zeyve Höyük (Southern Capapdocia, Türkiye)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamsia Sadozaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Benli; G. Can; M. Durmaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Proceedings Kerpiç’22. Re-Thinking Earthen Architecture for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medipol University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-126, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cults in Ancient Sinope: Originality and Standardisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Braund; V.F. Stolba; Ulrike Peter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Habitation around the Ancient Black Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.345-358, 2021, 978-3-11-071570-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110715972-021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Work (2018–2019) at Porsuk-Zeyve Höyük in Southern Cappadocia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emine Köker Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sharon R. Steadman; Gregory McMahon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Anatolia, Recent Discoveries (2018-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IV, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.132-145, 2021, 978-1-5275-7601-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Halys, un fleuve structurant en Asie Mineure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anca Dan et Stéphane Lebreton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études des fleuves d’Asie Mineure dans l’Antiquité - Tome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, p. 203-233, 2018, 978-2-84832-304-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Colonia Iulia Felix Sinope : d’une ironie tragique à une réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Brélaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'héritage grec des colonies romaines d'Orient : interactions culturelles dans les provinces hellénophones de l'empire romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.201-228, 2017, Collections de l'Université Marc Bloch. Etudes d'archéologie et d'histoire ancienne, 9782701804972. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv2c3k2nr.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaisons de la mer Noire : commerce et gastronomie antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Hoët-Van Cauwenberghe; Armelle Masse; Gilles Prilaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sel et société : Volume 1, Techniques, usages, langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.163-184, 2017, Histoire et civilisations, 9782757418031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinop. Permanence des divisions antiques et ottomanes dans une ville moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Cagneau; P.-J. Olagnier; S. Schwerter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Divisions urbaines. Représentations, mémoires, réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ibidem-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-193, 2017, 9783838210612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitants de Sinope, entre identité grecque et domination romaine (Ier s. av. J.-C.-IIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cojocaru, Victor; Rubel, Alexander. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility in research on the Black Sea region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mega Publishing House, pp.323-338, 2016, Pontica et mediterranea, 978-606-543-722-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conquête et destin d’une cité grecque dans l’Empire romain : Sinope (70 av. J.-C.-73 ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Mathieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde romain de 70 av. J.-C. à 73 apr. J.-C. Voir, dire, lire l’empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-129, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Paphlagonie : histoire et peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Bru; G. Labarre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Anatolie des peuples, des cités et des cultures (IIe millénaire av. J.-C. - Ve siècle ap. J.-C.). Colloque international de Besançon 26-27 novembre 2010. Volume I. Autour d’un projet d’atlas historique et archéologique de l’Asie Mineure. Méthodologie et prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1277-1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-166, 2013, 978-2-84867-473-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment étudier les diasporas grecques du détroit de Gibraltar à l’Indus, du VIIIe au IIIe s. avant Jésus-Christ ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.-Y. Boillet; C. Barat; M. Costanzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les diasporas grecques du VIIIe s. au IIIe s. avant J.-C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.1-7, 2012, 9782100583881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’être Grec ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.-Y. Boillet; C. Barat; M. Costanzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les diasporas grecques du VIIIe s. au IIIe s. avant J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, pp.176-186, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité dans l’Empire athénien à l’époque classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.-Y. Boillet; C. Barat; M. Costanzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les diasporas grecques du VIIIe s. au IIIe s. avant J.-C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, pp.33-46, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de la dynastie du Pont : images et discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Santinelli-Foltz; C.-G. Schwentzel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La puissance royale. Image et pouvoir de l’Antiquité au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-61, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités de travail dans le monde grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.-Y. Boillet; C. Barat; M. Costanzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les diasporas grecques du VIIIe s. au IIIe s. avant J.-C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, pp.125-138, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Colonia Iulia Felix Sinope, un exemple de fondation coloniale au nord de l’Anatolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les gouverneurs et les provinciaux sous la République romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.145-167, 2011, 9782753514201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des récits de voyageurs à la connaissance du territoire et du site d’Apamée-Kibôtos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Summerer; A. Ivantchik; A. von Kienlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kelainai-Apameia Kibotos. Développement urbain dans le contexte anatolien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Ausonius, pp.117-133, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections archéologiques dans la ville moderne de Dinar anciennement Kélainai–Apamée Kibôtos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Maffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Askold Ivantchik; Alexander von Kienlin; Lâtife Summerer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kelainai – Apameia Kibotos, Développement urbain dans le contexte anatolien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-203, 2011, Kelainai, 978-2-35613-043-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aqueduc de Sinope : histoire d’une localisation, de Pline le Jeune à l’archéologie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Abadie-Reynal; S. Provost; P. Vipard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réseaux d’eau courante dans l’Antiquité. Réparations, modifications, réutilisations, abandon, récupération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.35-46, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’origine romaine des relations imaginaires entre le Sérapeum d’Alexandrie et Sinope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Cébeillac-Gervasoni; C. Berrendoner; L. Lamoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La praxis municipale dans les provinces romaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.127-142, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les antiquités de Sinope du Pont dans les récits de voyageurs (XVIIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Antiquité vue par les voyageurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Actes des congrès nationaux des sociétés historiques et scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinope et ses relations avec la péninsule anatolienne : réseaux, échanges des biens et des hommes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Miracles et apparitions. Les statues voyageuses de Sinope et leur signification politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">H. Bru; F. Kirbihler; S. Lebreton. </w:t>
+              <w:t xml:space="preserve">G. Hoffmann; A. Gailliot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Asie Mineure dans l’Antiquité. Échanges, populations et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.351-361, 2009, 9782753507760</w:t>
+              <w:t xml:space="preserve">Rituels et transgressions de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encrage, pp.211-222, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663986v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miracles et apparitions. Les statues voyageuses de Sinope et leur signification politique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sinope et ses relations avec la péninsule anatolienne : réseaux, échanges des biens et des hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">G. Hoffmann; A. Gailliot. </w:t>
+              <w:t xml:space="preserve">H. Bru; F. Kirbihler; S. Lebreton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rituels et transgressions de l’Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Encrage, pp.211-222, 2009</w:t>
+              <w:t xml:space="preserve">L’Asie Mineure dans l’Antiquité. Échanges, populations et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.351-361, 2009, 9782753507760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663982v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Roman province of Bithynia et Pontus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The influence of Sinope in Roman Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Art and Civilization – A Common Language in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.210-212</w:t>
+              <w:t xml:space="preserve">, 2014, pp.224-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664535v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of Sinope in Roman Antiquity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Romanization and urbanization in Sinope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Art and Civilization – A Common Language in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.224-225</w:t>
+              <w:t xml:space="preserve">, 2014, pp.216-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664713v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romanization and urbanization in Sinope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Roman province of Bithynia et Pontus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Art and Civilization – A Common Language in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.216-217</w:t>
+              <w:t xml:space="preserve">, 2014, pp.210-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664691v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of Roman Sinope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The historical prison and fortress project in Sinop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Art and Civilization – A Common Language in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.213-214</w:t>
+              <w:t xml:space="preserve">, 2014, pp.231-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664538v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The historical prison and fortress project in Sinop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">History of Roman Sinope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Art and Civilization – A Common Language in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.231-233</w:t>
+              <w:t xml:space="preserve">, 2014, pp.213-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664714v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Roman aqueduct of Sinope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Art and Civilization – A Common Language in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.220-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mithridate de Pergame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.1437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héraclée Pontique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.1040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5576,114 +5597,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinope dans son environnement pontique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Bordeaux Montaigne, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2006BOR30068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04229180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5751,51 +5772,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6C46DE2"/>
+    <w:nsid w:val="762AD30F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5982,51 +6003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-barat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0213-3451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11296138X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/265988526" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000382644987" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;r&#231;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsia Sadoza&#239;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04486368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo d'Alfonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Matessi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Metin B&#252;y&#252;kkarakaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs25.0069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04032395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13113/CEDRUS.202107" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04064214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03662639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.1416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5643" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.867" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157005711X560309" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-6T98WV0L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalaison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;my" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2009.1294" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04033728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10258/le-nord-de-l-anatolie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137mi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Boillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Costanzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04033661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04033676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Scripta%20antiqua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04486384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04033844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medipol.edu.tr/sites/default/files/2022-11/Tam_Kitap_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110715972-021/html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110715972-021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7601-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03219448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2c3k2nr.14" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibidem.eu/en/divisions-urbaines-9783838210612.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/7207/le-monde-romain-de-70-av-j-c-a-73-ap-j-c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660795v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/l-anatolie-des-peuples-des-cites-et-des-cultures-iie-millenaire-av-j-c-ve-siecle-ap-j-c.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664424v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7854/la-puissance-royale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663962v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Maffre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/france?coll=Kelainai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663975v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664002v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663986v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664535v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664538v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04229180v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006BOR30068" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-barat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0213-3451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11296138X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/265988526" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=fqCwUtsAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000382644987" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;r&#231;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsia Sadoza&#239;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04486368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo d'Alfonso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Matessi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Metin B&#252;y&#252;kkarakaya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023820v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs25.0069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04032395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13113/CEDRUS.202107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04064214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03662639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.1416" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5643" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.867" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157005711X560309" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-6T98WV0L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429174v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalaison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;my" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2009.1294" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660394v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1666" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04033728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10258/le-nord-de-l-anatolie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137mi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Boillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Costanzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04033661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04033676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Scripta%20antiqua" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04486384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04033844v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medipol.edu.tr/sites/default/files/2022-11/Tam_Kitap_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110715972-021/html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110715972-021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7601-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03219448v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269945v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2c3k2nr.14" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660754v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibidem.eu/en/divisions-urbaines-9783838210612.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/7207/le-monde-romain-de-70-av-j-c-a-73-ap-j-c" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660795v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/l-anatolie-des-peuples-des-cites-et-des-cultures-iie-millenaire-av-j-c-ve-siecle-ap-j-c.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7854/la-puissance-royale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Maffre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/france?coll=Kelainai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663949v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04229180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006BOR30068" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>