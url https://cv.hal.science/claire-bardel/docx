--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -100,1086 +100,1086 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological effects of osimertinib on a chicken chorioallantoic membrane xenograft model with the EGFR exon‐19‐deleted advanced NSCLC mutation</w:t>
+                <w:t xml:space="preserve">ClinFly: an all-in-one method to translate, de-identify, and summarize medical reports in HPO format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Barthélémy</w:t>
+                <w:t xml:space="preserve">Lucas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Vigneron</w:t>
+                <w:t xml:space="preserve">Marjolaine Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rousset</w:t>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Guitton</w:t>
+                <w:t xml:space="preserve">Camille Cenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
+                <w:t xml:space="preserve">Pierre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.13970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014287v1</w:t>
+                <w:t xml:space="preserve">hal-05355901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element expression is associated with sex chromosome number in humans</w:t>
+                <w:t xml:space="preserve">Pharmacological effects of osimertinib on a chicken chorioallantoic membrane xenograft model with the EGFR exon‐19‐deleted advanced NSCLC mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Teoli</w:t>
+                <w:t xml:space="preserve">David Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+                <w:t xml:space="preserve">Arnaud Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">Xavier Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
+                <w:t xml:space="preserve">Jérome Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
+                <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1011668. </w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.13970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183750v1</w:t>
+                <w:t xml:space="preserve">hal-05014287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KILDA: identifying KIV-2 repeats from kmers</w:t>
+                <w:t xml:space="preserve">Transposable element expression is associated with sex chromosome number in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Molitor</w:t>
+                <w:t xml:space="preserve">Jordan Teoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Labidi</w:t>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rimbert</w:t>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Di Filippo</w:t>
+                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (2), pp.lqaf070. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1011668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361347v1</w:t>
+                <w:t xml:space="preserve">hal-05183750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving structural variations missed by short-read sequencing uncovers their pathogenicity</w:t>
+                <w:t xml:space="preserve">KILDA: identifying KIV-2 repeats from kmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
+                <w:t xml:space="preserve">Corentin Molitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïla El Khattabi</w:t>
+                <w:t xml:space="preserve">Timothy Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine Rollat Farnier</w:t>
+                <w:t xml:space="preserve">Antoine Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Beaumont</w:t>
+                <w:t xml:space="preserve">Mathilde Di Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (2), pp.lqaf070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmg-2025-110838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246796v1</w:t>
+                <w:t xml:space="preserve">hal-05361347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClinFly: an all-in-one method to translate, de-identify, and summarize medical reports in HPO format</w:t>
+                <w:t xml:space="preserve">Resolving structural variations missed by short-read sequencing uncovers their pathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Gauthier</w:t>
+                <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Willems</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Laïla El Khattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine Rollat Farnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Meyer</w:t>
+                <w:t xml:space="preserve">Marion Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2025-110838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355901v1</w:t>
+                <w:t xml:space="preserve">hal-05246796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new 165-SNP low-density lipoprotein cholesterol polygenic risk score based on next generation sequencing outperforms previously published scores in routine diagnostics of familial hypercholesterolemia</w:t>
+                <w:t xml:space="preserve">Performance comparisons between clustering models for reconstructing NGS results from technical replicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Vanhoye</w:t>
+                <w:t xml:space="preserve">Yue Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moulin</w:t>
+                <w:t xml:space="preserve">Maxime Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trsl.2022.12.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2023.1148147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172500v1</w:t>
+                <w:t xml:space="preserve">hal-04382909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first 1 000 days concept and the impact on children's health</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new 165-SNP low-density lipoprotein cholesterol polygenic risk score based on next generation sequencing outperforms previously published scores in routine diagnostics of familial hypercholesterolemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bardel</w:t>
+                <w:t xml:space="preserve">Xavier Vanhoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Etienne</w:t>
+                <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boukhris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Duport</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 255, pp.119-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trsl.2022.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550974v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparisons between clustering models for reconstructing NGS results from technical replicates</w:t>
+                <w:t xml:space="preserve">The first 1 000 days concept and the impact on children's health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Zhai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Bardel</w:t>
+                <w:t xml:space="preserve">Laurent Storme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vallée</w:t>
+                <w:t xml:space="preserve">C. Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Iwaz</w:t>
+                <w:t xml:space="preserve">C. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Boukhris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Correspondances en Métabolismes, Hormones, Diabètes et Nutrition, 27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382909v1</w:t>
+                <w:t xml:space="preserve">hal-04550974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paired Comparison of Routine Molecular Screening of Patient Samples with Advanced Non-Small Cell Lung Cancer in Circulating Cell-Free DNA Using Three Targeted Assays</w:t>
               </w:r>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Lescuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Geiguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1293,325 +1293,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familial transmission of chromoanagenesis leads to unpredictable unbalanced rearrangements through meiotic recombination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Beaumont</w:t>
+                <w:t xml:space="preserve">Transposable element expression with variation in sex chromosome number: insights into a toxic Y effect on human longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Teoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.14291⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.08.03.550779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382969v1</w:t>
+                <w:t xml:space="preserve">hal-04923419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element expression with variation in sex chromosome number: insights into a toxic Y effect on human longevity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
+                <w:t xml:space="preserve">Familial transmission of chromoanagenesis leads to unpredictable unbalanced rearrangements through meiotic recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pebrel-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Egloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (4), pp.401-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2023.08.03.550779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cge.14291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923419v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Comparative Analysis of a Pharmacogenomics Panel with PacBio Hifi® Long-Read and Illumina Short-Read Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,51 +1861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Januel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2097,1929 +2097,1933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo characterisation of the toxicological properties of DPhP, one of the main degradation products of aryl phosphate esters</w:t>
+                <w:t xml:space="preserve">Sequence variations of ACVRL1 play a critical role in hepatic vascular malformations in hereditary hemorrhagic telangiectasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Selmi-Ruby</w:t>
+                <w:t xml:space="preserve">Sophie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Marín-Sáez</w:t>
+                <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fildier</w:t>
+                <w:t xml:space="preserve">Marie-France Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Buleté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Abdallah</w:t>
+                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP6826⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-020-01533-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013621v1</w:t>
+                <w:t xml:space="preserve">hal-03104655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCSK9 post-transcriptional regulation: Role of a 3′UTR microRNA-binding site variant in linkage disequilibrium with c.1420G</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Nucleic Acid Extraction Methods for a Viral Metagenomics Analysis of Respiratory Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Decourt</w:t>
+                <w:t xml:space="preserve">Antonin Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Janin</w:t>
+                <w:t xml:space="preserve">Grégory Destras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Moindrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+                <w:t xml:space="preserve">Hadrien Regue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Nony</w:t>
+                <w:t xml:space="preserve">Grégory Quéromès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 314, pp.63-70. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (10), pp.1539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2020.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8101539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152577v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of interleukin‐6 on drug transporters and permeability in the hCMEC/D3 blood–brain barrier model</w:t>
+                <w:t xml:space="preserve">Contribution of rare and predicted pathogenic gene variants to childhood-onset lupus: a large, genetic panel analysis of British and French cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Simon</w:t>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Guyot</w:t>
+                <w:t xml:space="preserve">Gillian Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Garcia</w:t>
+                <w:t xml:space="preserve">Sulliman Ommar Omarjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Vilchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Bardel</w:t>
+                <w:t xml:space="preserve">Quentin Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12596⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.e99-e109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(19)30142-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383035v1</w:t>
+                <w:t xml:space="preserve">hal-02867795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new expanded next‐generation sequencing panel for genetic diseases involved in dyslipidemia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome sequencing in cytogenetics: Comparison of short‐read and linked‐read approaches for germline structural variant detection and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine Rollat‐farnier</w:t>
+                <w:t xml:space="preserve">Kévin Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐sophie Wozny</w:t>
+                <w:t xml:space="preserve">Claire Jubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sybil Charrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Vanhoye</w:t>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13832⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mgg3.1114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153055v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal instability in the prediction of pituitary neuroendocrine tumors prognosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mad-Hélénie Elsensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wierinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eudeline Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (1), pp.190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40478-020-01067-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence variations of ACVRL1 play a critical role in hepatic vascular malformations in hereditary hemorrhagic telangiectasia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PCSK9 post-transcriptional regulation: Role of a 3′UTR microRNA-binding site variant in linkage disequilibrium with c.1420G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
+                <w:t xml:space="preserve">Charlotte Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Carette</w:t>
+                <w:t xml:space="preserve">Alexandre Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
+                <w:t xml:space="preserve">Marine Moindrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-020-01533-2⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 314, pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2020.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985098v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new expanded next‐generation sequencing panel for genetic diseases involved in dyslipidemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Vanhoye</w:t>
+                <w:t xml:space="preserve">In vivo characterisation of the toxicological properties of DPhP, one of the main degradation products of aryl phosphate esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Selmi-Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Marín-Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fildier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Buleté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13832⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (12), pp.127006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP6826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383017v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence variations of ACVRL1 play a critical role in hepatic vascular malformations in hereditary hemorrhagic telangiectasia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
+                <w:t xml:space="preserve">Development of a new expanded next‐generation sequencing panel for genetic diseases involved in dyslipidemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Marmontel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine Rollat‐farnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Wozny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybil Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vanhoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-020-01533-2⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (6), pp.589-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073478v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequencing in cytogenetics: Comparison of short‐read and linked‐read approaches for germline structural variant detection and characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+                <w:t xml:space="preserve">Impact of interleukin‐6 on drug transporters and permeability in the hCMEC/D3 blood–brain barrier model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Vilchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Malan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mgg3.1114⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (2), pp.397-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383042v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence variations of ACVRL1 play a critical role in hepatic vascular malformations in hereditary hemorrhagic telangiectasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (1), pp.254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13023-020-01533-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104655v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of rare and predicted pathogenic gene variants to childhood-onset lupus: a large, genetic panel analysis of British and French cohorts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a new expanded next‐generation sequencing panel for genetic diseases involved in dyslipidemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Marmontel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine Rollat-Farnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Belot</w:t>
+                <w:t xml:space="preserve">Anne‐sophie Wozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gillian Rice</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eve Smith</w:t>
+                <w:t xml:space="preserve">Sybil Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vanhoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(19)30142-0⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (6), pp.589-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867795v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Nucleic Acid Extraction Methods for a Viral Metagenomics Analysis of Respiratory Viruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Quéromès</w:t>
+                <w:t xml:space="preserve">Sequence variations of ACVRL1 play a critical role in hepatic vascular malformations in hereditary hemorrhagic telangiectasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-020-01533-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8101539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04383021v1</w:t>
+                <w:t xml:space="preserve">hal-04073478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International longitudinal registry of patients with atrial fibrillation and treated with rivaroxaban: RIVaroxaban Evaluation in Real life setting (RIVER)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
+                <w:t xml:space="preserve">Impact of Interleukin-6 on Drug-Metabolizing Enzymes and Transporters in Intestinal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Vilchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12959-019-0195-7⟩</w:t>
+              <w:t xml:space="preserve">AAPS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1208/s12248-019-0395-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050384v1</w:t>
+                <w:t xml:space="preserve">hal-04383050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of crossover and parallel‐group designs for the identification of a binary predictive biomarker of the treatment effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Grenet</w:t>
+                <w:t xml:space="preserve">Identification of mobile retrocopies during genetic testing: Consequences for routine diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Blanc</w:t>
+                <w:t xml:space="preserve">Kevin Cassinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baert‐desurmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcpt.13293⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (11), pp.1993-2000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152441v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole MYBPC3 NGS sequencing as a molecular strategy to improve the efficiency of molecular diagnosis of patients with hypertrophic cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4027,2779 +4031,2775 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐antoine Rollat-Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (2), pp.465-475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/humu.23944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exome sequencing and pathogenicity-network analysis of five French families implicate mTOR signalling and autophagy in familial sarcoidosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Calender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarice Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Weichhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (2), pp.1900430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.00430-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-activity relationship study: Mechanism of cyto-genotoxicity of Nitropyrazole-derived high energy density materials family</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Vilchez</w:t>
+                <w:t xml:space="preserve">International longitudinal registry of patients with atrial fibrillation and treated with rivaroxaban: RIVaroxaban Evaluation in Real life setting (RIVER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 381, pp.114712. </w:t>
+              <w:t xml:space="preserve">Thrombosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2019.114712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12959-019-0195-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383061v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-activity relationship study: Mechanism of cyto-genotoxicity of Nitropyrazole-derived high energy density materials family</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of crossover and parallel‐group designs for the identification of a binary predictive biomarker of the treatment effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2019.114712⟩</w:t>
+              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (1), pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcpt.13293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487645v1</w:t>
+                <w:t xml:space="preserve">hal-04152441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome paired-end sequencing elucidates functional and phenotypic consequences of balanced chromosomal rearrangement in patients with developmental disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Bardel</w:t>
+                <w:t xml:space="preserve">Structure-activity relationship study: Mechanism of cyto-genotoxicity of Nitropyrazole-derived high energy density materials family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Vanhalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Vilchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2018-105778⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 381, pp.114712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2019.114712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863519v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of crossover and parallel‐group designs for the identification of a binary predictive biomarker of the treatment effect</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure-activity relationship study: Mechanism of cyto-genotoxicity of Nitropyrazole-derived high energy density materials family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Vanhalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Vilchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcpt.13293⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 381, pp.114712 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2019.114712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383067v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Interleukin-6 on Drug-Metabolizing Enzymes and Transporters in Intestinal Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Vilchez</w:t>
+                <w:t xml:space="preserve">Whole genome paired-end sequencing elucidates functional and phenotypic consequences of balanced chromosomal rearrangement in patients with developmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1208/s12248-019-0395-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (8), pp.526-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2018-105778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383050v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of mobile retrocopies during genetic testing: Consequences for routine diagnosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Baert‐desurmont</w:t>
+                <w:t xml:space="preserve">Comparison of crossover and parallel‐group designs for the identification of a binary predictive biomarker of the treatment effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (1), pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcpt.13293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/humu.23845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02339267v1</w:t>
+                <w:t xml:space="preserve">hal-04383067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-platform comparison for the detection of RAS mutations in cfDNA (ddPCR Biorad detection assay, BEAMing assay, and NGS strategy)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single, short in‐del, and copy number variations detection in monogenic dyslipidemia using a next‐generation sequencing strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Forestier</w:t>
+                <w:t xml:space="preserve">O. Marmontel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dusserre</w:t>
+                <w:t xml:space="preserve">S. Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Geiguer</w:t>
+                <w:t xml:space="preserve">T. Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.24950⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (1), pp.132-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383088v1</w:t>
+                <w:t xml:space="preserve">hal-04383098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-platform comparison for the detection of RAS mutations in cfDNA (ddPCR Biorad detection assay, BEAMing assay, and NGS strategy)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Geiguer</w:t>
+                <w:t xml:space="preserve">Centralization errors in comparative genomic hybridization array analysis of pituitary tumor samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lasolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eudeline Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mad‐hélénie Elsensohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.24950⟩</w:t>
+              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (6), pp.320-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gcc.22534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625758v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicokinetics and tolerance of a high energy material 3,4,5-trinitropyrazole (TNP) in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Tod</w:t>
+                <w:t xml:space="preserve">Single, short in-del, and copy number variations detection in monogenic dyslipidemia using a next-generation sequencing strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Marmontel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybil Charriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2018.06.023⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (1), pp.132-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383081v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Does This Mutation Mean? The Tools and Pitfalls of Variant Interpretation in Lymphoid Malignancies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lopez</w:t>
+                <w:t xml:space="preserve">Cross-platform comparison for the detection of RAS mutations in cfDNA (ddPCR Biorad detection assay, BEAMing assay, and NGS strategy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaddour Chabane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Bardel</w:t>
+                <w:t xml:space="preserve">Julien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geiguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19041251⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (30), pp.21122-21131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.24950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383093v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralization errors in comparative genomic hybridization array analysis of pituitary tumor samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessica Michel</w:t>
+                <w:t xml:space="preserve">Cross-platform comparison for the detection of RAS mutations in cfDNA (ddPCR Biorad detection assay, BEAMing assay, and NGS strategy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geiguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Chromosomes and Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (30), pp.21122-21131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.24950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gcc.22534⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04152521v1</w:t>
+                <w:t xml:space="preserve">hal-04383088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single, short in-del, and copy number variations detection in monogenic dyslipidemia using a next-generation sequencing strategy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What Does This Mutation Mean? The Tools and Pitfalls of Variant Interpretation in Lymphoid Malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sybil Charriere</w:t>
+                <w:t xml:space="preserve">Yann Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Simonet</w:t>
+                <w:t xml:space="preserve">Jonathan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Dumont</w:t>
+                <w:t xml:space="preserve">Kaddour Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13250⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (4), pp.1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19041251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847509v1</w:t>
+                <w:t xml:space="preserve">hal-04383093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole exome sequencing in three families segregating a pediatric case of sarcoidosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Buisson</w:t>
+                <w:t xml:space="preserve">Toxicokinetics and tolerance of a high energy material 3,4,5-trinitropyrazole (TNP) in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myléne Honorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pinson</w:t>
+                <w:t xml:space="preserve">Guy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrazzaq Bentaher</w:t>
+                <w:t xml:space="preserve">Michel Tod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 355, pp.103-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12920-018-0338-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2018.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383104v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of CRMP5 controls neurite outgrowth through Sox5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Watrin</w:t>
+                <w:t xml:space="preserve">Centralization errors in comparative genomic hybridization array analysis of pituitary tumor samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lasolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eudeline Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mad-Hélénie Elsensohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-017-2634-6⟩</w:t>
+              <w:t xml:space="preserve">Genes, Chromosomes and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (6), pp.320-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gcc.22534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398982v1</w:t>
+                <w:t xml:space="preserve">hal-04152521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole exome sequencing in three families segregating a pediatric case of sarcoidosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Calender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine Rollat Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazzaq Bentaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12920-018-0338-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01728520v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralization errors in comparative genomic hybridization array analysis of pituitary tumor samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessica Michel</w:t>
+                <w:t xml:space="preserve">Whole exome sequencing in three families segregating a pediatric case of sarcoidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Calender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine Rollat Farnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazzaq Bentaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gcc.22534⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12920-018-0338-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383109v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01728520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single, short in‐del, and copy number variations detection in monogenic dyslipidemia using a next‐generation sequencing strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional regulation of CRMP5 controls neurite outgrowth through Sox5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Moutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Nhung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naura Chounlamountri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Marmontel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Dumont</w:t>
+                <w:t xml:space="preserve">Chantal Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13250⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-017-2634-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383098v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical method to compare massive parallel sequencing pipelines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Labalme</w:t>
+                <w:t xml:space="preserve">Transcriptional regulation of CRMP5 controls neurite outgrowth through Sox5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Moutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Nhung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naura Chounlamountri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-017-1552-9⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (1), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-017-2634-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049676v1</w:t>
+                <w:t xml:space="preserve">hal-04383114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of CRMP5 controls neurite outgrowth through Sox5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Watrin</w:t>
+                <w:t xml:space="preserve">Statistical method to compare massive parallel sequencing pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Elsensohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Campan-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-017-2634-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-017-1552-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383114v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong incidence of pseudomonas aeruginosa on bacterial rrs and ITS genetic structures of cystic fibrosis sputa</w:t>
               </w:r>
@@ -7066,77 +7066,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familial vs. sporadic sarcoidosis: BTNL2 polymorphisms, clinical presentations, and outcomes in a French cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Calender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Israël-Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7181,429 +7181,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two next-generation sequencing kits for diagnosis of epileptic disorders with a user-friendly tool for displaying gene coverage, DeCovA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CSF IgA NMDAR antibodies are potential biomarkers for teratomas in anti-NMDAR encephalitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boutry-Kryza</w:t>
+                <w:t xml:space="preserve">V. Desestret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Campan-Fournier</w:t>
+                <w:t xml:space="preserve">A. Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Viaccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied &amp; Translational Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atg.2015.10.001⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (6), pp.e166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000000166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044950v1</w:t>
+                <w:t xml:space="preserve">hal-02044951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original phylogenetic approach identified mitochondrial haplogroup T1a1 as inversely associated with breast cancer risk in BRCA2 mutation carriers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Mcguffog</w:t>
+                <w:t xml:space="preserve">Comparison of two next-generation sequencing kits for diagnosis of epileptic disorders with a user-friendly tool for displaying gene coverage, DeCovA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Healey</w:t>
+                <w:t xml:space="preserve">N. Boutry-Kryza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Campan-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13058-015-0567-2⟩</w:t>
+              <w:t xml:space="preserve">Applied &amp; Translational Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atg.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071165v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSF IgA NMDAR antibodies are potential biomarkers for teratomas in anti-NMDAR encephalitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An original phylogenetic approach identified mitochondrial haplogroup T1a1 as inversely associated with breast cancer risk in BRCA2 mutation carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chefdeville</w:t>
+                <w:t xml:space="preserve">S. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Viaccoz</w:t>
+                <w:t xml:space="preserve">V. Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bost</w:t>
+                <w:t xml:space="preserve">L. Mcguffog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ducray</w:t>
+                <w:t xml:space="preserve">S. Healey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (6), pp.e166. </w:t>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000000166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13058-015-0567-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044951v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The alpha-globin genotype does not inﬂuence sickle cell disease severity in a retrospective cross-validation study of the pediatric severity score</w:t>
               </w:r>
@@ -7615,51 +7615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pondarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7895,51 +7895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantiéni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bertholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7975,277 +7975,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XmnI Gγ polymorphism inﬂuences hemoglobin F synthesis contrary to BCL11A and HBS1L-MYB SNPs in a cohort of 57β-thalassemia intermedia patients</w:t>
+                <w:t xml:space="preserve">A genetic schizophrenia-susceptibility region located between the ANKK1 and DRD2 genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Nguyen T.K.</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">C. Dubertret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moulsma</w:t>
+                <w:t xml:space="preserve">N. Ramoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bonello-Palot</w:t>
+                <w:t xml:space="preserve">P-M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C. Deybach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45, pp.124-127</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.492-499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698087v1</w:t>
+                <w:t xml:space="preserve">hal-00698440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic schizophrenia-susceptibility region located between the ANKK1 and DRD2 genes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The XmnI Gγ polymorphism inﬂuences hemoglobin F synthesis contrary to BCL11A and HBS1L-MYB SNPs in a cohort of 57β-thalassemia intermedia patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nguyen T.K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-M. Martin</w:t>
+                <w:t xml:space="preserve">M. Moulsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-C. Deybach</w:t>
+                <w:t xml:space="preserve">Nathalie Bonello-Palot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 34, pp.492-499</w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45, pp.124-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698440v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Phylogeny-Based Tests to Detect Association between Quantitative Traits and Haplotypes</w:t>
               </w:r>
@@ -8367,152 +8367,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Mining, Neural Nets, Trees \textemdash Problems 2 and 3 of Genetic Analysis Workshop 15</w:t>
+                <w:t xml:space="preserve">Data Mining Neural Nets Trees -- Problems 2 and 3 of Genetic Analysis Workshop 15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Destefano</w:t>
+                <w:t xml:space="preserve">A.L. Destefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Bardel</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 31, pp.S51--S60</w:t>
+              <w:t xml:space="preserve">, 2007, 31, pp.S51-S60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887878v1</w:t>
+                <w:t xml:space="preserve">hal-00698356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of multiple imputation to test for association in the presence of missing data.</w:t>
               </w:r>
@@ -8587,247 +8587,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00143688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with missing phase and missing data in phylogeny-based analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Mining, Neural Nets, Trees \textemdash Problems 2 and 3 of Genetic Analysis Workshop 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Destefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 Suppl 1 (1), pp.S22</w:t>
+              <w:t xml:space="preserve">Genetic Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.S51--S60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00284150v1</w:t>
+                <w:t xml:space="preserve">hal-01887878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Mining Neural Nets Trees -- Problems 2 and 3 of Genetic Analysis Workshop 15</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dealing with missing phase and missing data in phylogeny-based analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Génin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 31, pp.S51-S60</w:t>
+              <w:t xml:space="preserve">BMC Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 Suppl 1 (1), pp.S22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698356v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00284150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of haplotype phylogeny to detect disease susceptibility loci.</w:t>
               </w:r>
@@ -8975,90 +8975,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the best solution to manage failures of chromosomal structural variations detection by short-read strategy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïla El-Khattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9234,103 +9234,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome de Klinefelter, rôle du chromosome Y dans l’espérance de vie humaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Teoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gueyffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès de la Société Française d'Endocrinologie (SFE Marseille 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Marseille, France. pp.194, </w:t>
@@ -9368,77 +9368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic landscape of familial predisposition to sarcoidosis identified by whole exome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Calender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine Rollat Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9662,51 +9662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vigneron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rousset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guitton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13970" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361347v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Molitor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Labidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cariou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di Filippo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schluth-Bolard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Khattabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat Farnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cenni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vanhoye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2022.12.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04550974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Storme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bardel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukhris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duport" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382909v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iwaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1148147" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barthelemy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lescuyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geiguer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051574" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pebrel-Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egloff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14291" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Di Pilla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Duport" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13121655" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Jourdy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fretigny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Diguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14402" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Januel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanavat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Nony" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dna.2020.6305" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382990v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hayette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000522" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013621v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Selmi-Ruby" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;n-S&#225;ez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abdallah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP6826" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152577v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Decourt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moindrot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Nony" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2020.10.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383035v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Simon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guyot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vilchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12596" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Marmontel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat&#8208;farnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Wozny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Charri&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13832" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wierinckx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudeline Alix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01067-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985098v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01533-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383017v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073478v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383042v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Uguen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.1114" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03104655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Rice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulliman Ommar Omarjee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rouchon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Smith" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(19)30142-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sabatier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Destras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Regue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Qu&#233;rom&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101539" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050384v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12959-019-0195-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152441v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Blanc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.13293" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383056v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23944" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04117643v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Calender" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Lim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weichhart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Buisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Besnard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00430-2019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Vanhalle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114712" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863519v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2018-105778" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383067v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383050v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-019-0395-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339267v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassinari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baert&#8208;desurmont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23845" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383088v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forestier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dusserre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wozny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24950" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625758v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#233;ne Honorat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tod" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.023" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383093v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guillermin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Chabane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041251" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152521v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Michel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22534" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847509v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Charriere" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13250" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383104v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzaq Bentaher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-018-0338-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398982v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Moutal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Vu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naura Chounlamountri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Watrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2634-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01728520v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383109v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad&#8208;h&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383098v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marmontel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charri&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049676v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Elsensohn" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leblay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dimassi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campan-Fournier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labalme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1552-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383114v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606726v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pages-Monteiro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Alliot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04513375v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Battistella" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Scelo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Renoud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41525-017-0008-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595465v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pacheco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Isra&#235;l-Biet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lebecque" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-016-0546-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044950v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry-Kryza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Campan-Fournier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atg.2015.10.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02071165v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blein" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Danjean" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mcguffog" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Healey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0567-2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044951v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desestret" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chefdeville" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viaccoz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bost" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducray" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000166" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697964v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pondarr&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francina" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646927v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Padois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cantieni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bertholle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.06.014" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KWQGRJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698108v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Padois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canti&#233;ni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertholle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698087v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen T.K." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulsma" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonello-Palot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698440v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubertret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramoz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-M. Martin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Deybach" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800411v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darlu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.20425" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FF88B0262DCF91EF721DD6F0FBF579E94511EAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887878v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziegler" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Destefano" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K&#246;nig" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brinza" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143688v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284150v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698356v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Destefano" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090521v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-24" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352532v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El-Khattabi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131441v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannuzzi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rollat-Farnier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diguet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00740-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060317v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.150" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157728v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#232;ve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cenni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vigneron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guitton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Molitor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Labidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cariou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di Filippo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf070" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schluth-Bolard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Khattabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat Farnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110838" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iwaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1148147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vanhoye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2022.12.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04550974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Storme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bardel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukhris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duport" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barthelemy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lescuyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geiguer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051574" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pebrel-Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egloff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14291" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Di Pilla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Duport" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13121655" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Jourdy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fretigny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Diguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14402" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Januel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanavat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Nony" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dna.2020.6305" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382990v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hayette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000522" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03104655v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01533-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sabatier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Destras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Regue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Qu&#233;rom&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101539" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Rice" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulliman Ommar Omarjee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rouchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Smith" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(19)30142-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Uguen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.1114" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wierinckx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudeline Alix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01067-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Decourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moindrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Nony" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2020.10.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Selmi-Ruby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;n-S&#225;ez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abdallah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP6826" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Marmontel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat&#8208;farnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Wozny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Charri&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13832" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383035v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Simon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guyot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Garcia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vilchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12596" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383017v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-019-0395-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassinari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baert&#8208;desurmont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23845" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383056v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23944" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04117643v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Calender" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Lim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weichhart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Buisson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Besnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00430-2019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12959-019-0195-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152441v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.13293" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383061v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Vanhalle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114712" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863519v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2018-105778" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383067v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383098v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marmontel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charri&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13250" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383109v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad&#8208;h&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Michel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22534" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847509v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Charriere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625758v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forestier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dusserre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wozny" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24950" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383088v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383093v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guillermin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Chabane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041251" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383081v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#233;ne Honorat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tod" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152521v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383104v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzaq Bentaher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-018-0338-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01728520v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398982v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Moutal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Vu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naura Chounlamountri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Watrin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2634-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383114v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049676v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Elsensohn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leblay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dimassi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campan-Fournier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labalme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1552-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606726v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pages-Monteiro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Alliot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04513375v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Battistella" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Scelo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Renoud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41525-017-0008-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595465v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pacheco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Isra&#235;l-Biet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lebecque" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-016-0546-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044951v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desestret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chefdeville" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viaccoz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bost" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducray" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000166" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044950v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry-Kryza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Campan-Fournier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atg.2015.10.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02071165v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blein" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Danjean" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mcguffog" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Healey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0567-2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697964v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pondarr&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francina" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646927v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Padois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cantieni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bertholle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.06.014" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KWQGRJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698108v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Padois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canti&#233;ni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertholle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698440v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubertret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramoz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-M. Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Deybach" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698087v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen T.K." TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulsma" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonello-Palot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800411v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darlu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.20425" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FF88B0262DCF91EF721DD6F0FBF579E94511EAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698356v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziegler" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Destefano" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K&#246;nig" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brinza" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143688v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887878v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Destefano" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284150v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090521v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-24" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352532v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El-Khattabi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131441v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannuzzi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rollat-Farnier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diguet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00740-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060317v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.150" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157728v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#232;ve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>