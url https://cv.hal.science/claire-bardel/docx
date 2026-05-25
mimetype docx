--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClinFly: an all-in-one method to translate, de-identify, and summarize medical reports in HPO format</w:t>
+                <w:t xml:space="preserve">KILDA: identifying KIV-2 repeats from kmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Gauthier</w:t>
+                <w:t xml:space="preserve">Corentin Molitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Willems</w:t>
+                <w:t xml:space="preserve">Timothy Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+                <w:t xml:space="preserve">Antoine Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cenni</w:t>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Meyer</w:t>
+                <w:t xml:space="preserve">Mathilde Di Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 7 (4), </w:t>
+              <w:t xml:space="preserve">, 2025, 7 (2), pp.lqaf070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355901v1</w:t>
+                <w:t xml:space="preserve">hal-05361347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological effects of osimertinib on a chicken chorioallantoic membrane xenograft model with the EGFR exon‐19‐deleted advanced NSCLC mutation</w:t>
               </w:r>
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KILDA: identifying KIV-2 repeats from kmers</w:t>
+                <w:t xml:space="preserve">Resolving structural variations missed by short-read sequencing uncovers their pathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Molitor</w:t>
+                <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Labidi</w:t>
+                <w:t xml:space="preserve">Laïla El Khattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rimbert</w:t>
+                <w:t xml:space="preserve">Pierre Antoine Rollat Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Di Filippo</w:t>
+                <w:t xml:space="preserve">Marion Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (2), pp.lqaf070. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2025-110838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361347v1</w:t>
+                <w:t xml:space="preserve">hal-05246796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving structural variations missed by short-read sequencing uncovers their pathogenicity</w:t>
+                <w:t xml:space="preserve">ClinFly: an all-in-one method to translate, de-identify, and summarize medical reports in HPO format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
+                <w:t xml:space="preserve">Lucas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïla El Khattabi</w:t>
+                <w:t xml:space="preserve">Marjolaine Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine Rollat Farnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+                <w:t xml:space="preserve">Camille Cenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Beaumont</w:t>
+                <w:t xml:space="preserve">Pierre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmg-2025-110838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246796v1</w:t>
+                <w:t xml:space="preserve">hal-05355901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance comparisons between clustering models for reconstructing NGS results from technical replicates</w:t>
               </w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vanhoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Egloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 103 (4), pp.401-412. </w:t>
@@ -1695,295 +1695,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete characterisation of two new large Xq28 duplications involving F8 using whole genome sequencing in patients without haemophilia A</w:t>
+                <w:t xml:space="preserve">Whole Sequencing of Most Prevalent Dilated Cardiomyopathy-Causing Genes as a Molecular Strategy to Improve Molecular Diagnosis Efficiency?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Jourdy</w:t>
+                <w:t xml:space="preserve">Louis Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanavat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Diguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐antoine Rollat-Farnier</w:t>
+                <w:t xml:space="preserve">Severine Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haemophilia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hae.14402⟩</w:t>
+              <w:t xml:space="preserve">DNA and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (3), pp.491-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/dna.2020.6305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382986v1</w:t>
+                <w:t xml:space="preserve">hal-04382997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Sequencing of Most Prevalent Dilated Cardiomyopathy-Causing Genes as a Molecular Strategy to Improve Molecular Diagnosis Efficiency?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete characterisation of two new large Xq28 duplications involving F8 using whole genome sequencing in patients without haemophilia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Jourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Januel</w:t>
+                <w:t xml:space="preserve">Mathilde Fretigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chanavat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Bardel</w:t>
+                <w:t xml:space="preserve">Flavie Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Nony</w:t>
+                <w:t xml:space="preserve">Pierre‐antoine Rollat-Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (3), pp.491-498. </w:t>
+              <w:t xml:space="preserve">Haemophilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1), pp.117-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/dna.2020.6305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hae.14402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382997v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of Targeted RNA Sequencing for the Analysis of Fusion Transcripts, Gene Mutation, and Expression in Hematological Malignancies</w:t>
               </w:r>
@@ -2097,6861 +2097,6191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence variations of ACVRL1 play a critical role in hepatic vascular malformations in hereditary hemorrhagic telangiectasia</w:t>
+                <w:t xml:space="preserve">Chromosomal instability in the prediction of pituitary neuroendocrine tumors prognosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Giraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Bardel</w:t>
+                <w:t xml:space="preserve">Hélène Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
+                <w:t xml:space="preserve">Mad-Hélénie Elsensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Carette</w:t>
+                <w:t xml:space="preserve">Anne Wierinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
+                <w:t xml:space="preserve">Eudeline Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-020-01533-2⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-020-01067-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104655v1</w:t>
+                <w:t xml:space="preserve">hal-04383012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Nucleic Acid Extraction Methods for a Viral Metagenomics Analysis of Respiratory Viruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of interleukin‐6 on drug transporters and permeability in the hCMEC/D3 blood–brain barrier model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Bal</w:t>
+                <w:t xml:space="preserve">Florian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Destras</w:t>
+                <w:t xml:space="preserve">Laetitia Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Regue</w:t>
+                <w:t xml:space="preserve">Jessica Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Quéromès</w:t>
+                <w:t xml:space="preserve">Gaelle Vilchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (10), pp.1539. </w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (2), pp.397-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8101539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383021v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of rare and predicted pathogenic gene variants to childhood-onset lupus: a large, genetic panel analysis of British and French cohorts</w:t>
+                <w:t xml:space="preserve">Development of a new expanded next‐generation sequencing panel for genetic diseases involved in dyslipidemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Belot</w:t>
+                <w:t xml:space="preserve">Oriane Marmontel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gillian Rice</w:t>
+                <w:t xml:space="preserve">Pierre Antoine Rollat‐farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulliman Ommar Omarjee</w:t>
+                <w:t xml:space="preserve">Anne‐sophie Wozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rouchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eve Smith</w:t>
+                <w:t xml:space="preserve">Sybil Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vanhoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(19)30142-0⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (6), pp.589-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867795v1</w:t>
+                <w:t xml:space="preserve">hal-03153055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequencing in cytogenetics: Comparison of short‐read and linked‐read approaches for germline structural variant detection and characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo characterisation of the toxicological properties of DPhP, one of the main degradation products of aryl phosphate esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Selmi-Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Uguen</w:t>
+                <w:t xml:space="preserve">Jesús Marín-Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jubin</w:t>
+                <w:t xml:space="preserve">Aurélie Fildier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Duffourd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Bardel</w:t>
+                <w:t xml:space="preserve">Audrey Buleté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Malan</w:t>
+                <w:t xml:space="preserve">Myriam Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (3), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (12), pp.127006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mgg3.1114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/EHP6826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383042v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal instability in the prediction of pituitary neuroendocrine tumors prognosis</w:t>
+                <w:t xml:space="preserve">PCSK9 post-transcriptional regulation: Role of a 3′UTR microRNA-binding site variant in linkage disequilibrium with c.1420G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lasolle</w:t>
+                <w:t xml:space="preserve">Charlotte Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mad-Hélénie Elsensohn</w:t>
+                <w:t xml:space="preserve">Alexandre Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Wierinckx</w:t>
+                <w:t xml:space="preserve">Marine Moindrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eudeline Alix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Bonnefille</w:t>
+                <w:t xml:space="preserve">Séverine Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-020-01067-5⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 314, pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2020.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383012v1</w:t>
+                <w:t xml:space="preserve">hal-03152577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCSK9 post-transcriptional regulation: Role of a 3′UTR microRNA-binding site variant in linkage disequilibrium with c.1420G</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequence variations of ACVRL1 play a critical role in hepatic vascular malformations in hereditary hemorrhagic telangiectasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Decourt</w:t>
+                <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Janin</w:t>
+                <w:t xml:space="preserve">Marie-France Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Moindrot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Nony</w:t>
+                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2020.10.010⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-020-01533-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152577v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo characterisation of the toxicological properties of DPhP, one of the main degradation products of aryl phosphate esters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Nucleic Acid Extraction Methods for a Viral Metagenomics Analysis of Respiratory Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Selmi-Ruby</w:t>
+                <w:t xml:space="preserve">Antonin Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Marín-Sáez</w:t>
+                <w:t xml:space="preserve">Grégory Destras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fildier</w:t>
+                <w:t xml:space="preserve">Hadrien Regue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Buleté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Abdallah</w:t>
+                <w:t xml:space="preserve">Grégory Quéromès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP6826⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (10), pp.1539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8101539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013621v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new expanded next‐generation sequencing panel for genetic diseases involved in dyslipidemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of rare and predicted pathogenic gene variants to childhood-onset lupus: a large, genetic panel analysis of British and French cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Marmontel</w:t>
+                <w:t xml:space="preserve">Gillian Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine Rollat‐farnier</w:t>
+                <w:t xml:space="preserve">Sulliman Ommar Omarjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐sophie Wozny</w:t>
+                <w:t xml:space="preserve">Quentin Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sybil Charrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Vanhoye</w:t>
+                <w:t xml:space="preserve">Eve Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 98 (6), pp.589-594. </w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.e99-e109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.13832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(19)30142-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153055v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of interleukin‐6 on drug transporters and permeability in the hCMEC/D3 blood–brain barrier model</w:t>
+                <w:t xml:space="preserve">Genome sequencing in cytogenetics: Comparison of short‐read and linked‐read approaches for germline structural variant detection and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Simon</w:t>
+                <w:t xml:space="preserve">Kévin Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Guyot</w:t>
+                <w:t xml:space="preserve">Claire Jubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Garcia</w:t>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Vilchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Bardel</w:t>
+                <w:t xml:space="preserve">Valérie Malan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (2), pp.397-409. </w:t>
+              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fcp.12596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mgg3.1114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383035v1</w:t>
+                <w:t xml:space="preserve">hal-04383042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence variations of ACVRL1 play a critical role in hepatic vascular malformations in hereditary hemorrhagic telangiectasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (1), pp.254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13023-020-01533-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985098v1</w:t>
+                <w:t xml:space="preserve">hal-03104655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new expanded next‐generation sequencing panel for genetic diseases involved in dyslipidemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oriane Marmontel</w:t>
+                <w:t xml:space="preserve">Structure-activity relationship study: Mechanism of cyto-genotoxicity of Nitropyrazole-derived high energy density materials family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine Rollat-Farnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Vanhoye</w:t>
+                <w:t xml:space="preserve">Floriane Vanhalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Vilchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13832⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 381, pp.114712 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2019.114712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383017v1</w:t>
+                <w:t xml:space="preserve">hal-03487645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence variations of ACVRL1 play a critical role in hepatic vascular malformations in hereditary hemorrhagic telangiectasia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
+                <w:t xml:space="preserve">Structure-activity relationship study: Mechanism of cyto-genotoxicity of Nitropyrazole-derived high energy density materials family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Vanhalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Vilchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-020-01533-2⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 381, pp.114712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2019.114712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073478v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Interleukin-6 on Drug-Metabolizing Enzymes and Transporters in Intestinal Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Vilchez</w:t>
+                <w:t xml:space="preserve">Whole MYBPC3 NGS sequencing as a molecular strategy to improve the efficiency of molecular diagnosis of patients with hypertrophic cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanavat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐antoine Rollat-Farnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1208/s12248-019-0395-x⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (2), pp.465-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383050v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of mobile retrocopies during genetic testing: Consequences for routine diagnosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exome sequencing and pathogenicity-network analysis of five French families implicate mTOR signalling and autophagy in familial sarcoidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Quenez</w:t>
+                <w:t xml:space="preserve">Alain Calender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Baert‐desurmont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Bardel</w:t>
+                <w:t xml:space="preserve">Clarice Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Weichhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.23845⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (2), pp.1900430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00430-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339267v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole MYBPC3 NGS sequencing as a molecular strategy to improve the efficiency of molecular diagnosis of patients with hypertrophic cardiomyopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">International longitudinal registry of patients with atrial fibrillation and treated with rivaroxaban: RIVaroxaban Evaluation in Real life setting (RIVER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Janin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Nguyen</w:t>
+                <w:t xml:space="preserve">Marie-France Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.23944⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12959-019-0195-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383056v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exome sequencing and pathogenicity-network analysis of five French families implicate mTOR signalling and autophagy in familial sarcoidosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of crossover and parallel‐group designs for the identification of a binary predictive biomarker of the treatment effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Weichhart</w:t>
+                <w:t xml:space="preserve">Guillaume Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Buisson</w:t>
+                <w:t xml:space="preserve">Corentin Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Besnard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54 (2), pp.1900430. </w:t>
+              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (1), pp.59-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.00430-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcpt.13293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117643v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International longitudinal registry of patients with atrial fibrillation and treated with rivaroxaban: RIVaroxaban Evaluation in Real life setting (RIVER)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Giraud</w:t>
+                <w:t xml:space="preserve">Whole genome paired-end sequencing elucidates functional and phenotypic consequences of balanced chromosomal rearrangement in patients with developmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (1), pp.7. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (8), pp.526-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12959-019-0195-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2018-105778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050384v1</w:t>
+                <w:t xml:space="preserve">hal-03863519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of crossover and parallel‐group designs for the identification of a binary predictive biomarker of the treatment effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gueyffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 126 (1), pp.59-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bcpt.13293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152441v1</w:t>
+                <w:t xml:space="preserve">hal-04383067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-activity relationship study: Mechanism of cyto-genotoxicity of Nitropyrazole-derived high energy density materials family</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Impact of Interleukin-6 on Drug-Metabolizing Enzymes and Transporters in Intestinal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Vilchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2019.114712⟩</w:t>
+              <w:t xml:space="preserve">AAPS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1208/s12248-019-0395-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383061v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-activity relationship study: Mechanism of cyto-genotoxicity of Nitropyrazole-derived high energy density materials family</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessica Garcia</w:t>
+                <w:t xml:space="preserve">Identification of mobile retrocopies during genetic testing: Consequences for routine diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cassinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Vanhalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Vilchez</w:t>
+                <w:t xml:space="preserve">Olivier Quenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baert‐desurmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2019.114712⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (11), pp.1993-2000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487645v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome paired-end sequencing elucidates functional and phenotypic consequences of balanced chromosomal rearrangement in patients with developmental disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Bardel</w:t>
+                <w:t xml:space="preserve">Single, short in-del, and copy number variations detection in monogenic dyslipidemia using a next-generation sequencing strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Marmontel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybil Charriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2018-105778⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (1), pp.132-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863519v1</w:t>
+                <w:t xml:space="preserve">hal-01847509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of crossover and parallel‐group designs for the identification of a binary predictive biomarker of the treatment effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Blanc</w:t>
+                <w:t xml:space="preserve">What Does This Mutation Mean? The Tools and Pitfalls of Variant Interpretation in Lymphoid Malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcpt.13293⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (4), pp.1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19041251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383067v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single, short in‐del, and copy number variations detection in monogenic dyslipidemia using a next‐generation sequencing strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Dumont</w:t>
+                <w:t xml:space="preserve">Toxicokinetics and tolerance of a high energy material 3,4,5-trinitropyrazole (TNP) in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myléne Honorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13250⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 355, pp.103-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2018.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383098v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralization errors in comparative genomic hybridization array analysis of pituitary tumor samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eudeline Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mad-Hélénie Elsensohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
+              <w:t xml:space="preserve">Genes, Chromosomes and Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (6), pp.320-328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/gcc.22534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383109v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single, short in-del, and copy number variations detection in monogenic dyslipidemia using a next-generation sequencing strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Dumont</w:t>
+                <w:t xml:space="preserve">Cross-platform comparison for the detection of RAS mutations in cfDNA (ddPCR Biorad detection assay, BEAMing assay, and NGS strategy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geiguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13250⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (30), pp.21122-21131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.24950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847509v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-platform comparison for the detection of RAS mutations in cfDNA (ddPCR Biorad detection assay, BEAMing assay, and NGS strategy)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Geiguer</w:t>
+                <w:t xml:space="preserve">Transcriptional regulation of CRMP5 controls neurite outgrowth through Sox5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Moutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Nhung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naura Chounlamountri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.24950⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-017-2634-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625758v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-platform comparison for the detection of RAS mutations in cfDNA (ddPCR Biorad detection assay, BEAMing assay, and NGS strategy)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Geiguer</w:t>
+                <w:t xml:space="preserve">Whole exome sequencing in three families segregating a pediatric case of sarcoidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Calender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine Rollat Farnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazzaq Bentaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.24950⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12920-018-0338-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383088v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01728520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Does This Mutation Mean? The Tools and Pitfalls of Variant Interpretation in Lymphoid Malignancies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Bardel</w:t>
+                <w:t xml:space="preserve">Centralization errors in comparative genomic hybridization array analysis of pituitary tumor samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lasolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eudeline Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mad‐hélénie Elsensohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19041251⟩</w:t>
+              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (6), pp.320-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gcc.22534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383093v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicokinetics and tolerance of a high energy material 3,4,5-trinitropyrazole (TNP) in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Guyot</w:t>
+                <w:t xml:space="preserve">Transcriptional regulation of CRMP5 controls neurite outgrowth through Sox5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Moutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Nhung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myléne Honorat</w:t>
+                <w:t xml:space="preserve">Naura Chounlamountri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Jacob</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Tod</w:t>
+                <w:t xml:space="preserve">Chantal Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2018.06.023⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (1), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-017-2634-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383081v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralization errors in comparative genomic hybridization array analysis of pituitary tumor samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessica Michel</w:t>
+                <w:t xml:space="preserve">Statistical method to compare massive parallel sequencing pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Elsensohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Campan-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Chromosomes and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gcc.22534⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-017-1552-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152521v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole exome sequencing in three families segregating a pediatric case of sarcoidosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrazzaq Bentaher</w:t>
+                <w:t xml:space="preserve">Strong incidence of pseudomonas aeruginosa on bacterial rrs and ITS genetic structures of cystic fibrosis sputa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pages-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Commun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12920-018-0338-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0173022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383104v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole exome sequencing in three families segregating a pediatric case of sarcoidosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrazzaq Bentaher</w:t>
+                <w:t xml:space="preserve">A GWAS in uveal melanoma identifies risk polymorphisms in the CLPTM1L locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Battistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Scelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12920-018-0338-x⟩</w:t>
+              <w:t xml:space="preserve">npj Genomic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41525-017-0008-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01728520v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04513375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of CRMP5 controls neurite outgrowth through Sox5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Watrin</w:t>
+                <w:t xml:space="preserve">Familial vs. sporadic sarcoidosis: BTNL2 polymorphisms, clinical presentations, and outcomes in a French cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Calender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Israël-Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-017-2634-6⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-016-0546-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03398982v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of CRMP5 controls neurite outgrowth through Sox5</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of two next-generation sequencing kits for diagnosis of epileptic disorders with a user-friendly tool for displaying gene coverage, DeCovA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Nhung Vu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naura Chounlamountri</w:t>
+                <w:t xml:space="preserve">S. Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Watrin</w:t>
+                <w:t xml:space="preserve">A. Labalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boutry-Kryza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Campan-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-017-2634-6⟩</w:t>
+              <w:t xml:space="preserve">Applied &amp; Translational Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atg.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383114v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical method to compare massive parallel sequencing pipelines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Labalme</w:t>
+                <w:t xml:space="preserve">An original phylogenetic approach identified mitochondrial haplogroup T1a1 as inversely associated with breast cancer risk in BRCA2 mutation carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Danjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mcguffog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Healey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-017-1552-9⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13058-015-0567-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049676v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong incidence of pseudomonas aeruginosa on bacterial rrs and ITS genetic structures of cystic fibrosis sputa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Bardel</w:t>
+                <w:t xml:space="preserve">CSF IgA NMDAR antibodies are potential biomarkers for teratomas in anti-NMDAR encephalitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desestret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Viaccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0173022⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (6), pp.e166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000000166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606726v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GWAS in uveal melanoma identifies risk polymorphisms in the CLPTM1L locus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The alpha-globin genotype does not inﬂuence sickle cell disease severity in a retrospective cross-validation study of the pediatric severity score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pondarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Francina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Genomic Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88, pp.61-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04513375v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familial vs. sporadic sarcoidosis: BTNL2 polymorphisms, clinical presentations, and outcomes in a French cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Lebecque</w:t>
+                <w:t xml:space="preserve">Solid lipid nanoparticles suspension versus commercial solutions for dermal delivery of minoxidil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cantieni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bertholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-016-0546-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 416 (1), pp.300 - 304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595465v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSF IgA NMDAR antibodies are potential biomarkers for teratomas in anti-NMDAR encephalitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Ducray</w:t>
+                <w:t xml:space="preserve">Solid lipid nanoparticles suspension versus commercial solutions for dermal delivery of minoxidil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cantiéni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bertholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 416, pp.300-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044951v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two next-generation sequencing kits for diagnosis of epileptic disorders with a user-friendly tool for displaying gene coverage, DeCovA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Campan-Fournier</w:t>
+                <w:t xml:space="preserve">The XmnI Gγ polymorphism inﬂuences hemoglobin F synthesis contrary to BCL11A and HBS1L-MYB SNPs in a cohort of 57β-thalassemia intermedia patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nguyen T.K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moulsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonello-Palot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied &amp; Translational Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45, pp.124-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044950v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original phylogenetic approach identified mitochondrial haplogroup T1a1 as inversely associated with breast cancer risk in BRCA2 mutation carriers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Healey</w:t>
+                <w:t xml:space="preserve">A genetic schizophrenia-susceptibility region located between the ANKK1 and DRD2 genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubertret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ramoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C. Deybach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.492-499</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071165v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The alpha-globin genotype does not inﬂuence sickle cell disease severity in a retrospective cross-validation study of the pediatric severity score</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Martin</w:t>
+                <w:t xml:space="preserve">On the Use of Phylogeny-Based Tests to Detect Association between Quantitative Traits and Haplotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Darlu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Haematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (8), pp.729-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gepi.20425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697964v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid lipid nanoparticles suspension versus commercial solutions for dermal delivery of minoxidil</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dealing with missing phase and missing data in phylogeny-based analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Génin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 Suppl 1 (1), pp.S22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646927v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00284150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid lipid nanoparticles suspension versus commercial solutions for dermal delivery of minoxidil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency of multiple imputation to test for association in the presence of missing data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 416, pp.300-304</w:t>
+              <w:t xml:space="preserve">BMC Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 Suppl 1 (Suppl 1), pp.S24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698108v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00143688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic schizophrenia-susceptibility region located between the ANKK1 and DRD2 genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J-C. Deybach</w:t>
+                <w:t xml:space="preserve">Data Mining, Neural Nets, Trees \textemdash Problems 2 and 3 of Genetic Analysis Workshop 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Destefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 34, pp.492-499</w:t>
+              <w:t xml:space="preserve">Genetic Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.S51--S60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698440v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XmnI Gγ polymorphism inﬂuences hemoglobin F synthesis contrary to BCL11A and HBS1L-MYB SNPs in a cohort of 57β-thalassemia intermedia patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Joly</w:t>
+                <w:t xml:space="preserve">Data Mining Neural Nets Trees -- Problems 2 and 3 of Genetic Analysis Workshop 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Destefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonello-Palot</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45, pp.124-127</w:t>
+              <w:t xml:space="preserve">Genetic Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.S51-S60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698087v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Phylogeny-Based Tests to Detect Association between Quantitative Traits and Haplotypes</w:t>
+                <w:t xml:space="preserve">On the use of haplotype phylogeny to detect disease susceptibility loci.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Darlu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...572 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6, pp.24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2156-6-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00090521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8961,561 +8291,561 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the best solution to manage failures of chromosomal structural variations detection by short-read strategy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schluth-Bolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïla El-Khattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th European Society of Human Genetics (ESHG) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vienne, Austria. pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04352532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The enrichment of breakpoints in late-replicating chromatin provides novel insights into chromoanagenesis mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Porcu</w:t>
+                <w:t xml:space="preserve">Syndrome de Klinefelter, rôle du chromosome Y dans l’espérance de vie humaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Teoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd European Society of Human Genetics (ESHG) Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-020-00740-6⟩</w:t>
+              <w:t xml:space="preserve">36ème Congrès de la Société Française d'Endocrinologie (SFE Marseille 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Marseille, France. pp.194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2020.07.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131441v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndrome de Klinefelter, rôle du chromosome Y dans l’espérance de vie humaine ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Gueyffier</w:t>
+                <w:t xml:space="preserve">The enrichment of breakpoints in late-replicating chromatin provides novel insights into chromoanagenesis mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rollat-Farnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Porcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de la Société Française d'Endocrinologie (SFE Marseille 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2020.07.150⟩</w:t>
+              <w:t xml:space="preserve">53rd European Society of Human Genetics (ESHG) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Vienna, Austria. pp.5-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-020-00740-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060317v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic landscape of familial predisposition to sarcoidosis identified by whole exome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Calender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine Rollat Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society (ERS) Congress,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04157728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId334"/>
+      <w:footerReference w:type="default" r:id="rId326"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9662,51 +8992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cenni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vigneron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guitton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Molitor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Labidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cariou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di Filippo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf070" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schluth-Bolard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Khattabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat Farnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110838" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iwaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1148147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vanhoye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2022.12.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04550974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Storme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bardel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukhris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duport" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barthelemy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lescuyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geiguer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051574" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pebrel-Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egloff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14291" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Di Pilla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Duport" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13121655" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Jourdy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fretigny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Diguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14402" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Januel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanavat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Nony" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dna.2020.6305" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382990v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hayette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000522" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03104655v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01533-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sabatier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Destras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Regue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Qu&#233;rom&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101539" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Rice" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulliman Ommar Omarjee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rouchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Smith" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(19)30142-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Uguen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.1114" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wierinckx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudeline Alix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01067-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Decourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moindrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Nony" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2020.10.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Selmi-Ruby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;n-S&#225;ez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abdallah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP6826" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Marmontel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat&#8208;farnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Wozny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Charri&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13832" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383035v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Simon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guyot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Garcia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vilchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12596" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383017v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-019-0395-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassinari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baert&#8208;desurmont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23845" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383056v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23944" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04117643v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Calender" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Lim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weichhart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Buisson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Besnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00430-2019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12959-019-0195-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152441v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.13293" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383061v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Vanhalle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114712" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863519v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2018-105778" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383067v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383098v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marmontel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charri&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13250" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383109v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad&#8208;h&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Michel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22534" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847509v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Charriere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625758v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forestier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dusserre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wozny" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24950" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383088v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383093v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guillermin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Chabane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041251" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383081v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#233;ne Honorat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tod" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152521v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383104v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzaq Bentaher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-018-0338-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01728520v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398982v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Moutal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Vu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naura Chounlamountri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Watrin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2634-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383114v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049676v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Elsensohn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leblay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dimassi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campan-Fournier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labalme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1552-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606726v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pages-Monteiro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Alliot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04513375v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Battistella" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Scelo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Renoud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41525-017-0008-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595465v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pacheco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Isra&#235;l-Biet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lebecque" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-016-0546-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044951v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desestret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chefdeville" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viaccoz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bost" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducray" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000166" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044950v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry-Kryza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Campan-Fournier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atg.2015.10.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02071165v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blein" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Danjean" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mcguffog" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Healey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0567-2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697964v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pondarr&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francina" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646927v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Padois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cantieni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bertholle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.06.014" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KWQGRJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698108v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Padois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canti&#233;ni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertholle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698440v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubertret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramoz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-M. Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Deybach" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698087v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen T.K." TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulsma" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonello-Palot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800411v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darlu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.20425" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FF88B0262DCF91EF721DD6F0FBF579E94511EAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698356v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziegler" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Destefano" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K&#246;nig" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brinza" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143688v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887878v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Destefano" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284150v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090521v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-24" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352532v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El-Khattabi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131441v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannuzzi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rollat-Farnier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diguet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00740-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060317v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.150" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157728v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#232;ve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Molitor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Labidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cariou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di Filippo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vigneron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guitton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schluth-Bolard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Khattabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat Farnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cenni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iwaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1148147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vanhoye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2022.12.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04550974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Storme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bardel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukhris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duport" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barthelemy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lescuyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geiguer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051574" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pebrel-Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egloff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14291" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Di Pilla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Duport" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13121655" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Januel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanavat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Nony" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dna.2020.6305" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Jourdy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fretigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Diguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14402" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382990v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hayette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000522" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383012v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wierinckx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudeline Alix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01067-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Simon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guyot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vilchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12596" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153055v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Marmontel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Rollat&#8208;farnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Wozny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Charri&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13832" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Selmi-Ruby" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;n-S&#225;ez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abdallah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP6826" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Decourt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moindrot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Nony" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2020.10.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01533-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383021v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sabatier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Destras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Regue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Qu&#233;rom&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101539" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867795v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Rice" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulliman Ommar Omarjee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rouchon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Smith" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(19)30142-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383042v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Uguen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.1114" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03104655v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487645v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Vanhalle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114712" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383061v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23944" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04117643v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Calender" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Lim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weichhart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Buisson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Besnard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00430-2019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050384v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12959-019-0195-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Blanc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.13293" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863519v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2018-105778" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383067v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383050v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-019-0395-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339267v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassinari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baert&#8208;desurmont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23845" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847509v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Charriere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13250" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383093v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guillermin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Chabane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041251" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383081v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#233;ne Honorat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tod" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.023" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152521v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Michel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22534" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383088v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forestier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dusserre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wozny" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24950" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398982v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Moutal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Vu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naura Chounlamountri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Watrin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2634-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01728520v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzaq Bentaher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-018-0338-x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383109v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad&#8208;h&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049676v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Elsensohn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leblay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dimassi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campan-Fournier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labalme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1552-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606726v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pages-Monteiro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Alliot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04513375v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Battistella" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Scelo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Renoud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41525-017-0008-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595465v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pacheco" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Isra&#235;l-Biet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lebecque" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-016-0546-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044950v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry-Kryza" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Campan-Fournier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atg.2015.10.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02071165v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blein" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Danjean" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mcguffog" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Healey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0567-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044951v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desestret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chefdeville" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viaccoz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bost" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducray" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000166" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697964v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pondarr&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francina" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646927v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Padois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cantieni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bertholle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.06.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KWQGRJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698108v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Padois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canti&#233;ni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertholle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698087v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen T.K." TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulsma" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonello-Palot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698440v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubertret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramoz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-M. Martin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Deybach" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800411v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darlu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.20425" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FF88B0262DCF91EF721DD6F0FBF579E94511EAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284150v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143688v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887878v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziegler" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Destefano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K&#246;nig" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brinza" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698356v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Destefano" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090521v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-24" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352532v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El-Khattabi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060317v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.150" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131441v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannuzzi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rollat-Farnier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diguet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00740-6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157728v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#232;ve" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>