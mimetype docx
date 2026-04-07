--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -174,3908 +174,4047 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Barel-Moisan; Delphine Gleizes dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Merveilles électriques. Littérature, culture visuelle et vulgarisation (1740-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LISAA éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-46, 2026, 978-2-487500-03-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15s4x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1840/1880 : le roman entre littérature populaire et culture médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la section française, Faculté des Lettres, Université Rikkyo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anticipation et science-fiction : des genres technocritiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie-Valentine Borloz, Marta Caraion et Judith Lyon-Caen (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire les choses. Littérature et culture matérielle (1830-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champvallon, 2025, 979-10-267-1335-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes intellectuelles, femmes engagées : l'émancipation entravée chez George Sand, André Léo et Louise Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">George Sand et ses consoeurs. La femme artiste et intellectuelle au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une science de l'homme, entre sérieux et ironie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Bordas; Andrea Del Lungo; Pierre Glaudes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balzac et les disciplines du savoir. Sciences et représentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Classiques Garnier, pp.21-44, 2025, Colloques de Cerisy - Littérature, 978-2-406-18735-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18737-0.p.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépasser le connu : cartographie des sciences et technologies imaginaires dans le roman d'anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Sylvos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'utopie à la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires indianocéaniques (PUI), A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Urbanisme futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gisèle Séginger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nature à Paris au XIXe siècle. Du réel à l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, p. 128-137., 2023, 978-2-7592-3720-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison d'une rive de l'Atlantique à l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle n°13. Eurêka</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Champ Vallon, p. 76-83, 2023, 9-791026-712985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre attraction et vulgarisation. La bourgeoisie face au spectacle scientifique au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Letté; Frédéric Tournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au théâtre des sciences. Faire se rencontrer sur scène arts et cultures scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires d'Avignon, p. 61-76, 2023, 9782357681637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.eua.7411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes intellectuelles, femmes engagées : variations autour d’un personnage emblématique chez George Sand, André Léo et Louise Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">George Sand et ses consoeurs : la femme artiste et intellectuelle au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03930212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre attraction et vulgarisation. La bourgeoisie face aux spectacles scientifiques du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences au théâtre. Cultures, doctrines, intentions et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03930050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vie en chemin de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Rémi Touzet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Voyage en train. Paysages et histoires au rythme du chemin de fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.239-243, 2022, 978-94-6161-819-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comique et critique des pouvoirs dans les romans de George Sand des années 1840</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Bara; François Kerlouégan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">George Sand comique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGA Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.271-282, 2020, 978-2-37747-182-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.13348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le magnétisme : science, fantastique et ironie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Spandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balzac penseur?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.53-72, 2019, 978-2-406-07980-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07980-4.p.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02015092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émerveillement scientifique dans les romans astronomiques de Camille Flammarion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Anselmini; Marie-Hélène Boblet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’émerveillement dans les littératures poétiques et narratives des XIXe et XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science au futur antérieur : les romans d'anticipation scientifique dans La Science illustrée (1887-1905)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'était demain : anticiper la science-fiction en France et au Québec (1890-1950)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02015093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Indiens de Fenimore Cooper : la réception du Dernier des Mohicans en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le scalp et le calumet. Imaginer et représenter l'Indien en Occident du XVIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02015090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populariser les sciences sur la scène : l'expérience du théâtre scientifique de Louis Figuier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre et peuple, de Louis-Sébastien Mercier à Firmin Gémier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02015095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopies et dystopies au féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Del Lungo; Brigitte Louichon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature en bas-bleus, tome III : Romancières en France de 1870 à 1914</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.95-111, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman d’anticipation scientifique : l’émergence d’un genre de “littérature industrielle” au prisme de l’édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monia Kallel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création et discours social à l’ère de la “littérature industrielle”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur des Sciences Humaines de Tunis, pp.209-220, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictions du savoir, savoirs de la fiction : Flaubert, &amp;quot;Bouvard et Pécuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Giboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictions du savoir, savoirs de la fiction : Goethe, "Les affinités électives", Melville, "Mardi", Flaubert, "Bouvard et Pécuchet"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.1-100, 2011, Clefs concours littérature comparée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00679103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire pour instruire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Civilisation du journal. Histoire culturelle et littéraire de la presse au XIXe siècle (1800-1914)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau monde éditions, pp.745-771, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques pistes sur le dossier «Socialisme»: organisation, destination, problématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Dord-Crouslé, Stella Mangiapane et Rosa Maria Palermo Di Stefano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éditer le chantier documentaire de Bouvard et Pécuchet. Explorations critiques et premières réalisations numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andrea Lippolis Editore, pp.61-79, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00550673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolution éditoriale ou 'charlatanisme de spéculateur' ? L'invention de 'La Comédie humaine' face à la critique du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mollier, Jean-Yves;Régnier, Philippe;Vaillant, Alain;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La production de l'immatériel : théories, représentations et pratiques de la culture au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.231-245, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textes sur Balzac ; Textes sur Fenimore Cooper ; Lettre à Charles Edmond sur la ponctuation / George Sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planté, Christine;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">George Sand critique, 1833-1876 : textes de George Sand sur la littérature ; présentés, édités et annotés sous la direction de Christine Planté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, du Lérot, pp.427-444 ; 513-530 ; 715-729, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lettre à Charles Edmond sur la ponctuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">George Sand critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, du Lérot éditions, pp.715-729, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00965057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire le politique : 'L'envers de l'histoire contemporaine' ou la tentation du roman à thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lyon-Caen, Boris;Thérenty, Marie-Ève;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balzac et le politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Pirot, pp.203-215, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">George Sand critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, du Lérot éditions, pp.715-729, 2007</w:t>
+              <w:t xml:space="preserve">, du Lérot éditions, pp.427-444, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00965052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenimore Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">George Sand critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, du Lérot éditions, pp.427-444, 2007</w:t>
+              <w:t xml:space="preserve">, du Lérot éditions, pp.513-530, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences au risque de la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barel-Moisan, Claire;Diaz, José-Luis;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balzac avant Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Pirot, pp.153-169, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narration et lois du discours : la pragmatique balzacienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser avec Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Pirot, pp.293-310, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balzac et la pragmatique : narration et lois du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser avec Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Pirot, pp.293-310, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merveilles électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LISAA éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-2-487500-03-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15s4x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Sand. Vivre, penser, écrire le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Grossir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Robida, de la satire à l’anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impressions nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-87449-920-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nineteenth-Century French Studies, Special Section : Romans d’anticipation : une évasion du présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 (3-4), pp.174-266, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Monde tel qu'il sera&amp;quot;, d'Émile Souvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Skol Vreizh, pp.288, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00965044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions du savoir et savoirs de la fiction (Goethe, Melville, Flaubert).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Giboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2011, ‎ 978-2350301846</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac, l'aventure analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Pirot, pp.272, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00965050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac avant Balzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Luis Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Pirot, pp.197, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00432498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1840/1880 : le roman entre littérature populaire et culture médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la section française de la Faculté des Lettres, Université Rikkyo, Tokyo, Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05546763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cités flottantes ou immergées : les villes rêvées de la littérature d’anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13hjo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05546741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer de nouvelles formes de spectaculaire : le merveilleux scientifique, de la Salpêtrière au café-concert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Le merveilleux scientifique en spectacle, 2023-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13u4v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05546709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instruire en dialoguant : de la poétique au politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024-2 (204), pp.89-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rom.204.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Genre de l'anticipation et rapport au temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belphegor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21-1|2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/belphegor.5086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se marier en utopie au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L'utopie sociale dans la littérature du XIXe siècle, 81 (automne 2021)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modernité de Balzac au regard de la critique contemporaine : reconnaissance et incompréhensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Tunisienne des Langues Vivantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02015094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Livre au futur antérieur : les ambiguïtés d'un motif d'anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stiénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Mort du livre, 45, pp.147-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des &amp;quot;tragédies en cinq clous&amp;quot; aux &amp;quot;comédiens de chambre&amp;quot;, théâtre du futur et utopie chez Albert Robida (1883)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrOPICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Théâtre et utopie, 2, pp.125-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01234639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde des spectacles dans la ville du futur : comment s’évader d’une société positiviste?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nineteenth-Century French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Special Section : romans d’anticipation : une évasion du présent, 43 (3-4), pp.209-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291646v1</w:t>
-              </w:r>
-[...626 lines deleted...]
-                <w:t xml:space="preserve">halshs-00432498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Sand. Vivre, penser, écrire le temps. [concert-lecture]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Grossir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4085,1724 +4224,1724 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Nord canadien, entre aventure et contre-utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Imaginaire nord-américain de Jules Verne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier un genre : le roman d’anticipation scientifique au prisme des humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Couleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'IHRIM (ENS Lyon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience de lecture dans la littérature d’anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Fictions du futur » (CERIEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bertrand Marquer Mar 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Who’s who des scientifiques dans l’anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’émergence du roman d’anticipation scientifique dans l’espace médiatique francophone (1860-1940)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-François Chassay; Christèle Couleau; Claire Barel-Moisan; Sarah Mombert, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art en question : le « téléphonoscope » et la nouvelle industrie du spectacle dans les romans futuristes d’Albert Robida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à l’Université d’Uppsala</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Uppsala, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Michel, science et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième festival international des écrits de femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, St-Sauveur-en-Puisaye / Maison de Colette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01709656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fée Électricité : espoirs et craintes de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l'Université de Middlebury (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Middlebury, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre monde? Utopies sociales au XIXe siècle, la question du mariage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’utopie sociale dans la littérature française du XIX siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brigitte Diaz; Agnese Silveri Dec 2017, Salerne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01709591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinélivres, bibliophones et automatic libraries : les mutations des pratiques de lecture dans la littérature d’anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’invention littéraire des médias </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marcello Vitali-Rosati; Thomas Carrier-Lafleur ; Servanne Monjour, Apr 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Oceans: Submarine worlds in Jules Verne and French Modern Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à l’Université d’Uppsala</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romans d’anticipation scientifique : explorer un genre nouveau au tournant du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à l'Institut des Sciences de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Magasin à La Science illustrée : hybridation du roman vernien dans l’écosystème de la revue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jules Verne et la culture médiatique de 1864 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume Pinson; Maxime Prévost, Apr 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mirage du présent dans le passé : le roman d’anticipation scientifique au XIXe siècle, une illusion rétrospective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les genres du roman au XIXe siècle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Émilie Pézard; Valérie Stiénon, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building under the Sea. Representation of submarine Worlds in French Modern Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la Fondation des Treilles : "Building in Marine Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laure Bonnaud-Ponticelli; Pascal Lopez, Mar 2016, Tourtour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prix &amp;quot;Jules Verne&amp;quot;: Circulation des thèmes, dissémination des influences, contamination des stéréotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème colloque annuel de la NCFS (Nineteenth Century French Studies) : "Contamination"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Goran Blix, Nov 2015, Princeton University, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01233991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émerveillement scientifique dans les romans astronomiques de Camille Flammarion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'émerveillement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Hélène Boblet; Julie Anselmini, Jan 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journey to the Center of the earth : adventure at the heart of mediatic and scientific cultures in the 1860s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jules Verne and Nineteenth Century science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, George Vlahakis, Dec 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rêver le théâtre du futur dans le roman d’anticipation scientifique d’Emile Souvestre (1846) à Albert Robida (1883)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme « Tor » de coopération franco-suédoise : le théâtre du futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylviane Robardey-Eppstein Dec 2014, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin du monde, fin des temps : l’évolution au risque du roman d’anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps biologique, temps historique. L’hybridation des savoirs dans la littérature du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Est Marne La Vallée; Fondation Maison des Sciences de l’Homme de Paris ; Université de Tübingen, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le livre au futur antérieur : les ambiguïtés d'un motif d'anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stiénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Mort du livre. Acte I : l’âge du papier (1800-1914)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Corinne Saminadayar-Perrin, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde des spectacles dans la ville du futur : s’évader d’une société positiviste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème colloque annuel de la NCFS (Nineteenth Century French Studies) : « Fuite, évasion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphane Pillet; Andrea Goulet, Oct 2014, San Juan, Porto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romans d’anticipation scientifique : les sciences au risque de la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et littérature. Méthodes et présupposés critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Polytechnique Laboratoire Linx, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des séminaristes en goguette ou des caissiers en délire&amp;quot; : religion, économie et esthétique dans le dossier &amp;quot;Socialisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque: "Bouvard et Pécuchet : les " seconds volumes " possibles - Documentation, circulations, édition", ENS de Lyon, dir. Stéphanie Dord-Crouslé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00678914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une poétique de l'adresse au lecteur dans les préfaces et les fictions sandiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écriture sandienne : pratiques et imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Cerisy-la-Salle, France. pp.361-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5812,124 +5951,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le XIXe siècle face au futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Congrès de la SERD "Le XIXe siècle face au futur" (2016).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5939,352 +6078,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Robida et l’anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmettre le goût de la découverte : les sciences dans la presse des années 1860</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Science au futur antérieur : les romans d’anticipation scientifique dans La Science illustrée (1887-1905)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science at war with Literature in Albert Robida’s futuristic work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populariser les sciences sur la scène : l’expérience du théâtre scientifique de Louis Figuier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6294,167 +6433,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictions du savoir, Savoir de la Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Analyse littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6522,51 +6661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5EA953A"/>
+    <w:nsid w:val="4683D868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6753,51 +6892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-barel-moisan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073433322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15067915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053666149" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876173v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876093v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18737-0.p.0021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7411" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095156v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/13348" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.13348" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07980-4.p.0053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679103v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giboux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcintosh-Varjab&#233;dian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965052v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13hjo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546709v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4v" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877109v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.204.0089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5086" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Grossir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/albert-robida/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432498v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gheerbrant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536211v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541004v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540999v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294043v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291665v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678914v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405198v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Diaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292517v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292539v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965043v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-barel-moisan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073433322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15067915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053666149" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567446v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gleizes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/4229" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s4x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18737-0.p.0021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380367v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930212v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/13348" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.13348" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07980-4.p.0053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015093v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giboux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcintosh-Varjab&#233;dian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2884" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Grossir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/albert-robida/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965044v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13hjo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4v" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.204.0089" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5086" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716786v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gheerbrant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couleau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536211v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709591v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541003v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291674v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292525v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Diaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292539v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>