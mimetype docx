--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -682,169 +682,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edison d'une rive de l'Atlantique à l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle n°13. Eurêka</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Champ Vallon, p. 76-83, 2023, 9-791026-712985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Urbanisme futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gisèle Séginger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nature à Paris au XIXe siècle. Du réel à l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, p. 128-137., 2023, 978-2-7592-3720-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379083v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04380410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre attraction et vulgarisation. La bourgeoisie face au spectacle scientifique au XIXe siècle</w:t>
               </w:r>
@@ -6661,51 +6661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4683D868"/>
+    <w:nsid w:val="531F8AF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6892,51 +6892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-barel-moisan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073433322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15067915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053666149" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567446v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gleizes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/4229" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s4x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18737-0.p.0021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380367v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930212v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/13348" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.13348" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07980-4.p.0053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015093v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giboux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcintosh-Varjab&#233;dian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2884" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Grossir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/albert-robida/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965044v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13hjo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4v" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.204.0089" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5086" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716786v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gheerbrant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couleau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536211v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709591v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541003v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291674v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292525v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Diaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292539v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-barel-moisan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073433322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15067915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053666149" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567446v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gleizes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/4229" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s4x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18737-0.p.0021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380367v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380410v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930212v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/13348" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.13348" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07980-4.p.0053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015093v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giboux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcintosh-Varjab&#233;dian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2884" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Grossir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/albert-robida/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965044v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13hjo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4v" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.204.0089" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5086" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716786v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gheerbrant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couleau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536211v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709591v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541003v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291674v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292525v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Diaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292539v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>