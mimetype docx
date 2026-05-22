--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -174,3914 +174,4119 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merveilles électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LISAA éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-2-487500-03-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15s4x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Sand. Vivre, penser, écrire le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Grossir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Robida, de la satire à l’anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impressions nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-87449-920-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nineteenth-Century French Studies, Special Section : Romans d’anticipation : une évasion du présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 (3-4), pp.174-266, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Monde tel qu'il sera&amp;quot;, d'Émile Souvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Skol Vreizh, pp.288, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00965044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions du savoir et savoirs de la fiction (Goethe, Melville, Flaubert).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Giboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2011, ‎ 978-2350301846</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac, l'aventure analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Pirot, pp.272, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00965050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac avant Balzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Luis Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Pirot, pp.197, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00432498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Barel-Moisan; Delphine Gleizes dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Merveilles électriques. Littérature, culture visuelle et vulgarisation (1740-1940)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LISAA éditeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-46, 2026, 978-2-487500-03-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15s4x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anticipation et science-fiction : des genres technocritiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie-Valentine Borloz, Marta Caraion et Judith Lyon-Caen (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire les choses. Littérature et culture matérielle (1830-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champvallon, 2025, 979-10-267-1335-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes intellectuelles, femmes engagées : l'émancipation entravée chez George Sand, André Léo et Louise Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">George Sand et ses consoeurs. La femme artiste et intellectuelle au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1840/1880 : le roman entre littérature populaire et culture médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la section française, Faculté des Lettres, Université Rikkyo.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une science de l'homme, entre sérieux et ironie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Bordas; Andrea Del Lungo; Pierre Glaudes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balzac et les disciplines du savoir. Sciences et représentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Classiques Garnier, pp.21-44, 2025, Colloques de Cerisy - Littérature, 978-2-406-18735-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18737-0.p.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépasser le connu : cartographie des sciences et technologies imaginaires dans le roman d'anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Sylvos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'utopie à la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires indianocéaniques (PUI), A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Urbanisme futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gisèle Séginger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nature à Paris au XIXe siècle. Du réel à l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, p. 128-137., 2023, 978-2-7592-3720-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison d'une rive de l'Atlantique à l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle n°13. Eurêka</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Champ Vallon, p. 76-83, 2023, 9-791026-712985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes intellectuelles, femmes engagées : variations autour d’un personnage emblématique chez George Sand, André Léo et Louise Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nature à Paris au XIXe siècle. Du réel à l'imaginaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, p. 128-137., 2023, 978-2-7592-3720-3</w:t>
+              <w:t xml:space="preserve">George Sand et ses consoeurs : la femme artiste et intellectuelle au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03930212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre attraction et vulgarisation. La bourgeoisie face au spectacle scientifique au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Letté; Frédéric Tournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au théâtre des sciences. Faire se rencontrer sur scène arts et cultures scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires d'Avignon, p. 61-76, 2023, 9782357681637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.eua.7411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre attraction et vulgarisation. La bourgeoisie face aux spectacles scientifiques du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences au théâtre. Cultures, doctrines, intentions et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03930050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vie en chemin de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Rémi Touzet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Voyage en train. Paysages et histoires au rythme du chemin de fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.239-243, 2022, 978-94-6161-819-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comique et critique des pouvoirs dans les romans de George Sand des années 1840</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Bara; François Kerlouégan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">George Sand comique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGA Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.271-282, 2020, 978-2-37747-182-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.13348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le magnétisme : science, fantastique et ironie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Spandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balzac penseur?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.53-72, 2019, 978-2-406-07980-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07980-4.p.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02015092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émerveillement scientifique dans les romans astronomiques de Camille Flammarion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Anselmini; Marie-Hélène Boblet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’émerveillement dans les littératures poétiques et narratives des XIXe et XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science au futur antérieur : les romans d'anticipation scientifique dans La Science illustrée (1887-1905)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'était demain : anticiper la science-fiction en France et au Québec (1890-1950)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02015093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Indiens de Fenimore Cooper : la réception du Dernier des Mohicans en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le scalp et le calumet. Imaginer et représenter l'Indien en Occident du XVIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02015090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populariser les sciences sur la scène : l'expérience du théâtre scientifique de Louis Figuier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre et peuple, de Louis-Sébastien Mercier à Firmin Gémier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02015095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopies et dystopies au féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Del Lungo; Brigitte Louichon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature en bas-bleus, tome III : Romancières en France de 1870 à 1914</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.95-111, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman d’anticipation scientifique : l’émergence d’un genre de “littérature industrielle” au prisme de l’édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monia Kallel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création et discours social à l’ère de la “littérature industrielle”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur des Sciences Humaines de Tunis, pp.209-220, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictions du savoir, savoirs de la fiction : Flaubert, &amp;quot;Bouvard et Pécuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Giboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictions du savoir, savoirs de la fiction : Goethe, "Les affinités électives", Melville, "Mardi", Flaubert, "Bouvard et Pécuchet"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.1-100, 2011, Clefs concours littérature comparée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00679103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire pour instruire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Civilisation du journal. Histoire culturelle et littéraire de la presse au XIXe siècle (1800-1914)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau monde éditions, pp.745-771, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques pistes sur le dossier «Socialisme»: organisation, destination, problématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Dord-Crouslé, Stella Mangiapane et Rosa Maria Palermo Di Stefano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éditer le chantier documentaire de Bouvard et Pécuchet. Explorations critiques et premières réalisations numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andrea Lippolis Editore, pp.61-79, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00550673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolution éditoriale ou 'charlatanisme de spéculateur' ? L'invention de 'La Comédie humaine' face à la critique du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mollier, Jean-Yves;Régnier, Philippe;Vaillant, Alain;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La production de l'immatériel : théories, représentations et pratiques de la culture au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.231-245, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textes sur Balzac ; Textes sur Fenimore Cooper ; Lettre à Charles Edmond sur la ponctuation / George Sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planté, Christine;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">George Sand critique, 1833-1876 : textes de George Sand sur la littérature ; présentés, édités et annotés sous la direction de Christine Planté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, du Lérot, pp.427-444 ; 513-530 ; 715-729, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire le politique : 'L'envers de l'histoire contemporaine' ou la tentation du roman à thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lyon-Caen, Boris;Thérenty, Marie-Ève;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac et le politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Pirot, pp.203-215, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00432495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lettre à Charles Edmond sur la ponctuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">George Sand critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, du Lérot éditions, pp.715-729, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">George Sand critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, du Lérot éditions, pp.427-444, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenimore Cooper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">George Sand critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, du Lérot éditions, pp.513-530, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences au risque de la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barel-Moisan, Claire;Diaz, José-Luis;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balzac avant Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Pirot, pp.153-169, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narration et lois du discours : la pragmatique balzacienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser avec Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Pirot, pp.293-310, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balzac et la pragmatique : narration et lois du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser avec Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Pirot, pp.293-310, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature d’anticipation au prisme des humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...571 lines deleted...]
-                <w:t xml:space="preserve">halshs-00432498v1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°140, 154 p., 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05627127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, La littérature d’anticipation au prisme des humanités numériques (n° 140), p. 5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1125174ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05627129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cités flottantes ou immergées : les villes rêvées de la littérature d’anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts et Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13hjo⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05546741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1840/1880 : le roman entre littérature populaire et culture médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la section française de la Faculté des Lettres, Université Rikkyo, Tokyo, Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n°54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05546763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer de nouvelles formes de spectaculaire : le merveilleux scientifique, de la Salpêtrière au café-concert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Le merveilleux scientifique en spectacle, 2023-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13u4v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05546709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instruire en dialoguant : de la poétique au politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024-2 (204), pp.89-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rom.204.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Genre de l'anticipation et rapport au temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belphegor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21-1|2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/belphegor.5086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se marier en utopie au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L'utopie sociale dans la littérature du XIXe siècle, 81 (automne 2021)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modernité de Balzac au regard de la critique contemporaine : reconnaissance et incompréhensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Tunisienne des Langues Vivantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02015094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Livre au futur antérieur : les ambiguïtés d'un motif d'anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stiénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Mort du livre, 45, pp.147-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des &amp;quot;tragédies en cinq clous&amp;quot; aux &amp;quot;comédiens de chambre&amp;quot;, théâtre du futur et utopie chez Albert Robida (1883)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrOPICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Théâtre et utopie, 2, pp.125-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01234639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde des spectacles dans la ville du futur : comment s’évader d’une société positiviste?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nineteenth-Century French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Special Section : romans d’anticipation : une évasion du présent, 43 (3-4), pp.209-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4091,130 +4296,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Sand. Vivre, penser, écrire le temps. [concert-lecture]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Grossir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4224,1724 +4429,1724 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Nord canadien, entre aventure et contre-utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Imaginaire nord-américain de Jules Verne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier un genre : le roman d’anticipation scientifique au prisme des humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Couleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'IHRIM (ENS Lyon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience de lecture dans la littérature d’anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Fictions du futur » (CERIEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bertrand Marquer Mar 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Michel, science et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixième festival international des écrits de femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, St-Sauveur-en-Puisaye / Maison de Colette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art en question : le « téléphonoscope » et la nouvelle industrie du spectacle dans les romans futuristes d’Albert Robida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l’Université d’Uppsala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Uppsala, Suède</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Who’s who des scientifiques dans l’anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’émergence du roman d’anticipation scientifique dans l’espace médiatique francophone (1860-1940)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-François Chassay; Christèle Couleau; Claire Barel-Moisan; Sarah Mombert, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fée Électricité : espoirs et craintes de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l'Université de Middlebury (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Middlebury, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un autre monde? Utopies sociales au XIXe siècle, la question du mariage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’utopie sociale dans la littérature française du XIX siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brigitte Diaz; Agnese Silveri Dec 2017, Salerne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinélivres, bibliophones et automatic libraries : les mutations des pratiques de lecture dans la littérature d’anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’invention littéraire des médias </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marcello Vitali-Rosati; Thomas Carrier-Lafleur ; Servanne Monjour, Apr 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the Oceans: Submarine worlds in Jules Verne and French Modern Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à l’Université d’Uppsala</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Uppsala, Suède</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romans d’anticipation scientifique : explorer un genre nouveau au tournant du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à l'Institut des Sciences de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Magasin à La Science illustrée : hybridation du roman vernien dans l’écosystème de la revue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jules Verne et la culture médiatique de 1864 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume Pinson; Maxime Prévost, Apr 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mirage du présent dans le passé : le roman d’anticipation scientifique au XIXe siècle, une illusion rétrospective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les genres du roman au XIXe siècle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Émilie Pézard; Valérie Stiénon, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building under the Sea. Representation of submarine Worlds in French Modern Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la Fondation des Treilles : "Building in Marine Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laure Bonnaud-Ponticelli; Pascal Lopez, Mar 2016, Tourtour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prix &amp;quot;Jules Verne&amp;quot;: Circulation des thèmes, dissémination des influences, contamination des stéréotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème colloque annuel de la NCFS (Nineteenth Century French Studies) : "Contamination"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Goran Blix, Nov 2015, Princeton University, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01233991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émerveillement scientifique dans les romans astronomiques de Camille Flammarion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'émerveillement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Hélène Boblet; Julie Anselmini, Jan 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journey to the Center of the earth : adventure at the heart of mediatic and scientific cultures in the 1860s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jules Verne and Nineteenth Century science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, George Vlahakis, Dec 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rêver le théâtre du futur dans le roman d’anticipation scientifique d’Emile Souvestre (1846) à Albert Robida (1883)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme « Tor » de coopération franco-suédoise : le théâtre du futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylviane Robardey-Eppstein Dec 2014, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin du monde, fin des temps : l’évolution au risque du roman d’anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps biologique, temps historique. L’hybridation des savoirs dans la littérature du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Est Marne La Vallée; Fondation Maison des Sciences de l’Homme de Paris ; Université de Tübingen, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le livre au futur antérieur : les ambiguïtés d'un motif d'anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stiénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Mort du livre. Acte I : l’âge du papier (1800-1914)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Corinne Saminadayar-Perrin, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde des spectacles dans la ville du futur : s’évader d’une société positiviste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème colloque annuel de la NCFS (Nineteenth Century French Studies) : « Fuite, évasion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphane Pillet; Andrea Goulet, Oct 2014, San Juan, Porto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romans d’anticipation scientifique : les sciences au risque de la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et littérature. Méthodes et présupposés critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Polytechnique Laboratoire Linx, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des séminaristes en goguette ou des caissiers en délire&amp;quot; : religion, économie et esthétique dans le dossier &amp;quot;Socialisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque: "Bouvard et Pécuchet : les " seconds volumes " possibles - Documentation, circulations, édition", ENS de Lyon, dir. Stéphanie Dord-Crouslé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00678914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une poétique de l'adresse au lecteur dans les préfaces et les fictions sandiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écriture sandienne : pratiques et imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Cerisy-la-Salle, France. pp.361-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5951,124 +6156,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le XIXe siècle face au futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Congrès de la SERD "Le XIXe siècle face au futur" (2016).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6078,352 +6283,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Robida et l’anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre le goût de la découverte : les sciences dans la presse des années 1860</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Science au futur antérieur : les romans d’anticipation scientifique dans La Science illustrée (1887-1905)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science at war with Literature in Albert Robida’s futuristic work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populariser les sciences sur la scène : l’expérience du théâtre scientifique de Louis Figuier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6433,167 +6638,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictions du savoir, Savoir de la Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Analyse littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6661,51 +6866,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="531F8AF6"/>
+    <w:nsid w:val="A6E06A7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6892,51 +7097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-barel-moisan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073433322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15067915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053666149" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567446v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gleizes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/4229" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s4x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18737-0.p.0021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380367v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380410v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930212v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/13348" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.13348" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07980-4.p.0053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015093v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giboux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcintosh-Varjab&#233;dian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2884" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Grossir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/albert-robida/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965044v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13hjo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4v" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.204.0089" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5086" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716786v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gheerbrant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couleau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536211v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709591v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541003v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291674v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292525v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Diaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292539v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-barel-moisan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073433322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15067915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053666149" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567431v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gleizes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2884" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s4x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Grossir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/albert-robida/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292511v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcintosh-Varjab&#233;dian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giboux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/4229" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18737-0.p.0021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380468v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7411" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/13348" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.13348" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07980-4.p.0053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432493v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965066v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05627127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05627129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1125174ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13hjo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4v" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.204.0089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5086" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095261v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gheerbrant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541002v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709665v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541004v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540999v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541001v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291665v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291476v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292072v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292525v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405198v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Diaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292540v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292083v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292539v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965041v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>