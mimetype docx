--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -191,51 +191,51 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41594-025-01703-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2024.10.07.617030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -368,2019 +368,1885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA topoisomerase I acts as supercoiling sensor for transcription elongation in E. coli</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Takacs</w:t>
+                <w:t xml:space="preserve">The kinesin Kif21b regulates radial migration of cortical projection neurons through a non-canonical function on actin cytoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rivera Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2024.10.07.617030⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (7), pp.112744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777666v1</w:t>
+                <w:t xml:space="preserve">hal-04163589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinesin Kif21b regulates radial migration of cortical projection neurons through a non-canonical function on actin cytoskeleton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Batisse</w:t>
+                <w:t xml:space="preserve">Biological and Structural Analyses of New Potent Allosteric Inhibitors of HIV-1 Integrase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112744⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.00462-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163589v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and Structural Analyses of New Potent Allosteric Inhibitors of HIV-1 Integrase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Strat</w:t>
+                <w:t xml:space="preserve">Structural insights into RNA-mediated transcription regulation in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinal Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.00462-23⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (20), pp.3885-3990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2022.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219166v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into RNA-mediated transcription regulation in bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanjay Dey</w:t>
+                <w:t xml:space="preserve">Structural and Functional Studies of Human Type II Topoisomerases and their Post-Translational Modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria Takacs</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vanden Broeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Drillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2022.09.020⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64th Annual Meeting of the Biophysical Society. Book of abstracts, 118 (3), pp.532a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2019.11.2920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814598v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Studies of Human Type II Topoisomerases and their Post-Translational Modifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-translational modifications in DNA topoisomerase 2α highlight the role of a eukaryote-specific residue in the ATPase domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lotz</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vanden Broeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Drillien</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Stote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2019.11.2920⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27606-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089232v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational modifications in DNA topoisomerase 2α highlight the role of a eukaryote-specific residue in the ATPase domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lotz</w:t>
+                <w:t xml:space="preserve">L’architecture moléculaire complète de l’ADN gyrase révélée par cryo-microscopie électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ménétret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Stote</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Hélye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27606-8⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (12), pp.1081-1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20143012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289591v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’architecture moléculaire complète de l’ADN gyrase révélée par cryo-microscopie électronique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural insight into negative DNA supercoiling by DNA gyrase, a bacterial type 2A DNA topoisomerase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ménétret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Papillon</w:t>
+                <w:t xml:space="preserve">Reynald Hélye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (12), pp.1081-1084. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (16), pp.7815-7827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20143012009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkt560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981160v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insight into negative DNA supercoiling by DNA gyrase, a bacterial type 2A DNA topoisomerase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ménétret</w:t>
+                <w:t xml:space="preserve">Modular architecture of eukaryotic RNase P and RNase MRP revealed by electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Hipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Galani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Prinz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Böttcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 41 (16), pp.7815-7827. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkt560⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 40 (7), pp.3275-3288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr1217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981167v1</w:t>
+                <w:t xml:space="preserve">hal-03713575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular architecture of eukaryotic RNase P and RNase MRP revealed by electron microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katharina Hipp</w:t>
+                <w:t xml:space="preserve">Insights into the structure of the CCR4-NOT complex by electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Nasertorabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meikel Diepholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Suck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Böttcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr1217⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 585 (14), pp.2182-2186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2011.05.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713575v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the structure of the CCR4-NOT complex by electron microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fariborz Nasertorabi</w:t>
+                <w:t xml:space="preserve">Proteome Organization in a Genome-Reduced Bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kühner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera van Noort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Betts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Leo-Macias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2011.05.071⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 326 (5957), pp.1235-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1176343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713578v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome Organization in a Genome-Reduced Bacterium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Leo-Macias</w:t>
+                <w:t xml:space="preserve">Purification of Nuclear Poly(A)-binding Protein Nab2 Reveals Association with the Yeast Transcriptome and a Messenger Ribonucleoprotein Core Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Budd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Böttcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed Hurt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1176343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (50), pp.34911-34917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.062034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713577v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of Nuclear Poly(A)-binding Protein Nab2 Reveals Association with the Yeast Transcriptome and a Messenger Ribonucleoprotein Core Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Batisse</w:t>
+                <w:t xml:space="preserve">A Different Conformation for EGC Stator Subcomplex in Solution and in the Assembled Yeast V-ATPase: Possible Implications for Regulatory Disassembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meikel Diepholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Venzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Prinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Flörchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.062034⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (12), pp.1789-1798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2008.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711144v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hereditary hemorrhagic telangiectasia: evidence for regional founder effects of ACVRL1 mutations in French and Italian patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (6), pp.742-749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ejhg.2008.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Different Conformation for EGC Stator Subcomplex in Solution and in the Assembled Yeast V-ATPase: Possible Implications for Regulatory Disassembly</w:t>
-[...83 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">514 Homozygotie pour le variant rs2076530 de BTNL2 et sarcoïdose familiale : Étude génétique des 5 membres d’une même famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2008.09.010⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">M. Coudurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coudurier</w:t>
+                <w:t xml:space="preserve">N. Freymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blachier</w:t>
+                <w:t xml:space="preserve">A. Calender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24, pp.155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0761-8425(07)72891-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2390,100 +2256,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation biochimique et structurale des RNases P et MRP chez la levure Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blachier Batisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Strasbourg, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013STRAJ001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00804257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2493,173 +2359,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory assembly of the vacuolar proton pump V o V 1 -ATPase in yeast cells by FLIM-FRET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawid Zarrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Böttcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Börsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BiOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Francisco, United States. pp.75690W, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.841169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2806,51 +2672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05459520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Vidmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bruno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Miropolskaya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Takacs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-025-01703-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Batisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Real" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107374" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.07.617030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163589v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivera Alvarez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Asselin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Tilly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Benoit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112744" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Rouzic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Singer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Strat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00462-23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Dey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinal Shukla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Webster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2022.09.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lotz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bedez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden Broeck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.11.2920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stote" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27606-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Papillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;n&#233;tret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald H&#233;lye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schultz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143012009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt560" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Hipp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Galani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prinz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina B&#246;ttcher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1217" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Nasertorabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meikel Diepholz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Suck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.05.071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K&#252;hner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera van Noort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Betts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Leo-Macias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1176343" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Budd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Hurt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.062034" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Genin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blachier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Olivieri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coulet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2008.3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713579v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Venzke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Fl&#246;rchinger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2008.09.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coudurier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blachier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calender" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pacheco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8425(07)72891-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00804257v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blachier Batisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013STRAJ001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ernst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawid Zarrabi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;rsch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.841169" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05459520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Vidmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bruno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Miropolskaya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Takacs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.07.617030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Batisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Real" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107374" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivera Alvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Asselin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Tilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Benoit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112744" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Rouzic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Singer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Strat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00462-23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Dey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinal Shukla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Webster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2022.09.020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lotz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bedez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden Broeck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.11.2920" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289591v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stote" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27606-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Papillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;n&#233;tret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald H&#233;lye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schultz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143012009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt560" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Hipp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Galani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prinz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina B&#246;ttcher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1217" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Nasertorabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meikel Diepholz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Suck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.05.071" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713577v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K&#252;hner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera van Noort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Betts" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Leo-Macias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1176343" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Budd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Hurt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.062034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Venzke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Fl&#246;rchinger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2008.09.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Genin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blachier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Olivieri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coulet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2008.3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713588v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coudurier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blachier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freymond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calender" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pacheco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8425(07)72891-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00804257v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blachier Batisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013STRAJ001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ernst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawid Zarrabi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;rsch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.841169" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>