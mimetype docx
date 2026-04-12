--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Beaudevin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS, laboratoire Cermes3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4382-9260</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142978299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Genetics with Global Aspirations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudilliére</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the History of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99 (2), pp.385-416. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/bhm.2025.a968652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé publique sans la pharmacie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rayapoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024 (4), pp.473-499. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.654.0473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descendre de l’échelle. Pour une approche multidimensionnelle du projet ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Fansten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Clainche - Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/158nl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The local roots of ‘health for all’: Primary health care in practices, 1950s–2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gradmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.115321. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.115321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Test, Test, Test!’: Scarcity, Tinkering, and Testing Policy Early in the COVID-19 Epidemic in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.8.2.5116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03370792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se mobiliser et travailler à l’hôpital par temps de Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Banes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Plumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/1 (105), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.105.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la technologie : travailler à la fiabilité de la prédiction génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02447150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d'une première décennie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.8708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la technologie : travailler à la fiabilité de la prédiction génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 and global health, seen from France: the end of a “great divide”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somatosphere: Science, Medicine, Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting, typing, classifying. The elephants in our ethnographic rooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.6.4.767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘It has to become true genetics’: tumour genetics and the division of diagnostic labour in the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Health and Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (4), pp.643-657. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9566.12844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02167532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de la production de la Revue d'anthropologie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), p. 207-230. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversion and Globalization in Biomedical Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01459740.2015.1090436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old diseases & contemporary crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.175-189. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13648470.2013.805317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique en ligne : déterritorialisation des régulations de santé publique et formes de développement commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02167543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of deterritorialization, healthism and biosocialities: the companies' marketing and users' experiences of online genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (03), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.10030304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing bodies. The politics of visibility by Casper, Monica J. and Lisa Jean Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.219 - 221. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8676.2011.00153_3.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aviad E. Raz, The Gene and the Genie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaugurer&amp;quot; l'anthropologie de la santé au Sultanat d'Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des visites de “murabiyya” au marché du mercredi. Souks féminins en Oman.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For or against birthing centers: a survey of practitioners in the Isere area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Viossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dumitru-Daubigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 30, pp.688-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarcity, Tinkering, and Covid-19 Testing Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rayapoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Exploratory Webinar ‘Testing, contact tracing and isolation policies in Covid-19: national experiences and international norms’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmented Knowledges and Technologies in Omani Medical Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Medicine, Genomics, and Global Health, International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Globhealth ERC project, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Platforms at Work: a French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics as a health care strategy: persons, practices, policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIRIC Workshop (CNRS, Inserm, Université Paris Descartes, EHESS, INCa), Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémoglobinopathies héréditaires au Sultanat d'Oman.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes Journées Nationales de Médecine Périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marseille, France. pp.251-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-to-Consumer Genetic Testing: Users’ Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ducournau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genome Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Health and the New World Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gradmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maureen Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manchester University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global health and the new world order. Historical and anthropological approaches to a changing regime of governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gradmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manchester University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7765/9781526149688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS and Biomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudia, Soraya; Peerbaye, Ashveen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2025, SCIENCES - Issues, General Themes and Methods of History of Sciences, 9781789451917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS et biomédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudilliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, techniques et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS et biomédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudia, Soraya; Peerbaye, Ashveen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.59-82, 2024, Histoire des Sciences, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9191.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics for Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices in Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutgers University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.56-76, 2022, 9781978827400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Gaudillière; Andrew McDowell; Claudia Lang; Claire Beaudevin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutgers University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-168, 2022, 9781978827400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triage beyond the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutgers University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-101, 2022, 9781978827400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Health Universalism and the Health of Others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Gaudillière; Andrew McDowell; Claudia Lang; Claire Beaudevin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutgers University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-27, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Health and The New World Order: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gradmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global health and the new world order. Historical and Anthropological Approaches to a Changing Regime of Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1-5261-4967-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cousin Marriages and Inherited Blood Disorders in the Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alison Shaw; Aviad Raz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cousin Marriages. Between Tradition, Genetic Risk and Cultural Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-1-78238-492-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of red cells, translocality and origins: inherited blood disorders in Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steffen Wippel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionalizing Oman. Political, Economic and Social Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, United Nations University Series on Regionalism, 978-94-007-6820-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everything is kullû zayn !&amp;quot; L'échographie obstétricale dans le système de santé omanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Marie Moulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islam et révolutions médicales. Le labyrinthe du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, 9782811108502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une médecine &amp;quot;coupée du passé&amp;quot; : l'exemple de l'échographie obstétricale au Sultanat d'Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Marie Moulin; Yeşim Işil Ulman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perilous modernity. Medicine in the Ottoman Empire and Near East from the 19th century onwards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des hématies des descendants de Sindbad ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leservoisier et Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Anthropologie face à ses objets. Nouveaux contextes ethnographiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.123-135, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting, typing, classifying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (4), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversions of Biomedical Technologies in a Globalized World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabian Medical Genetics: Of Rare Disorders and Decreasing Oil Rent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Beaudevin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS, laboratoire Cermes3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4382-9260</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142978299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé publique sans la pharmacie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rayapoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024 (4), pp.473-499. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.654.0473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descendre de l’échelle. Pour une approche multidimensionnelle du projet ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Fansten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Clainche - Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/158nl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Genetics with Global Aspirations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudilliére</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the History of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99 (2), pp.385-416. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/bhm.2025.a968652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The local roots of ‘health for all’: Primary health care in practices, 1950s–2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gradmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.115321. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.115321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se mobiliser et travailler à l’hôpital par temps de Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Banes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Plumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/1 (105), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.105.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Test, Test, Test!’: Scarcity, Tinkering, and Testing Policy Early in the COVID-19 Epidemic in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.8.2.5116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03370792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la technologie : travailler à la fiabilité de la prédiction génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d'une première décennie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.8708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la technologie : travailler à la fiabilité de la prédiction génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02447150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 and global health, seen from France: the end of a “great divide”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somatosphere: Science, Medicine, Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘It has to become true genetics’: tumour genetics and the division of diagnostic labour in the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Health and Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (4), pp.643-657. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9566.12844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02167532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting, typing, classifying. The elephants in our ethnographic rooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.6.4.767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de la production de la Revue d'anthropologie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), p. 207-230. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversion and Globalization in Biomedical Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01459740.2015.1090436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old diseases & contemporary crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.175-189. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13648470.2013.805317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing bodies. The politics of visibility by Casper, Monica J. and Lisa Jean Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.219 - 221. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8676.2011.00153_3.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique en ligne : déterritorialisation des régulations de santé publique et formes de développement commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02167543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of deterritorialization, healthism and biosocialities: the companies' marketing and users' experiences of online genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (03), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.10030304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aviad E. Raz, The Gene and the Genie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaugurer&amp;quot; l'anthropologie de la santé au Sultanat d'Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des visites de “murabiyya” au marché du mercredi. Souks féminins en Oman.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For or against birthing centers: a survey of practitioners in the Isere area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Viossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dumitru-Daubigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 30, pp.688-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarcity, Tinkering, and Covid-19 Testing Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rayapoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Exploratory Webinar ‘Testing, contact tracing and isolation policies in Covid-19: national experiences and international norms’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmented Knowledges and Technologies in Omani Medical Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Medicine, Genomics, and Global Health, International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Globhealth ERC project, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Platforms at Work: a French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics as a health care strategy: persons, practices, policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIRIC Workshop (CNRS, Inserm, Université Paris Descartes, EHESS, INCa), Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémoglobinopathies héréditaires au Sultanat d'Oman.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes Journées Nationales de Médecine Périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marseille, France. pp.251-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-to-Consumer Genetic Testing: Users’ Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ducournau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genome Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Health and the New World Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gradmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maureen Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manchester University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global health and the new world order. Historical and anthropological approaches to a changing regime of governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gradmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manchester University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7765/9781526149688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS and Biomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudia, Soraya; Peerbaye, Ashveen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2025, SCIENCES - Issues, General Themes and Methods of History of Sciences, 9781789451917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS et biomédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudilliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, techniques et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS et biomédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudia, Soraya; Peerbaye, Ashveen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.59-82, 2024, Histoire des Sciences, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9191.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triage beyond the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutgers University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-101, 2022, 9781978827400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Gaudillière; Andrew McDowell; Claudia Lang; Claire Beaudevin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutgers University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-168, 2022, 9781978827400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics for Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices in Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutgers University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.56-76, 2022, 9781978827400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Health Universalism and the Health of Others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Gaudillière; Andrew McDowell; Claudia Lang; Claire Beaudevin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutgers University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-27, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Health and The New World Order: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gradmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global health and the new world order. Historical and Anthropological Approaches to a Changing Regime of Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1-5261-4967-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cousin Marriages and Inherited Blood Disorders in the Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alison Shaw; Aviad Raz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cousin Marriages. Between Tradition, Genetic Risk and Cultural Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-1-78238-492-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everything is kullû zayn !&amp;quot; L'échographie obstétricale dans le système de santé omanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Marie Moulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islam et révolutions médicales. Le labyrinthe du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, 9782811108502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of red cells, translocality and origins: inherited blood disorders in Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steffen Wippel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionalizing Oman. Political, Economic and Social Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, United Nations University Series on Regionalism, 978-94-007-6820-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une médecine &amp;quot;coupée du passé&amp;quot; : l'exemple de l'échographie obstétricale au Sultanat d'Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Marie Moulin; Yeşim Işil Ulman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perilous modernity. Medicine in the Ottoman Empire and Near East from the 19th century onwards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des hématies des descendants de Sindbad ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leservoisier et Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Anthropologie face à ses objets. Nouveaux contextes ethnographiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.123-135, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting, typing, classifying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (4), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversions of Biomedical Technologies in a Globalized World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabian Medical Genetics: Of Rare Disorders and Decreasing Oil Rent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDFE3153"/>
+    <w:nsid w:val="92A1E9D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-beaudevin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4382-9260" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142978299" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662507v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#233;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/bhm.2025.a968652" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871460v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.654.0473" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388317v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158nl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gradmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115321" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.8.2.5116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Banes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Plumet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Greco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;monon-Waxin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.8708" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schramm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.6.4.767" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167532v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12844" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licoppe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0207" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2015.1090436" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2013.805317" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167543v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducournau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.777" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.10030304" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885801v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2011.00153_3.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3F86KW6K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885804v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885752v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Viossat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dumitru-Daubigny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beaudevin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcdowell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maureen Lovell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilliere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lovell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526149688" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04364915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9191.ch3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Lovell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rutgersuniversitypress.org/global-health-for-all/9781978827400" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rutgersuniversitypress.org/global-health-for-all/9781978827400/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885789v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berghahnbooks.com/title/ShawCousin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355789v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270527v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-beaudevin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4382-9260" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142978299" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.654.0473" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388317v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158nl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662507v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#233;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/bhm.2025.a968652" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gradmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115321" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Banes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Plumet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.8.2.5116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490173v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Greco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;monon-Waxin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.8708" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12844" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schramm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.6.4.767" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licoppe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0207" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2015.1090436" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2013.805317" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2011.00153_3.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3F86KW6K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducournau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.777" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.10030304" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885804v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885752v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Viossat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dumitru-Daubigny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beaudevin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcdowell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maureen Lovell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilliere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lovell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526149688" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04364915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9191.ch3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rutgersuniversitypress.org/global-health-for-all/9781978827400" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rutgersuniversitypress.org/global-health-for-all/9781978827400/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694415v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Lovell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885789v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berghahnbooks.com/title/ShawCousin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355789v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270527v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>