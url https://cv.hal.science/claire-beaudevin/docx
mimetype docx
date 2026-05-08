--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Beaudevin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS, laboratoire Cermes3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4382-9260</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142978299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé publique sans la pharmacie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rayapoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024 (4), pp.473-499. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.654.0473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descendre de l’échelle. Pour une approche multidimensionnelle du projet ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Fansten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Clainche - Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/158nl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Genetics with Global Aspirations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudilliére</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the History of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99 (2), pp.385-416. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/bhm.2025.a968652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The local roots of ‘health for all’: Primary health care in practices, 1950s–2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gradmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.115321. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.115321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se mobiliser et travailler à l’hôpital par temps de Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Banes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Plumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/1 (105), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.105.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Test, Test, Test!’: Scarcity, Tinkering, and Testing Policy Early in the COVID-19 Epidemic in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.8.2.5116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03370792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la technologie : travailler à la fiabilité de la prédiction génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d'une première décennie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.8708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la technologie : travailler à la fiabilité de la prédiction génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02447150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 and global health, seen from France: the end of a “great divide”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somatosphere: Science, Medicine, Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘It has to become true genetics’: tumour genetics and the division of diagnostic labour in the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Health and Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (4), pp.643-657. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9566.12844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02167532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting, typing, classifying. The elephants in our ethnographic rooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.6.4.767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de la production de la Revue d'anthropologie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), p. 207-230. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversion and Globalization in Biomedical Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01459740.2015.1090436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old diseases & contemporary crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.175-189. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13648470.2013.805317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing bodies. The politics of visibility by Casper, Monica J. and Lisa Jean Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.219 - 221. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8676.2011.00153_3.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique en ligne : déterritorialisation des régulations de santé publique et formes de développement commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02167543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of deterritorialization, healthism and biosocialities: the companies' marketing and users' experiences of online genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (03), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.10030304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aviad E. Raz, The Gene and the Genie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaugurer&amp;quot; l'anthropologie de la santé au Sultanat d'Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des visites de “murabiyya” au marché du mercredi. Souks féminins en Oman.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For or against birthing centers: a survey of practitioners in the Isere area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Viossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dumitru-Daubigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 30, pp.688-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarcity, Tinkering, and Covid-19 Testing Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rayapoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Exploratory Webinar ‘Testing, contact tracing and isolation policies in Covid-19: national experiences and international norms’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmented Knowledges and Technologies in Omani Medical Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Medicine, Genomics, and Global Health, International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Globhealth ERC project, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Platforms at Work: a French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics as a health care strategy: persons, practices, policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIRIC Workshop (CNRS, Inserm, Université Paris Descartes, EHESS, INCa), Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémoglobinopathies héréditaires au Sultanat d'Oman.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes Journées Nationales de Médecine Périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marseille, France. pp.251-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-to-Consumer Genetic Testing: Users’ Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ducournau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genome Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Health and the New World Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gradmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maureen Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manchester University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global health and the new world order. Historical and anthropological approaches to a changing regime of governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gradmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manchester University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7765/9781526149688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS and Biomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudia, Soraya; Peerbaye, Ashveen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2025, SCIENCES - Issues, General Themes and Methods of History of Sciences, 9781789451917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS et biomédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudilliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, techniques et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS et biomédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudia, Soraya; Peerbaye, Ashveen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.59-82, 2024, Histoire des Sciences, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9191.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triage beyond the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutgers University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-101, 2022, 9781978827400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Gaudillière; Andrew McDowell; Claudia Lang; Claire Beaudevin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutgers University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-168, 2022, 9781978827400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics for Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices in Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutgers University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.56-76, 2022, 9781978827400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Health Universalism and the Health of Others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Gaudillière; Andrew McDowell; Claudia Lang; Claire Beaudevin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutgers University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-27, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Health and The New World Order: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gradmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global health and the new world order. Historical and Anthropological Approaches to a Changing Regime of Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1-5261-4967-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cousin Marriages and Inherited Blood Disorders in the Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alison Shaw; Aviad Raz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cousin Marriages. Between Tradition, Genetic Risk and Cultural Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-1-78238-492-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everything is kullû zayn !&amp;quot; L'échographie obstétricale dans le système de santé omanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Marie Moulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islam et révolutions médicales. Le labyrinthe du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, 9782811108502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of red cells, translocality and origins: inherited blood disorders in Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steffen Wippel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionalizing Oman. Political, Economic and Social Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, United Nations University Series on Regionalism, 978-94-007-6820-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une médecine &amp;quot;coupée du passé&amp;quot; : l'exemple de l'échographie obstétricale au Sultanat d'Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Marie Moulin; Yeşim Işil Ulman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perilous modernity. Medicine in the Ottoman Empire and Near East from the 19th century onwards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des hématies des descendants de Sindbad ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leservoisier et Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Anthropologie face à ses objets. Nouveaux contextes ethnographiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.123-135, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting, typing, classifying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (4), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversions of Biomedical Technologies in a Globalized World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabian Medical Genetics: Of Rare Disorders and Decreasing Oil Rent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Beaudevin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS, laboratoire Cermes3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4382-9260</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142978299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé publique sans la pharmacie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rayapoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024 (4), pp.473-499. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.654.0473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descendre de l’échelle. Pour une approche multidimensionnelle du projet ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Fansten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Clainche - Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/158nl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Genetics with Global Aspirations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudilliére</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the History of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99 (2), pp.385-416. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/bhm.2025.a968652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The local roots of ‘health for all’: Primary health care in practices, 1950s–2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gradmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.115321. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.115321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Test, Test, Test!’: Scarcity, Tinkering, and Testing Policy Early in the COVID-19 Epidemic in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.8.2.5116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03370792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se mobiliser et travailler à l’hôpital par temps de Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Banes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Plumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/1 (105), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.105.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la technologie : travailler à la fiabilité de la prédiction génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02447150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d'une première décennie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.8708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la technologie : travailler à la fiabilité de la prédiction génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 and global health, seen from France: the end of a “great divide”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somatosphere: Science, Medicine, Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting, typing, classifying. The elephants in our ethnographic rooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.6.4.767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘It has to become true genetics’: tumour genetics and the division of diagnostic labour in the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Health and Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (4), pp.643-657. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9566.12844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02167532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de la production de la Revue d'anthropologie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), p. 207-230. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversion and Globalization in Biomedical Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01459740.2015.1090436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old diseases & contemporary crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.175-189. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13648470.2013.805317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing bodies. The politics of visibility by Casper, Monica J. and Lisa Jean Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.219 - 221. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8676.2011.00153_3.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique en ligne : déterritorialisation des régulations de santé publique et formes de développement commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02167543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of deterritorialization, healthism and biosocialities: the companies' marketing and users' experiences of online genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (03), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.10030304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aviad E. Raz, The Gene and the Genie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaugurer&amp;quot; l'anthropologie de la santé au Sultanat d'Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des visites de “murabiyya” au marché du mercredi. Souks féminins en Oman.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For or against birthing centers: a survey of practitioners in the Isere area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Viossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dumitru-Daubigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 30, pp.688-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarcity, Tinkering, and Covid-19 Testing Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rayapoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Exploratory Webinar ‘Testing, contact tracing and isolation policies in Covid-19: national experiences and international norms’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmented Knowledges and Technologies in Omani Medical Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Medicine, Genomics, and Global Health, International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Globhealth ERC project, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Platforms at Work: a French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics as a health care strategy: persons, practices, policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIRIC Workshop (CNRS, Inserm, Université Paris Descartes, EHESS, INCa), Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémoglobinopathies héréditaires au Sultanat d'Oman.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes Journées Nationales de Médecine Périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marseille, France. pp.251-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-to-Consumer Genetic Testing: Users’ Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ducournau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genome Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Health and the New World Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gradmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maureen Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manchester University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global health and the new world order. Historical and anthropological approaches to a changing regime of governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gradmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manchester University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7765/9781526149688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS and Biomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudia, Soraya; Peerbaye, Ashveen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2025, SCIENCES - Issues, General Themes and Methods of History of Sciences, 9781789451917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS et biomédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudilliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, techniques et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS et biomédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudia, Soraya; Peerbaye, Ashveen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.59-82, 2024, Histoire des Sciences, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9191.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics for Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices in Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutgers University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.56-76, 2022, 9781978827400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Gaudillière; Andrew McDowell; Claudia Lang; Claire Beaudevin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutgers University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-168, 2022, 9781978827400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triage beyond the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutgers University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-101, 2022, 9781978827400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Health Universalism and the Health of Others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Gaudillière; Andrew McDowell; Claudia Lang; Claire Beaudevin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health for All. Knowledge, Politics, and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutgers University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-27, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Health and The New World Order: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gradmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global health and the new world order. Historical and Anthropological Approaches to a Changing Regime of Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1-5261-4967-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cousin Marriages and Inherited Blood Disorders in the Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alison Shaw; Aviad Raz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cousin Marriages. Between Tradition, Genetic Risk and Cultural Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-1-78238-492-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of red cells, translocality and origins: inherited blood disorders in Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steffen Wippel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionalizing Oman. Political, Economic and Social Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, United Nations University Series on Regionalism, 978-94-007-6820-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everything is kullû zayn !&amp;quot; L'échographie obstétricale dans le système de santé omanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Marie Moulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islam et révolutions médicales. Le labyrinthe du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, 9782811108502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une médecine &amp;quot;coupée du passé&amp;quot; : l'exemple de l'échographie obstétricale au Sultanat d'Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Marie Moulin; Yeşim Işil Ulman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perilous modernity. Medicine in the Ottoman Empire and Near East from the 19th century onwards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des hématies des descendants de Sindbad ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leservoisier et Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Anthropologie face à ses objets. Nouveaux contextes ethnographiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.123-135, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting, typing, classifying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (4), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversions of Biomedical Technologies in a Globalized World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabian Medical Genetics: Of Rare Disorders and Decreasing Oil Rent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92A1E9D9"/>
+    <w:nsid w:val="810E0F72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-beaudevin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4382-9260" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142978299" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.654.0473" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388317v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158nl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662507v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#233;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/bhm.2025.a968652" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gradmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115321" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Banes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Plumet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.8.2.5116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490173v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Greco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;monon-Waxin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.8708" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12844" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schramm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.6.4.767" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licoppe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0207" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2015.1090436" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2013.805317" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2011.00153_3.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3F86KW6K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducournau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.777" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.10030304" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885804v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885752v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Viossat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dumitru-Daubigny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beaudevin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcdowell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maureen Lovell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilliere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lovell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526149688" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04364915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9191.ch3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rutgersuniversitypress.org/global-health-for-all/9781978827400" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rutgersuniversitypress.org/global-health-for-all/9781978827400/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694415v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Lovell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885789v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berghahnbooks.com/title/ShawCousin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355789v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270527v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-beaudevin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4382-9260" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142978299" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.654.0473" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388317v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158nl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662507v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#233;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/bhm.2025.a968652" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gradmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115321" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.8.2.5116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Banes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Plumet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Greco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;monon-Waxin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.8708" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schramm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.6.4.767" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167532v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12844" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licoppe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0207" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2015.1090436" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2013.805317" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2011.00153_3.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3F86KW6K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducournau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.777" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.10030304" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885804v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885752v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Viossat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dumitru-Daubigny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beaudevin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcdowell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maureen Lovell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilliere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lovell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526149688" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04364915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9191.ch3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Lovell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rutgersuniversitypress.org/global-health-for-all/9781978827400" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rutgersuniversitypress.org/global-health-for-all/9781978827400/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885789v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berghahnbooks.com/title/ShawCousin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355789v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270527v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>